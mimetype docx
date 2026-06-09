--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="707de9d" w14:textId="707de9d">
+    <w:p w14:paraId="5886180" w14:textId="5886180">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,74 +122,136 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 қаулысымен бекітілген Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>66-тармағына</w:t>
+        <w:t>83-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Денсаулық сақтау инфрақұрылымын дамытудың 2024 – 2030 жылдарға арналған </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -240,54 +302,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Тұжырымдаманы іске асыру жөнінде қажетті шаралар қабылдасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) есепті жылдан кейінгі 15 сәуірге дейін Тұжырымдаманың іске асырылу барысы туралы ақпаратты Қазақстан Республикасының Денсаулық сақтау министрлігіне ұсынып тұрсын.</w:t>
+      2) есепті жылдан кейінгі жылдың 1 сәуірінен кешіктірмей Қазақстан Республикасының Денсаулық сақтау министрлігіне Тұжырымдаманың іске асырылу барысы туралы ақпарат беріп тұрсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Денсаулық сақтау министрлігі есепті жылдан кейінгі 1 мамырға дейін мемлекеттік және стратегиялық жоспарлау жөніндегі уәкілетті органдарға Тұжырымдаманың іске асырылу барысы туралы жиынтық ақпарат ұсынып тұрсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3233,50 +3357,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр тапшылығы проблемасын шешу үшін бүкіл әлемде салаға мамандарды тартуға және ұстауға ықпал ететін стратегиялар белсенді түрде әзірленіп, енгізілуде. Медицина қызметкерлерін ынталандыруға өзара байланысқан факторлар кешені әсер ететінін ескеретін болсақ, оларды тиімді тарту және ұстау үшін әртүрлі іс-шаралардың дұрыс таңдалған комбинациясы талап етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. Денсаулық сақтау инфрақұрылымын дамытудың пайымы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-бөлімге өзгеріс енгізілді - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z112" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау инфрақұрылымы объектілерінің ағымдағы жағдайын және халықаралық тәжірибені талдау кезінде анықталған проблемалық мәселелер негізінде Қазақстан Республикасының денсаулық сақтау инфрақұрылымы объектілерін дамытудың мынадай пайымы айқындалды, осы Тұжырымдаманы іске асыру нәтижелері оған қол жеткізуге ықпал ететін болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3573,1029 +3735,1631 @@
         <w:t>
       Білім беру және медицина қызметкерлерін даярлау, кадрларды ынталандыру және ұстау жүйесін жетілдіру денсаулық сақтау секторының біліктілігі жоғары және уәжделген мамандарының жеткілікті деңгейін қамтамасыз етуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отандық фармацевтика өнеркәсібін кешенді дамыту және ынталандыру үшін мемлекеттік жоспарлау жүйесінің тиісті құжаты әзірленетін болады, мұнда заңнаманы жетілдіру, қолданыстағы кедергілерді қысқарту және мемлекеттік қолдау шараларын әзірлеу жөніндегі шаралар көзделетін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z129" w:id="115"/>
+    <w:bookmarkStart w:name="z230" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Денсаулық сақтау саласына жеке инвестицияларды тартудың қосымша шаралары ретінде салалық құжаттарда бекітілген жобалық және экономикалық параметрлерге негізделген "жеке инвестициялар орнына тариф" қағидаты бойынша МЖӘ-нің жаңа форматын енгізу болуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z231" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мұндай формат денсаулық сақтау саласындағы жобалар үшін белгіленген базалық параметрлер сақталған кезде МЖӘ жобасын іске асыруды көздейтін болады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЖӘ жобасы (объектісі) ӨПЖ-ға енгізілген; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЖӘ объектісіне арналған жер учаскесіне үшінші тұлғалардың ауыртпалықтары мен талаптары жоқ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЖӘ объектісі мен тиісті жер учаскесінің нысаналы мақсатының өзгермейтіндігіне ауыртпалық сала отырып, объект жекеше әріптестің меншігінде қалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қаржыландырудың (оның ішінде қоса қаржыландырудың), сондай-ақ  инвестициялық және операциялық шығындардың өтемақысын төлеудің,  мемлекеттік әріптес тарапынан қолжетімділік үшін төлемнің болмауы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік әріптес жекеше әріптеске техникалық тапсырманы және (немесе) жобалауға арналған тапсырманы және (немесе) МЖӘ объектісін  қайталап қолданудың жобалау-сметалық құжаттамасын (бұдан әрі – ЖСҚ) ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік әріптес МЖӘ жобасын іске асыру үшін жер учаскесін ұсынған кезде қосымша мынадай базалық параметрлері қолданылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      МЖӘ объектісі бойынша Ұлттық оператор әзірлеген жобалау алдындағы құжаттаманың (медициналық бөлігінің) болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жекеше әріптеске Қазақстан Республикасының заңнамасына сәйкес жер учаскесіне уақытша өтеусіз жер пайдалану құқығын беру және тиісті инженерлік-коммуникациялық инфрақұрылым болмаған жағдайда оны МЖӘ объектісіне тарту. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қосымша мынадай базалық параметрлер қолданылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z234" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) амбулаториялық-емханалық жағдайда медициналық көмек көрсететін денсаулық сақтау ұйымдарына: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      арнайы бейінді мамандардың болуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жедел медициналық жәрдем, оның ішінде медициналық авиацияны тарта отырып көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-225/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21713 болып тіркелген) сәйкес 4 (төртінші) жеделділік санатындағы шақыртулар бойынша кезек күттірмейтін медициналық жәрдем көрсету; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-299/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21852 болып тіркелген) (бұдан әрі – Аккредиттеу қағидалары) сәйкес медициналық ұйымның МЖӘ объектісі  медициналық қызметті жүзеге асыра бастаған кезден бастап 5 (бес) жыл ішінде аккредиттеуден өтуі; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) стационарлық жағдайларда медициналық көмек көрсететін денсаулық сақтау ұйымдарына: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасында стационарлық жағдайларда медициналық көмек көрсететін медициналық ұйымдардың қабылдау бөлімшелерінде шұғыл медициналық көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 2 сәуірдегі № ҚР ДСМ-27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22493 болып тіркелген) сәйкес шұғыл медициналық көмек көрсету, бұл ретте аталған көмекті көрсету көлемі (үлесі) жобалау алдындағы құжаттама негізінде МЖӘ шартының талаптарында айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілетін медициналық қызметтердің бейіндері мен түрлерін өзгерту мемлекеттік әріптеспен келісу бойынша жүзеге асырылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      медициналық ұйымның МЖӘ объектісі медициналық қызметті жүзеге асыра бастаған кезден бастап 5 (бес) жыл ішінде Аккредиттеу қағидаларына сәйкес аккредиттеуден өтуі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Амбулаториялық-емханалық жағдайда медициналық көмек көрсететін медициналық объектілерді іске асыру кезіндегі мемлекеттік қолдау шаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына жеке тұлғаларды бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 болып тіркелген) сәйкес облыстың, республикалық маңызы бар қаланың және астананың денсаулық сақтау басқармасының бұйрығы негізінде бекітілген халықтың санын көрсете отырып, халыққа қызмет көрсету аумағын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шекті мәні МЖӘ шартының талаптарында айқындалатын МЖӘ объектісінің шамадан тыс жүктемесі болмаған жағдайда МЖӘ объектісіне қызмет көрсету аумағында ұқсас медициналық көмек көрсетуде мемлекеттің шектеулі қатысуы болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Стационарлық жағдайда медициналық көмек көрсететін медициналық объектілерді іске асыру кезіндегі мемлекеттік қолдаудың қосымша шаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бекітілген лимиттер шеңберінде медициналық көрсетілетін қызметтер көлемін жоспарлауға кепілдік беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тарифке ынталандырушы жоғарылату коэффициентін қолдану болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Медициналық көрсетілетін қызметтерге арналған тарифке ынталандырушы жоғарылату коэффициенті 8 (сегіз) жыл мерзімге МЖӘ объектісін құру құнының белгіленген шекті мәнінің 20 (жиырма) %-ы мөлшерінде беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, "жеке инвестициялар орнына тариф" моделіне көшу жеке капитал мен мемлекеттік кепілдіктерді біріктіруге, инвесторлар үшін болжамды экономикалық орта қалыптастыруға, бюджеттің борыштық жүктемесін арттырмай, медициналық инфрақұрылымды дамытуды қамтамасыз етуге және денсаулық сақтау жүйесінің барлық деңгейінде медициналық қызметтер көрсету сапасын арттыруға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Денсаулық сақтау инфрақұрылымын дамытудың негізгі қағидаттары мен тәсілдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z130" w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-бөлімге өзгеріс енгізілді - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының денсаулық сақтау инфрақұрылымын дамыту мынадай қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) демографиялық көрсеткіштерге, халықтың сырқаттанушылық деңгейі мен құрылымына, болжамды деректерге, көші-қон процестеріне сүйене отырып, денсаулық сақтау ұйымдарының желісін дамытуды стратегиялық жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z132" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықтың барлық топтары үшін медициналық көмектің сапасы мен қолжетімділігін жақсарту мақсатында денсаулық сақтау инфрақұрылымы объектілерін аумақтық жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z133" w:id="119"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаржы қаражатын қажеттілік пен басымдылық негізінде бөлу бойынша қабылданатын басқарушылық шешімдердің тиімділігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) денсаулық сақтау инфрақұрылымы объектілерін жоспарлау, жобалау, салу және реконструкциялау кезінде, оның ішінде "Health Planning" технологиясын қолдана отырып, озық халықаралық тәжірибені пайдалану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік және жеке инвестициялар үшін тең мүмкіндіктерді қамтамасыз ету, отандық және шетелдік инвесторлар үшін денсаулық сақтау секторының инвестициялық тартымдылығын арттыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Денсаулық сақтау инфрақұрылымының алдында тұрған сын-қатерлерді ескере отырып, мынадай бағыттар бойынша негізгі даму тәсілдері қалыптастырылды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1-бағыт. Институционалдық ортаны жетілдіру және денсаулық сақтау инфрақұрылымы объектілерін салу (реконструкциялау/жаңғырту, жөндеу), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ол мыналарды камтиды</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іс жүзіндегі жағдайын анықтау мақсатында денсаулық сақтау инфрақұрылымының барлық объектілеріне толық түгендеу жүргізу, алынған деректерді цифрландыру және денсаулық сақтау инфрақұрылымы объектілерінің карталарын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджеттік инвестициялар шеңберінде, оның ішінде МЖӘ арқылы іске асырылатын денсаулық сақтау объектілерін жобалау, салу, реконструкциялау, күрделі жөндеу кезінде "Health Planning" халықаралық технологиясын Қазақстан Республикасында қолдану әдістемесін жетілдіре отырып, денсаулық сақтау инфрақұрылымын дамыту жөніндегі тиісті нормативтік құқықтық актілерді әзірлеу арқылы денсаулық сақтау инфрақұрылымы объектілерінің жай-күйін тиімді жоспарлау, мониторингтеу және бақылау жүйесін құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стационарлардың төсектік қуатына, амбулаториялық-емханалық ұйымдардың және медициналық көмек көрсететін басқа да денсаулық сақтау ұйымдарының өндірістік қуатына қажеттілікті айқындау әдістемесін әзірлеу (объектінің қуатын жоспарлау үшін бекітілген халықтың санын ескере отырып);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) денсаулық сақтау саласындағы ең төмен базалық стандарттар жүйесі бойынша қағидалар жобасын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ескірген объектілерді реконструкциялау мен жөндеу немесе жаңа объектілер салу жоспарланатын өңірлер және денсаулық сақтау инфрақұрылымының барлық объектілері бөлінісінде мастер-жоспарлар әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мастер-жоспарлар медициналық-демографиялық көрсеткіштерді, өңірлердің ерекшеліктерін, сондай-ақ халықтың медициналық көмектің нақты түрлеріне қажеттігі ескеріліп әзірленетін болады және оларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аурухана ұйымдары желісінің жүктемесін және ауруханалық төсектермен қамтамасыз ету көрсеткіштерінің теңгерімсіздігін ескере отырып денсаулық сақтау ұйымдары желісінің оңтайлы құрылымы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салалық және ұлттық даму индикаторларына қол жеткізуге бағдарлану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       денсаулық сақтау объектілерінің қолжетімділігін қамтамасыз ету (географиялық, көліктік, кезектерді қысқарту);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стационарлық буынның мультитәртіптілігі (көп бейінді стационарлардың трансформациясы, кластерлік даму);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МСАК-ты, оның ішінде ауыл тұрғындарын жалпы қамту (қадамдық қолжетімділік, көлік медицинасы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инфрақұрылым объектілерінің қайталануын болдырмау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірыңғай талаптар мен стандарттарға сәйкестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инфрақұрылымды жоспарлау және кадрлармен қамтамасыз ету процестерін синхрондау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шешілетін міндеттердің көлемдеріне сәйкес материалдық-техникалық жарақтандыру ұтымдылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инфрақұрылымды жоспарлау процестерін және медициналық көмек көлемін қаржыландыру жүйесінің мүмкіндіктерін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кезеңділік (бағдарлау), бірыңғай ақпараттық орта және медициналық эвакуация (тасымалдау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       елді мекендер мен денсаулық сақтау ұйымдары арасындағы жолдардың жай-күйі мен ұзындығын көрсететін денсаулық сақтау инфрақұрылымының цифрлық картасы көзделетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Мастер-жоспарлардың нәтижелері бойынша ӨПЖ-ны, денсаулық сақтау объектілерін медициналық жабдықтарымен жарақтандыру жоспарын қалыптастыру, сондай-ақ денсаулық сақтау қызметкерлерін даярлау және біліктілігін арттыру бағдарламасын жетілдіру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық жоспарлау және денсаулық сақтау желісін дамыту ӨПЖ-ға сәйкес, жеке инвестицияларды, МЖӘ-ні дамытуды ынталандыра және тарта отырып, жүзеге асырылатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік инвестициялар концессия мен МЖӘ-ні қолдану шектелген, МЖӘ дамытудың экономикалық орындылығы жоқ салаларда, сондай-ақ саланы дамыту үшін стратегиялық маңызы бар секторларда (ана болу, туберкулез, АИТВ және т.б.) денсаулық сақтау желісін дамытуға жоспарланатын және бағытталатын болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қолданыстағы денсаулық сақтаудың ақпараттық жүйесі базасында "денсаулық сақтау инфрақұрылымы" модулін әзірлеу арқылы денсаулық сақтау инфрақұрылымын дамыту процестерін цифрландыру және автоматтандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік бюджетті, жеке инвестицияларды (МЖӘ, сенімгерлік басқару, жекешелендіру, МӘМС және ТМККК жүйесіне қатысу), баламалы көздерді (ЖАО-ның инфрақұрылымдық облигациялары, ұлттық және халықаралық даму институттарының үлестік капиталы, акционерлік капитал және т.б.) қамтитын қажеттіліктерге байланысты денсаулық сақтау инфрақұрылымын дамытуды қаржыландыруды қамтамасыз ететін икемді қаржы моделін әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық және жергілікті бюджеттерден инфрақұрылымдық жобаларды, жарақтандыру және кадрлық қамтамасыз ету жобаларын қаржыландыру бөлігінде денсаулық сақтау саласындағы уәкілетті орган мен ЖАО арасында міндеттер бөлінетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жаңадан іске қосылатын денсаулық сақтау объектілерін күтіп-ұстау бойынша қаржылық қамтамасыз ету мәселесін пысықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ТМККК және МӘМС жүйесі арқылы сатып алынатын жеке инвестициялар мен МЖӘ-ні ынталандыруға бағытталған медициналық қызметтерге тариф белгілеу жүйесін жетілдіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) денсаулық сақтау инфрақұрылымы объектілерін, оның ішінде МЖӘ объектілері бойынша күтіп-ұстау мен оларға қызмет көрсетудің бірыңғай тәсілдерін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) үлгілік конкурстық құжаттамалар мен МЖӘ үлгілік шарттарын қоса алғанда, жекеше әріптесті айқындау және денсаулық сақтау саласындағы МЖӘ шартын жасасу тәртібін әзірлеу арқылы денсаулық сақтау инфрақұрылымын дамытудың орнықты моделін құру.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+      12) "жеке инвестициялар орнына тариф" тетігін енгізу және үлгілік конкурстық құжаттама мен МЖӘ үлгілік шарттарын қоса алғанда, жекеше әріптесті іріктеу тәртібін әзірлеу арқылы денсаулық сақтау инфрақұрылымын дамытудың орнықты моделін құру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) зертханалық қызметті дамыту және медициналық бұйымдарға техникалық сынақтар жүргізу шеңберінде Астана қаласында ДЗ мен МБ сараптау ұлттық орталығын салу жұмысы жалғастырылатын болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) санитариялық-эпидемиологиялық саламаттылық объектілерін, оның ішінде оның аумақтық департаменттері мен оған ведомстволық бағынысты ұйымдарды жаңғырту үшін (9 "Обаға қарсы станция" ММ, "Ұлттық сараптама орталығы" ШЖҚ РМК) СЭҚ объектілерін жаңғырту жоспары әзірленетін болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) денсаулық сақтаудың ғылыми және білім беру инфрақұрылымын жаңарту, медициналық университеттер зерттеулерінің нәтижелілігін арттыру, сондай-ақ отандық медицина ғылымының жаһандық бәсекеге қабілеттілігін арттыру мақсатында ғылыми және білім беру инфрақұрылымын жаңарту жөніндегі мәселе пысықталады, сондай-ақ медициналық колледждерді жаңғырту жоспары әзірленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) денсаулық сақтаудың түйінді (зәкірлі) жүйе құраушы объектілерін: перинаталдық орталықтарды, Алматы қаласында балалар онкологиясы мен гематологиясы ұлттық орталығын, Астана қаласында балалар хирургиясы орталығын, Астана қаласында зертханалары бар Дәрілік заттар мен медициналық бұйымдарды сараптау ұлттық орталығын жобалау және салу жұмысы жалғасады. Бұл ретте МЖӘ тетіктері арқылы университеттік және көп бейінді ауруханалар құрылысының оңтайлы моделі пысықталатын болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2-бағыт. Денсаулық сақтау инфрақұрылымы объектілерін заманауи жабдықтармен және технологиялармен жарақтандыру, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ол мыналарды камтиды</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарақтандыру стандарттарын, денсаулық сақтау саласының ерекшелігіне қарай жабдықтарды сатып алу тетіктерін (оның ішінде лизинг, реагенттік келісімшарттар, жалдау және т.б. арқылы) жетілдіру, сондай-ақ осы процестерді автоматтандыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданыстағы ақпараттық жүйені ("МТБЖ") жетілдіру, оның ішінде негізгі құралдарды есепке алудың ақпараттық жүйелерімен интеграциялау жұмысын жалғастыру, сондай-ақ медициналық жабдыққа қызмет көрсетуді бақылау жүйесін енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z174" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық сақтау объектілерін жабдықтармен жарақтандырудың бес жылдық кезеңге арналған жоспарын әзірлеу, соның ішінде оның сапалы және уақтылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4640,289 +5404,289 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ресурстармен қамтамасыз ету, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ол мыналарды камтиды</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z176" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денсаулық сақтау объектілерін салу және пайдалану жөніндегі инвестициялық жобаларды тиімді болжау және кадрлық ресурстармен қамтамасыз ету жөніндегі тәсілдерді әзірлеу және енгізу, ол денсаулық сақтау инфрақұрылымының жобаланатын және салынып жатқан объектілері үшін штаттық нормативтерді әзірлеуді қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) жобаланатын және салынып жатқан денсаулық сақтау объектілері үшін денсаулық сақтау саласындағы инвестициялық жобаларды кадрлық қамтамасыз етуді әкімшілендіру, сондай-ақ пайдаланылатын денсаулық сақтау объектілері үшін кадрлық қамтамасыз етуді әкімшілендіру тетігін енгізу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл тетікті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс жүзіндегі кадрлық әлеуетті және қалыптасып отырған тапшылықты талдау негізінде жобалар, мамандықтар мен лауазымдар бөлінісінде кадрларға қажеттілікті айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z180" w:id="166"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       персоналды басқарудың барлық кезеңдерінде оңтайлы кадрлық саясатты айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z181" w:id="167"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қажеттілікке сүйене отырып, өзекті бағыттар мен тақырыптар бойынша мамандардың біліктілігін арттыру жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z182" w:id="168"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестициялық жобалар бөлінісінде кадрлармен қамтамасыз ету жөніндегі іс-шаралар жоспарларын әзірлеу арқылы іске асыру жоспарлануда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) денсаулық сақтаудағы үздік практикалар қағидаттарын ескере отырып, денсаулық сақтау ұйымдарының мамандары үшін барлық біліктілікті арттыру бағдарламаларын өзектілендіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қолданыстағы тетікті қайта қарау және ынталандыру мен әлеуметтік кепілдіктер жүйесін арттыруға, сондай-ақ еңбек жағдайларын жақсартуға бағытталған шараларды іске асыру арқылы ауылдық жерлерде медицина кадрларын бөлу және пайдалану тетігін жетілдіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қажеттілікке және басымдыққа сүйене отырып, денсаулық сақтау ұйымдарының бейінді мамандарын даярлауға арналған білім беру гранттарын бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ұлттық бірыңғай тестілеу нәтижелеріне және талапкердің отбасының әлеуметтік-экономикалық мәртебесінің өзге де көрсеткіштеріне байланысты денсаулық сақтау жүйесінің мамандарын даярлауға арналған сараланған білім беру гранттары жүйесін пысықтау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Нысаналы индикаторлар және күтілетін нәтижелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -8213,170 +8977,170 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұжырымдамада қамтылған Қазақстан Республикасында денсаулық сақтау инфрақұрылымын дамытудың қағидаттарын, тәсілдері мен пайымдарын толық көлемде іске асыру 2030 жылы мынадай күтілетін нәтижелерге қол жеткізуге мүмкіндік береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) медициналық ұйымдардың барлық төсек қорының шамамен 50 %-ын жаңарту (2023 жылы – 0);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) денсаулық сақтау және әлеуметтік көрсетілетін қызметтер саласындағы негізгі капиталға салынатын инвестициялар көлемін жыл сайын кемінде 30 %-ға ұлғайту (2023 жылы – 410,0 млрд теңге);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) халықаралық стандарттар талаптарына сәйкес келетін денсаулық сақтау инфрақұрылымы объектілерінің санын кемінде 57-ге ұлғайту (2023 ж. – 9 медициналық ұйым);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) денсаулық сақтау инфрақұрылымы объектілерін тиімді жоспарлау, мониторингтеу және бақылау жүйесін құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) денсаулық сақтау инфрақұрылымы объектілерін, оның ішінде МЖӘ объектілері бойынша күтіп-ұстау мен оларға қызмет көрсетудің бірыңғай тәсілін құру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8468,131 +9232,169 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> арналған тұжырымдамасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Денсаулық сақтау инфрақұрылымын дамытудың 2024 – 2030 жылдарға арналған тұжырымдамасын іске асыру жөніндегі іс-қимыл жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="181"/>
+          <w:bookmarkStart w:name="z196" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9012,70 +9814,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="182"/>
+          <w:bookmarkStart w:name="z197" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысаналы 1-индикатор. Ел бойынша денсаулық сақтау инфрақұрылымы объектілерінің тозу дәрежесі, % (2024 – 48,5, 2025 – 47,8, 2026 – 42,1, 2027 – 38,5, 2028 – 35,7, 2029 – 32,2, 2030 – 30,0)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9436,70 +10238,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денсаулық сақтау объектілерін жоспарлау, жобалау мен салуды және инвестициялық жобаларды сүйемелдеу офисін және кейіннен ресурстық әлеуетті қамтамасыз ете отырып, ахуалдық орталықты құру кезінде денсаулық сақтау инфрақұрылымын дамытуды әдіснамалық сүйемелдеу бойынша Денсаулық сақтау саласындағы ұлттық оператордың рөлін күшейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="183"/>
+          <w:bookmarkStart w:name="z199" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚЭН, ақпарат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10178,90 +10980,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке инвестициялар мен МЖӘ-ні ынталандыруға бағытталған, ТМККК және МӘМС жүйесі арқылы сатып алынатын медициналық көрсетілетін қызметтерге тариф белгілеу жүйесін жетілдіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="184"/>
+          <w:bookmarkStart w:name="z200" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде көрсетілетін медициналық қызметтерге тарифтерді қалыптастыру қағидалары мен әдістемесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-309/2020 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу (мемлекеттік тіркеу нөмірі 21858)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11830,70 +12632,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 – 2025 жылдардағы желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="185"/>
+          <w:bookmarkStart w:name="z201" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ДСМ, ЖАО, инвестор </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12184,70 +12986,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бұйрық, объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="186"/>
+          <w:bookmarkStart w:name="z202" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы желтоқсан, 2027 жылғы қазан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12371,70 +13173,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бұйрық, объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="187"/>
+          <w:bookmarkStart w:name="z203" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы тамыз, 2028 жылғы қараша</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13689,161 +14491,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бірыңғай дистрибьютордың қаражаты шеңберінде Астана, Алматы, Шымкент, Ақтау, Ақтөбе, Қарағанды қалаларында бірыңғай дистрибьютордың қоймалық инфрақұрылым құру</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z204" w:id="188"/>
+Бірыңғай дистрибьютордың қаражаты шеңберінде Астана, Алматы, Шымкент, Ақтау, Ақтөбе, Семей қалаларында бірыңғай дистрибьютордың қоймалық инфрақұрылымын құру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қоймалық инфрақұрылым, ақпарат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
-[...69 lines deleted...]
-ДСМ, ЖАО, СҚФ (келісу бойынша), Turar (келісу бойынша)</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2028 жылғы желтоқсан, 2029 жылғы сәуір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана, Алматы, Шымкент қалаларының, Маңғыстау, Ақтөбе және Абай облыстарының әкімдіктері</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(келісу бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15062,100 +15880,100 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Медициналық көмекті өңірлендіруді ескере отырып, медициналық техниканы сатып алуды барабар жоспарлауды қамтамасыз ету және денсаулық сақтау саласының ерекшелігіне сүйене отырып, жарақтандыру тетіктерін (оның ішінде лизинг, реагенттік келісімшарттар, жалдау және т.б. арқылы) жетілдіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="189"/>
+          <w:bookmarkStart w:name="z205" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде, тергеу изоляторлары мен қылмыстық-атқару (пенитенциарлық) жүйесінің мекемелерінде ұсталатын адамдар үшін медициналық көмектің қосымша көлемін бюджет қаражаты есебінен және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарды, медициналық бұйымдарды және арнайы емдік өнімдерді сатып алуды, фармацевтикалық көрсетілетін қызметтерді сатып алуды ұйымдастыру және өткізу қағидаларын бекіту туралы" Қазақстан Республикасы денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2023 жылғы 7 маусымдағы № 110 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> өзгерістер енгізу (мемлекеттік тіркеу нөмірі 32733)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15990,70 +16808,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="190"/>
+          <w:bookmarkStart w:name="z207" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нысаналы 5-индикатор. Жоғары және жоғары оқу орнынан кейінгі медициналық білімі бар мамандардың тапшылығы, мың адам (2024 – 4,6, 2025 – 4,43, 2026 – 4,25, 2027 – 4,1, 2028 – 3,95, 2029 – 3,5, 2030 – 3,0):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17354,554 +18172,554 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkStart w:name="z209" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ескертпе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: аббревиатуралардың толық жазылуы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z210" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘлМСҚ – "Әлеуметтік медициналық сақтандыру қоры" коммерциялық емес акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z211" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "БҚМУ" КеАҚ – "Марат Оспанов атындағы Батыс Қазақстан медициналық университеті" коммерциялық емес акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z212" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҒЖБМ – Қазақстан Республикасының Ғылым және жоғары білім министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z213" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДЗСҰО – Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің "Дәрілік заттар мен медициналық бұйымдарды сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z214" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ДСМ – Қазақстан Республикасының Денсаулық сақтау министрлігі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z215" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАО – жергілікті атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z216" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржымині – Қазақстан Республикасының Қаржы министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z217" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨҚМ – Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z218" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СҚФ – "СҚ-Фармация" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z219" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Turar – "Turar Healthcare" коммерциялық емес акционерлік қоғамы, денсаулық сақтау саласындағы ұлттық оператор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z220" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰДСДҒО – Қазақстан Республикасы Денсаулық сақтау министрлігінің "Салидат Қайырбекова атындағы Ұлттық денсаулық сақтауды дамыту ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z221" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰСО – Қазақстан Республикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитетінің "Ұлттық сараптама орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z222" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰЭМ – Қазақстан Республикасының Ұлттық экономика министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z223" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЦДИАӨМ – Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z224" w:id="206"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z224" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚРҮҚ – Қазақстан Республикасы Үкіметінің қаулысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z225" w:id="207"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z225" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚЭН – қаржылық-экономикалық негіздеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z226" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МЖӘ – мемлекеттік-жекешелік әріптестік; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z227" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МТБЖ – медициналық техниканы басқару жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z228" w:id="210"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z228" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РБЖ – ресурстарды басқару жүйесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z229" w:id="211"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z229" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӨПЖ – өңірлік перспективалық жоспар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18227,31 +19045,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>