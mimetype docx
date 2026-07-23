--- v0 (2025-11-13)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94fc0c8" w14:textId="94fc0c8">
+    <w:p w14:paraId="ef2b42f" w14:textId="ef2b42f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,67 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Жоғарғы Сотының кейбір нормативтік қаулыларына қылмыстық және қылмыстық-процестік заңнама бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Жоғарғы Сотының 2024 жылғы 29 қарашадағы № 6 Нормативтік қаулысы</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Жоғарғы Сотының 2024 жылғы 29 қарашадағы № 6 Нормативтік қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Жоғарғы Сотының мына нормативтік қаулыларына өзгерістер мен толықтырулар енгізілсін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4043,1030 +4036,982 @@
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацындағы "иемдену мақсатында" деген сөздерден кейін "пара беруден бас тартқан жағдайда ықтимал қолайсыз салдарлармен азғыру, бопсалау немесе қорқыту арқылы" деген сөздермен толықтырылсын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z118" w:id="114"/>
-[...15 lines deleted...]
-      10. "Әкімшілік қадағалау жөніндегі заңнаманы қолданудың сот практикасы туралы" 2019 жылғы 31 мамырдағы </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Күші жойылды – ҚР Жоғарғы Сотының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Бұлтартпау шараларын санкциялаудың кейбір мәселелері туралы" 2020 жылғы 24 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2020 жылғы 11 желтоқсандағы № 6 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2020 жылғы 11 желтоқсандағы № 6; 2022 жылғы 22 желтоқсандағы № 10 нормативтік қаулыларымен енгізілген өзгерістермен және толықтырулармен):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыптағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деректемелер мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z120" w:id="116"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2020 жылғы 24 қаңтардағы № 1 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы он бірінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z126" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бұлтартпау шарасын таңдау және санкциялау кезінде электрондық бақылау құралдарының болуы ескеріле отырып, онша қатаң емес бұлтартпау шарасын қолдану мүмкіндігін қарау қажет.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацындағы екінші сөйлем мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сот күдіктің негізділігін тексеру кезінде дәлелдерді және қорғау тарапы ұсынған материалдарды ескере отырып, сотқа дейінгі тергеп-тексеру органы ұсынған дәлелдемелердің дұрыстығын және адамға қатысты күдік келтіру үшін олардың жеткілікті екендігін анықтайды.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші абзацтағы "күдікті немесе айыпталушы болуы тиіс тұрғынжайдың орналасқан жерін," деген сөздер алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы үшінші абзацпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Үйқамақта ұстау орны өзгерген жағдайда күдікті (айыпталушы) бұл туралы белгіленген шектеулердің сақталуын қадағалауды жүзеге асыратын органға хабарлауға міндетті."; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
-[...15 lines deleted...]
-      бірінші абзацтағы "күдікті немесе айыпталушы болуы тиіс тұрғынжайдың орналасқан жерін," деген сөздер алып тасталсын; </w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші абзац мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы үшінші абзацпен толықтырылсын: </w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Үйқамаққа санкция беру туралы қаулыда ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде санамаланған шектеулердің жалпы тұжырымдары көрсетілмеуге тиіс. Әрбір жағдайда ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген шектеулер мен тыйымдарды үйқамақтағы адамдардың конституциялық құқықтарын сақтай отырып ақылға қонымды шектерде белгілеу қажет."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
-[...15 lines deleted...]
-      "Үйқамақта ұстау орны өзгерген жағдайда күдікті (айыпталушы) бұл туралы белгіленген шектеулердің сақталуын қадағалауды жүзеге асыратын органға хабарлауға міндетті."; </w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші абзацтағы "адамның" деген сөзден кейін "тергеу әрекеттеріне және сот отырыстарына қатысуына, " деген сөздермен толықтырылсын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Соттардың экономикалық қызмет саласындағы қылмыстық құқық бұзушылық істер бойынша заңнаманы қолдануының кейбір мәселелері туралы" 2020 жылғы 24 қаңтардағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2020 жылғы 11 желтоқсандағы № 6 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z134" w:id="130"/>
-[...15 lines deleted...]
-      бірінші абзац мынадай редакцияда жазылсын: </w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыптағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> деректемелер мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z135" w:id="131"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2020 жылғы 24 қаңтардағы № 3 Қазақстан Республикасы Жоғарғы Сотының нормативтік қаулысы";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Ірі залал, ірі мөлшердегі немесе аса ірі мөлшердегі кіріс, едәуір мөлшердегі тауар ҚК-нің 3-бабына сәйкес, қылмыстық құқық бұзушылық жасалған кезде қолданыстағы редакцияда айқындалады және сарапшының, маманның қорытындысымен және басқа да дәлелдемелермен расталуға тиіс."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы бесінші, алтыншы, жетінші абзацтармен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мұндай мақсат, мысалы: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z140" w:id="136"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын: </w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бағалы мүлікті (жылжымайтын мүлік, өнер туындылары, сән-салтанат заттары және т.б.) сатып алу арқылы қылмыстық жолмен алынған ақша қаражатын заңды айналымға тартуда; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z141" w:id="137"/>
-[...15 lines deleted...]
-      "Ірі залал, ірі мөлшердегі немесе аса ірі мөлшердегі кіріс, едәуір мөлшердегі тауар ҚК-нің 3-бабына сәйкес, қылмыстық құқық бұзушылық жасалған кезде қолданыстағы редакцияда айқындалады және сарапшының, маманның қорытындысымен және басқа да дәлелдемелермен расталуға тиіс."; </w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы мүлік сатып алынған ақша қаражатының заңды түрде шығарылғанын көрсету мақсатында жалған азаматтық-құқықтық шарттарды (қарыз, сыйға тарту және т.б.), бухгалтерлік құжаттарды (еңбек шарты бойынша төлемдерді, есеп беруге ақша қаражатын алу туралы және т.б.) пайдалана отырып, қылмыстық жолмен алынған ақша қаражатына мүлік сатып алуда көрінуі мүмкін."; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z142" w:id="138"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> мынадай мазмұндағы бесінші, алтыншы, жетінші абзацтармен толықтырылсын: </w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z143" w:id="139"/>
-[...15 lines deleted...]
-      "Мұндай мақсат, мысалы: </w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Конституциясының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы нормативтік қаулы қолданыстағы құқық құрамына қосылады, жалпыға бірдей міндетті болып табылады және алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z144" w:id="140"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5408,55 +5353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5782,31 +5727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>