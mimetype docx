--- v1 (2026-03-06)
+++ v2 (2026-07-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ecf44bd" w14:textId="ecf44bd">
+    <w:p w14:paraId="c393914" w14:textId="c393914">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1770,852 +1770,878 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ҚР ҰБ-да АҚШ долларымен ашылған БЖЗҚ-ның нысаналы активтер шотына (бұдан әрі – нысаналы активтер шоты) ақша есепке жатқызылғаннан кейін нысаналы жинақтар қаржы құралдарына инвестицияланбайды және осы Қағидаларда айқындалған шарттар басталған кезде нысаналы жинақтарды алушылардың немесе мұрагерлердің алуы үшін қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. БЖЗҚ ақпараттық жүйелерді интеграциялау арқылы "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТ МДҚ) нысаналы талаптарға қатысушылар бойынша мынадай:</w:t>
+      8. БЖЗҚ цифрлық жүйелердің интеграциясы арқылы "Жеке тұлғалар" мемлекеттік дерекқорынан (бұдан әрі – ЖТ МДҚ) нысаналы талаптарға қатысушылар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z101" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының азаматтығын туған кезде алғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z102" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының азаматтығын алған күнін көрсетіп, Қазақстан Республикасының азаматтығын туғанынан кейін қабылдағаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z103" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасының азаматтығы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының азаматтығынан айырылғаны немесе шыққаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z104" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қайтыс болған күнін не соттың қайтыс болды деп жариялау туралы шешімінің заңды күшіне енген күнін көрсетіп, қайтыс болғаны туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z105" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ЖТ МДҚ-да қамтылған мәліметтердің жаңартылғаны туралы мәліметтерді алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...15 lines deleted...]
-      БЖЗҚ ЖТ МДҚ-дан алынған мәліметтер негізінде БЖЗҚ ақпараттық жүйесінде нысаналы талаптарға қатысушылардың электрондық тізімін дербес қалыптастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЖЗҚ ЖТ МДҚ-дан алынған мәліметтер негізінде БЖЗҚ цифрлық жүйесінде нысаналы талаптарға қатысушылардың электрондық тізімін өзі қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 23.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1132</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="31"/>
+    <w:bookmarkStart w:name="z106" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-1. БЖЗҚ нысаналы талаптарға қатысушылардың электрондық тізімін қалыптастыру кезінде: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z107" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖТ МДҚ-да "азаматтығы" деген жолда "Қазақстан" деген жазу жоқ адамдарды "Қазақстан Республикасының азаматтығынан айырылған немесе азаматтығынан шыққан" деген санатқа жатқызады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z108" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖТ МДҚ-да "өмірлік мәртебесі" деген жолда "қайтыс болған" деп көрсетілген адамдарды "қайтыс болған не заңды күшіне енген сот шешімімен қайтыс болды деп жарияланған" деген санатқа жатқызады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 8-1-тармақпен толықтырылды - ҚР Үкіметінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. БЖЗҚ есепті 2023 жылдың соңындағы нысаналы талаптарға қатысушылардың жалпы санын 2023 жылдың соңына дейін соттардың заңды күшіне енген шешімдеріне сәйкес қайтыс болған не қайтыс болды деп жарияланған адамдарды қоспағанда, электрондық тізімге енгізілген 2023 жылдың соңындағы нысаналы талаптарға қатысушылардың жалпы санын негізге ала отырып айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кейінгі жылдары БЖЗҚ есепті жылдың соңындағы нысаналы талаптарға қатысушылардың жалпы санын есептеуді мынадай формула бойынша жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ = Қалдыңғы+ ТҚ + ҚА – ҚҚ – АЖҚ – ОТҚ + ББҚ – ҚБҚ, мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Қ – есепті жылдың соңындағы нысаналы талаптарға қатысушылар (оның ішінде есепті жылдың ішінде қайтыс болғандар не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланғандар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалдыңғы – есепті жылдың алдындағы жылдың соңындағы нысаналы талаптарға қатысушылар (оның ішінде есепті жылдың алдындағы жылдың ішінде қайтыс болғандар не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланғандар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТҚ – есепті жылы туған нысаналы талаптарға қатысушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚА – есепті жылы Қазақстан Республикасының азаматтығын қабылдаған нысаналы талаптарға қатысушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚҚ – есепті жылдың алдындағы жылдың ішінде қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушылар (2023 жылдың соңына дейін қайтыс болғандарды не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланғандарды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖҚ – есепті жылы Қазақстан Республикасының азаматтығын жоғалтқан, Қазақстан Республикасының азаматтығынан шыққан нысаналы талаптарға қатысушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОТҚ – есепті жылы он сегіз жасқа толған нысаналы талаптарға қатысушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ББҚ – нысаналы талаптарға қатысушы болуға құқығы бар не болған, бұрын есепке алынбаған балалар, сондай-ақ бұрын есепке алынғандарды қоса алғанда, туған күнінде, қайтыс болған күнінде, Қазақстан Республикасының азаматтығын қабылдаған күнінде өзгерістер болған адамдар (бұдан әрі – нысаналы талаптарға қатысушы болуға құқығы болған, бұрын есепке алынбағандар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚБҚ – нысаналы талаптарға қатысушылар болуға құқығы болмаған, бұрын есепке алынған балалар, сондай-ақ туған күнінде, қайтыс болған күнінде, Қазақстан Республикасының азаматтығын қабылдаған күнінде өзгерістер болған адамдар (бұдан әрі – нысаналы талаптарға қатысушылар болуға құқығы болмаған, бұрын есепке алынғандар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Үкіметінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жыл сайын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) есепті жылдан кейінгі бірінші айдың жиырмасыншы күнінен кешіктірмей БЖЗҚ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы жылдың бірінші айының он бесінші күні Астана қаласының уақыты бойынша сағат 23:59:59-дағы жағдай бойынша БЖЗҚ-ға ЖТ МДҚ-дан түскен өзгерістерді ескере отырып, есепті жылдың соңындағы (31 желтоқсанды қоса алғанда) жағдай бойынша осы Қағидалардың 9-тармағына сәйкес ЖТ МДҚ-дан алынған мәліметтердің негізінде БЖЗҚ цифрлық жүйесінде нысаналы талаптарға қатысушылардың электрондық тізімін қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      верификациялауды жүргізу үшін "цифрлық үкімет" операторына нысаналы талаптарға қатысушылардың электрондық тізімін жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер соңғы күн жұмыс істемейтін күнге келсе, онда одан кейінгі бірінші жұмыс күні соңғы күн болып есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БЖЗҚ-дан электрондық тізімді алған күннен бастап үш жұмыс күнінен кешіктірмей "цифрлық үкімет" операторы осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша нысаналы талаптарға қатысушылардың қалыптастырылған тізімінің дұрыстығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Үкіметінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ағымдағы жылы есепке жазу үшін бір нысаналы талаптарға қатысушыға нысаналы талаптарды есептеу мынадай формула бойынша жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z107" w:id="32"/>
-[...576 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3374,70 +3400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Есепті жылдың соңындағы жағдай бойынша бір нысаналы талаптарға қатысушыға нысаналы талаптардың сомасы мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НТС = НТС50%ОИК + НТСалдыңғы * (1 + ОК), мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3546,346 +3572,424 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. БЖЗҚ-ның нысаналы талаптарды, нысаналы жинақтарды және нысаналы активтерді есепке алуды жүргізу тәртібін бақылауды қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. БЖЗҚ осы Қағидалардың 6-тармағына сәйкес ҚР ҰБ-дан алынған ақпараттың және осы Қағидалардың 10-тармағына сәйкес қалыптастырылған электрондық тізімге енгізілген нысаналы талаптарға қатысушылар санының негізінде нысаналы талаптарға бір қатысушы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нысаналы талаптардың есепті жылдағы сомасы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) есепті жылдың алдындағы жылдың соңындағы жағдай бойынша нысаналы талаптар сомасына есептелген инвестициялық кіріс сомасы туралы деректерді есептейді және БЖЗҚ цифрлық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Үкіметінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысаналы талаптарды, нысаналы жинақтарды және нысаналы активтерді есепке алу АҚШ долларымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z44" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Нысаналы жинақтау шоттары осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысаналы жинақтар сомалары БЖЗҚ-ның нысаналы активтер шотына түскен күннен бастап үш жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z45" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ағымдағы жылы он сегіз жасқа толған және толатын нысаналы жинақтарды алушыларға (бұл ретте нысаналы жинақтарды алушыда нысаналы жинақтарды алу құқығы нысаналы жинақтардың сомалары нысаналы жинақтау шотына есепке жатқызылған күннен бастап, бірақ ерте дегенде он сегіз жасқа толған күннен туындайды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z46" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушыларға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нысаналы талаптарға қатысушы немесе нысаналы жинақтарды алушы болуға құқығы болған, бұрын есепке алынбаған балаларға ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті оператордан немесе соттың заңды күшіне енген шешімі бойынша нысаналы жинақ төлемдері қайтарылған жағдайларда нысаналы жинақтар нысаналы жинақтау шотына есепке жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. БЖЗҚ нысаналы жинақтарды алушының нысаналы жинақтау шотын Қазақстан Республикасының заңнамасында белгіленген БЗЖҚ міндеттемелері орындалған күннен бастап, сондай-ақ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайда бір ай өткеннен кейін жабады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаналы талаптарға қатысушылардың жалпы санын есептеген кезде есепке алынбаған, бірақ нысаналы талаптарға қатысушылар болуға құқығы бар не болған адамдар жүгінген кезде нысаналы талаптар жүгінген жылдан кейінгі жылдағы өткізіп алынған кезең (кезеңдер) үшін есепке жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. БЖЗҚ осы Қағидалардың 14-тармағы орындалғаннан кейін үш жұмыс күні ішінде ҚР ҰБ-ға осы Қағидаларға 3-қосымшаға сәйкес ағымдағы күнтізбелік жылы он сегіз жасқа толған/толатын, есепті жылы қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушылар, сондай-ақ алдыңғы кезеңдер ішінде нысаналы талаптарға қатысушылар болуға құқығы бар не болған, бұрын есепке алынбаған балалар, нысаналы талаптарға қатысушылар немесе нысаналы жинақтарды алушылар бойынша нысаналы жинақтар сомасында нысаналы активтер шотына алдыңғы кезеңдер ішінде Қазақстан Республикасының азаматтығын жоғалтқан, Қазақстан Республикасының азаматтығынан шыққан адамдар, сондай-ақ нысаналы талаптарға қатысушылар болуға құқығы болмаған, бұрын есепке алынған адамдар бойынша нысаналы жинақтар сомасына азайтылған нысаналы талаптарды аударуға өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3904,286 +4008,286 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. ҚР ҰБ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БЖЗҚ нысаналы талаптарды аударуға өтінім алған күннен бастап екі жұмыс күні ішінде нысаналы активтер шотына ақша аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысаналы жинақтарды алушы он сегіз жасқа толғаннан кейін нысаналы жинақтардың талап етілмеген сомалары он жыл өткеннен кейін нысаналы жинақ төлемдерін алуға жүгінген кезде нысаналы жинақтарды алушының ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шотына аударылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысаналы жинақтардың сомасы Қазақстан Республикасының заңнамасында белгіленген тәртіппен нысаналы жинақтарды алушы немесе оның мұрагері (мұрагерлері) осы соманы талап еткенге дейін ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шотында болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушылардың, нысаналы жинақтарды алушылардың нысаналы жинақтарының талап етілмеген сомалары нысаналы жинақтау шоттарында есепке алынады және ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шотына аударылмайды және Қазақстан Республикасының азаматтық заңнамасында белгіленген тәртіппен мұраға қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. БЖЗҚ-ның нысаналы жинақтарды нысаналы жинақтау шоттарынан ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шоттарына аударуы нысаналы активтер шотынан БЖЗҚ-ның ҚР ҰБ-дағы ағымдағы зейнетақы жарналарының шотына ақша аударылғаннан кейін теңгемен жүзеге асырылады. Нысаналы жинақтарды аудару жүзеге асырылған күні нысаналы жинақтар аудару жүргізілген күнге ҚР ҰБ белгілеген ресми валюта бағамы бойынша теңгемен қайта айырбасталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. БЖЗҚ ҚР ҰБ-ға "Бірыңғай жинақтаушы зейнетақы қоры есептілігінің тізбесін, нысандарын, мерзімдерін және оларды табыс ету қағидаларын бекіту туралы" ҚР ҰБ-ның 2017 жылғы 28 тамыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15863 болып тіркелген) сәйкес есептілікті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Нысаналы жинақтарды төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z56" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Есепті жылдың ішінде ЖТ МДҚ-дан Қазақстан Республикасының азаматтығынан айырылылғаны немесе шыққаны туралы, ЖТ МДҚ-да мәліметтердің жаңартылғаны туралы мәліметтерді, сондай-ақ нысаналы талаптарға қатысушылар болуға құқығының жоқ екендігі туралы мәліметтерді алған кезде нысаналы талаптарға қатысушы немесе нысаналы жинақтарды алушы нысаналы жинақтар төлемдерін алу құқығын жоғалтады, бұл ретте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z111" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z111" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нысаналы талаптарға қатысушының нысаналы талаптары осы Қағидалардың 11-тармағына сәйкес басқа нысаналы талаптарға қатысушылар арасында бөлінуге тиіс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z112" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z112" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нысаналы жинақтарды алушының нысаналы жинақтары нысаналы жинақтау шотынан есептен шығарылуға және осы Қағидалардың 11-тармағына сәйкес басқа нысаналы талаптарға қатысушылар арасында бөлінуге тиіс. Бұл ретте нысаналы жинақтарды алушының нысаналы жинақтау шоты осы Қағидалардың 17-тармағына сәйкес жабылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4202,447 +4306,447 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="60"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Нысаналы талаптарға қатысушы, нысаналы жинақтарды алушы қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған кезде нысаналы талаптарға қатысушының, нысаналы талаптарды алушының мұрагеріне (мұрагерлеріне) нысаналы жинақтар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар БЖЗҚ-ға ұсынылған кезде төленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мұрагер (мұрагерлер) нысаналы жинақтар қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушының, нысаналы жинақтарды алушының нысаналы жинақтау шотына есепке жатқызылғаннан кейін оларды төлеу үшін БЖЗҚ-ға жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тұрғын үй жағдайларын жақсарту және (немесе) оқу ақысын төлеу үшін уәкілетті операторға, сондай-ақ нысаналы талаптарға қатысушының және нысаналы жинақтарды алушының мұрагерлеріне нысаналы жинақ төлемдері АҚШ долларымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z61" w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Нысаналы жинақтарды алушы он сегіз жасқа толған және онда Қазақстан Республикасының азаматтығы болған жағдайда Заңда және Қазақстан Республикасының заңнамасында айқындалған нысаналы мақсатқа сәйкес нысаналы жинақтау шотындағы нысаналы жинақтарды қолда бар нысаналы жинақтар шегінде шексіз мәрте пайдалануға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z62" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тұрғын үй жағдайларын жақсартуға және (немесе) оқу ақысын төлеуге нысаналы жинақ төлемдерін алу үшін нысаналы жинақтарды алушы не оның заңды өкілі (нысаналы жинақтарды алушы әрекетке қабілетсіз (әрекет қабілеті шектеулі) болған жағдайда) уәкілетті операторға жүгінеді, онда нысаналы жинақтарды алушының атына АҚШ долларымен банктік шот ашады және тізбесін Қазақстан Республикасы заңнамасының талаптарын ескере отырып, уәкілетті оператор айқындаған құжаттармен қоса уәкілетті оператордың интернет-ресурсы арқылы не мобильді қосымшасында нысаналы жинақтарды төлеуге арналған электрондық өтініш (бұдан әрі – төлеуге арналған өтініш) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z63" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Уәкілетті операторлар мен БЖЗҚ-ның ақпараттық өзара іс-қимыл және ақпарат алмасу тәртібі өзара іс-қимыл тараптары арасында жасалған тиісті келісіммен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z64" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уәкілетті оператор нысаналы жинақтарды алушылар не осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың заңды өкілдері берген төлеуге арналған өтініш пен құжаттарды қарағаннан және мақұлдағаннан кейін екі жұмыс күні ішінде БЖЗҚ-ға уәкілетті оператор тіркеген төлеуге арналған өтініштер туралы электрондық хабарламалар жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z65" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уәкілетті оператор осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайларда уәкілетті оператордың ішкі құжаттарына сәйкес нысаналы жинақ төлемдерін қайтару бойынша жұмыс жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z66" w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Нысаналы жинақтарды алушы нысаналы жинақ төлемдерін қайтаруды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z67" w:id="68"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нысаналы жинақтарды алушы не оның заңды өкілі нысаналы жинақтарды алушының тұрғын үй жағдайларын жақсарту және (немесе) оқу ақысын төлеу мақсатында БЖЗҚ-дан алынған нысаналы жинақ төлемдерін есепке жатқызуға арналған нысаналы жинақтарды алушының банктік шотына есепке жатқызылған нысаналы жинақ төлемдерінің барлық сомасын немесе сомасының бір бөлігін БЖЗҚ-ға қайтаруға уәкілетті операторға өтініш берген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z68" w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нысаналы жинақ төлемдерімен толықтырылған мемлекеттік білім беру жинақтау жүйесі шеңберінде жасалған білім беру жинақтау салымы туралы шарт немесе білім беру жинақтау сақтандыруы шарты бұзылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z69" w:id="70"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нысаналы жинақтарды алушы тұрғын үй жағдайларын жақсартуға және (немесе) оқу ақысын төлеуге арналған барлық қажетті құжаттарды ұсынбаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z70" w:id="71"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) екінші деңгейдегі банктерден немесе сақтандыру ұйымдарынан немесе техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі (магистратура) білім беру бағдарламаларын іске асыратын білім беру ұйымдарынан нысаналы жинақ төлемдері қайтарылған жағдайларда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 2) тармақшасында көрсетілген жағдайда нысаналы жинақ төлемдерінің сомасы алушының уәкілетті операторда ашылған банктік шотына бес жұмыс күні ішінде қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уәкілетті оператор БЖЗҚ-ға нысаналы жинақ төлемдерінің сомасын қайтаруды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z72" w:id="73"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 32-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайда нысаналы жинақтарды алушыдан қайтаруға өтініш алған күннен бастап үш жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z73" w:id="74"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың 32-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4657,830 +4761,848 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайда ол тұрғын үй жағдайларын жақсарту және (немесе) оқу ақысын төлеу мақсатында нысаналы жинақтарды алушының БЖЗҚ-дан нысаналы жинақ төлемдерін есепке жазуға арналған банктік шотына түскен күннен бастап бес жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z74" w:id="75"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың 32-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайда ол тұрғын үй жағдайларын жақсарту және (немесе) оқу ақысын төлеу мақсатында нысаналы жинақтарды алушының БЖЗҚ-дан нысаналы жинақ төлемдерін есепке жазуға арналған банктік шотына түскен күннен бастап қырық бес жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағында көрсетілген нысаналы жинақ төлемдерінің сомаларын қайтару уәкілетті оператордың ҚР ҰБ-да АҚШ долларымен ашылған корреспонденттік шоты арқылы нысаналы активтер шотына жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысаналы жинақ төлемдерінің сомасы қайта айырбасталып қайтарылған кезде уәкілетті оператор қайтару кезінде белгілеген валюта бағамы бойынша қайта айырбасталған АҚШ долларындағы сома қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қайта айырбастауға байланысты шығыстарға ақы төлеу, нысаналы жинақтарды алушының БЖЗҚ-да ашылған нысаналы жинақтау шотына нысаналы жинақ төлемдерін аударуға (қайтаруға) байланысты банктік көрсетілетін қызметтерге ақы төлеу нысаналы жинақтарды алушының қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уәкілетті оператор қайтарған нысаналы жинақ төлемдерінің сомаларын БЖЗҚ нысаналы жинақтарды алушылардың нысаналы жинақтау шоттарына БЖЗҚ-ның ішкі құжаттарында белгіленген тәртіппен және мерзімде есепке жатқызады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қайтыс болған немесе соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушының немесе нысаналы жинақтарды алушының нысаналы талаптарын алу үшін мұрагерлер БЖЗҚ-ға жеке жүгіне отырып, мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z113" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша нысаналы жинақтар төлемдерін тағайындау туралы өтініш (бұдан – өтініш);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мұрагердің немесе жеке басын куәландыратын құжаттың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мұраға құқық туралы куәліктің түпнұсқасы немесе нотариат куәландырған көшірмесі, не мұраға қалдырылатын мүлікті бөлу туралы келісімнің түпнұсқасы немесе нотариат куәландырған көшірмесі, не соттың заңды күшіне енген шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мұрагердің уәкілетті операторда АҚШ долларымен ашылған банктік шотының деректемелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұрагер (мұрагерлер) БЖЗҚ-ға осы Қағидалардың 16-тармағында көзделген тәртіппен нысаналы жинақтар түрінде нысаналы жинақтау шотына есепке жатқызылғаннан кейін қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушының нысаналы талаптарының төленуі үшін жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЖЗҚ жоғарыда көрсетілген құжаттарды мұрагерден (мұрагерлерден) алған кезде ЖТ МДҚ-дан нысаналы талаптарға қатысушының немесе нысаналы жинақтарды алушының қайтыс болғаны туралы мәліметтердің бар-жоғы туралы мәліметтерді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысаналы жинақтау шоты және (немесе) ЖТ МДҚ-да нысаналы талаптарға қатысушының немесе нысаналы жинақтарды алушының қайтыс болғаны туралы мәліметтер болмаған жағдайда БЖЗҚ мұрагер (мұрагерлер) жеке жүгінген кезде БЖЗҚ-ның ішкі құжатында айқындалатын нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат беріп, жүгінген күні оның (олардың) өтінішін қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Үкіметінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Өтініш:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z117" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үшінші тұлға арқылы берілген кезде үшінші тұлға (сенім білдірілген тұлға, заңды өкіл) осы Қағидалардың 35-тармағында көрсетілген құжаттарға қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нотариат куәландырған сенімхаттың түпнұсқасын немесе оның өтініш беру жөніндегі өкілеттіктері, дербес деректерді жинауға және өңдеуге келісімі көрсетілген нотариат куәландырған көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжаттың түпнұсқасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды өкіл жүгінген жағдайда заңды өкілдің мәртебесін растайтын құжатты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мұрагердің жеке басын куәландыратын құжаттың көшірмесі нотариатта куәландырылады (нотариаттық куәландыру тұратын мемлекетте жүргізілген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пошта байланысы құралдары арқылы берілген кезде мұрагердің, заңды өкілдің жеке басын куәландыратын құжаттың, заңды өкілдің мәртебесін растайтын құжаттың көшірмесі, сондай-ақ мұрагердің, заңды өкілдің өтініштегі қолы нотариатта куәландырылады (нотариаттық куәландыру тұратын мемлекетте жүргізілген жағдайда).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-      34. Уәкілетті оператор қайтарған нысаналы жинақ төлемдерінің сомаларын БЖЗҚ нысаналы жинақтарды алушылардың нысаналы жинақтау шоттарына БЖЗҚ-ның ішкі құжаттарында белгіленген тәртіппен және мерзімде есепке жатқызады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Үкіметінің 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Нысаналы талаптарға қатысушылар, нысаналы жинақтарды алушылар қайтыс болса, олардың Қазақстан Республикасы Азаматтық кодексінің 1083-бабына сәйкес иесіз қалған мүлік деп танылған нысаналы жинақтарына сот актісі бойынша жүгінген адам БЖЗҚ-ға мынадай құжат тапсырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z76" w:id="77"/>
-[...15 lines deleted...]
-      35. Қайтыс болған немесе соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушының немесе нысаналы жинақтарды алушының нысаналы талаптарын алу үшін мұрагерлер БЖЗҚ-ға жеке жүгіне отырып, мынадай құжаттарды ұсынады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды күшіне енген сот актісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті операторда АҚШ долларымен ашылған банктік шоттың деректемелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 35, 36 және 37-тармақтарында көрсетілген құжаттарды мемлекеттік органдардың цифрлық жүйелерінен, оның ішінде цифрлық құжаттар сервисінен алуға мүмкіндік болса, оларды ұсыну талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Үкіметінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Егер түпнұсқасы бар құжат көшірмесінің дұрыстығын, мұрагердің, заңды өкілдің өтініштегі қолының төлнұсқалығын куәландыру, сенімхатты куәландыру бөлігінде нотариаттық ic-әрекеттерді шетелдік нотариустар жүргізсе, онда оларды Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше белгіленген жағдайларды қоспағанда, заңдастыру қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z113" w:id="78"/>
-[...15 lines deleted...]
-      1) БЖЗҚ-ның ішкі құжатымен бекітілген нысан бойынша нысаналы жинақтар төлемдерін тағайындау туралы өтініш (бұдан – өтініш);</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. БЖЗҚ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z114" w:id="79"/>
-[...547 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="90"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті оператордан электрондық хабарлама түскен күннен бастап бес жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысаналы жинақтарды алушының төлеуге арналған өтініште көрсетілген нысаналы жинақтар сомасында нысаналы активтер шотынан уәкілетті операторға ақша аудару арқылы нысаналы жинақтарды төлеуді, ол уәкілетті оператор тұрғын үй жағдайларын жақсарту және (немесе) оқу ақысын төлеу мақсатында нысаналы жинақтарды төлеу үшін ашқан нысаналы жинақтарды алушының банктік шотына кейіннен есепке жатқызу үшін уәкілетті оператордан электрондық хабарлама алынған күнгі нысаналы жинақтардың сомасынан аспауға тиіс, не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылған мәліметтер Қазақстан Республикасы заңнамасының және осы Қағидалардың талаптарына сәйкес келмеген жағдайда бас тарту себебін көрсете отырып, нысаналы жинақтарды төлеуден бас тартуды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) БЖЗҚ осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5515,51 +5637,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, Қазақстан Республикасы заңнамасының талаптарына сәйкес келетін құжаттарды қабылдаған не оған түскен күннен бастап он жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысаналы активтер шотынан ақшаны уәкілетті операторда АҚШ долларымен ашылған және өтініште мұрагер көрсеткен банктік шотқа немесе сот актісі бойынша жүгінген адамдар ұсынған банктік шотқа аудару арқылы мұрагерге бір мезгілде нысаналы жинақтарды төлеуді, не</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5811,68 +5933,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есепке жазу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="92"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қорын (бұдан әрі – Ұлттық қор) басқарудың 2022 жылғы қорытындылары бойынша нысаналы талаптардың іс жүзінде қалыптасқан сомасы көрсетілген нысаналы талаптарды есептеу мысалы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7741,70 +7863,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="93"/>
+          <w:bookmarkStart w:name="z94" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 * үтірден кейін екі белгіге дейін дөңгелектенген;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9768,70 +9890,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> + (НТалдыңғы – ТС)*(1+КМ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="94"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҰҚтаза – жаһандық кастодиан деректеріне сәйкес нысаналы талаптардың сомасын қамтитын есепке жазылған міндеттемелерді шегергендегі валюталық активтердің есепті жылдың алдындағы жылдың әрбір айының соңындағы нарықтық құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10171,68 +10293,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есепке жазу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есепті 20 ___ жылдың соңындағы жағдай бойынша нысаналы талаптарға қатысушылардың саны туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Үкіметінің 23.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12236,70 +12358,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпелер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * нысаналы талаптарға қатысушылар санатына осы Нысаналы талаптарды, нысаналы жинақтарды және нысаналы жинақ төлемдерін қалыптастыру мен есепке алу, сондай-ақ нысаналы талаптарды есепке жазу қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12961,51 +13083,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есепке жазу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:bookmarkStart w:name="z120" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13020,51 +13142,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      күні</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13736,55 +13858,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>