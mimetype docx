--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c393914" w14:textId="c393914">
+    <w:p w14:paraId="776ebff" w14:textId="776ebff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4126,50 +4126,112 @@
         <w:t>
       21. Қайтыс болған не соттың заңды күшіне енген шешімімен қайтыс болды деп жарияланған нысаналы талаптарға қатысушылардың, нысаналы жинақтарды алушылардың нысаналы жинақтарының талап етілмеген сомалары нысаналы жинақтау шоттарында есепке алынады және ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шотына аударылмайды және Қазақстан Республикасының азаматтық заңнамасында белгіленген тәртіппен мұраға қалдырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. БЖЗҚ-ның нысаналы жинақтарды нысаналы жинақтау шоттарынан ерікті зейнетақы жарналарын есепке алуға арналған жеке зейнетақы шоттарына аударуы нысаналы активтер шотынан БЖЗҚ-ның ҚР ҰБ-дағы ағымдағы зейнетақы жарналарының шотына ақша аударылғаннан кейін теңгемен жүзеге асырылады. Нысаналы жинақтарды аудару жүзеге асырылған күні нысаналы жинақтар аудару жүргізілген күнге ҚР ҰБ белгілеген ресми валюта бағамы бойынша теңгемен қайта айырбасталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақта орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. БЖЗҚ ҚР ҰБ-ға "Бірыңғай жинақтаушы зейнетақы қоры есептілігінің тізбесін, нысандарын, мерзімдерін және оларды табыс ету қағидаларын бекіту туралы" ҚР ҰБ-ның 2017 жылғы 28 тамыздағы № 167 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -13858,55 +13920,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14232,31 +14294,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>