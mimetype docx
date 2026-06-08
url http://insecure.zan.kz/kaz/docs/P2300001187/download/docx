--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b89b73" w14:textId="3b89b73">
+    <w:p w14:paraId="556b70c" w14:textId="556b70c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -545,220 +545,186 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тақырып мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Alatau" арнайы экономикалық аймағының нысаналы индикаторлары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Күші жойылды - ҚР Үкіметінің 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1483,614 +1449,614 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Alatau" арнайы экономикалық аймағы туралы ереже 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Alatau" арнайы экономикалық аймағы (бұдан әрі – АЭА) Алматы облысында, Алматы қаласының солтүстігіне қарай, 80 километрлік А3 (Алматы – Қонаев) тасжолының бойында, осы Ережеге қосымшаға сәйкес шекараларда орналасқан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АЭА аумағы Қазақстан Республикасы аумағының ажырамас бөлігі болып табылады және 96560 мың гектарды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. АЭА:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өңірдің дамуына жаңа серпін беретін жобаны іске асыру шеңберінде отандық және шетелдік инвестицияларды тарту үшін қолайлы инвестициялық ахуалды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) келуші қазақстандық және шетелдік азаматтардың қажеттіліктерін қамтамасыз етуге және қанағаттандыруға қабілетті заманауи жоғары тиімді, бәсекеге қабілетті туристік, медициналық, білім беру, мәдени-демалыс инфрақұрылымын жедел дамыту, Алматы облысында қызметтер көрсетудің сапасы жағынан жаңа деңгейін қалыптастыру мақсатында құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. АЭА қызметі Қазақстан Республикасының Конституциясымен, "Арнайы экономикалық және индустриялық аймақтар туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Заң) және Қазақстан Республикасының өзге де заңнамасымен реттеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасы ратификациялаған халықаралық шартта арнайы экономикалық аймақтар туралы заңнамада қамтылғаннан өзгеше қағидалар белгіленсе, халықаралық шарттың қағидалары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. АЭА аумағында арнайы құқықтық режим белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. "Alatau" арнайы экономикалық аймағын басқару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АЭА-ны басқару Заңға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. "Alatau" арнайы экономикалық аймағының аумағында салық салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. АЭА аумағында салық салу Қазақстан Республикасының салық заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Кедендік реттеу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...33 lines deleted...]
-      4. АЭА аумағында арнайы құқықтық режим белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. АЭА аумағында немесе оның бір бөлігінде еркін кеден аймағы кедендік рәсімі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Еркін кеден аймағы кедендік рәсімі қолданылатын АЭА аумағы кедендік бақылау аймағы болып табылады. АЭА аумағы кедендік бақылау жүргізу мақсатында жайластырылған болуға тиіс. АЭА аумағын жайластыруға қойылатын талаптарды, оның ішінде осындай аумақтың периметрін қоршау және бейнебақылау жүйесімен жарақтандыру жөніндегі талаптарды кеден саласындағы уәкілетті орган белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. "Alatau" арнайы экономикалық аймағын басқару</w:t>
-[...19 lines deleted...]
-      5. АЭА-ны басқару Заңға сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 5. Шетел азаматтарының "Alatau" арнайы экономикалық  аймағының аумағында болуының тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. АЭА аумағында шетелдік азаматтар мен азаматтығы жоқ адамдардың, сондай-ақ олардың көлік құралдарының кіруінің, одан кетуінің, транзитпен өтуінің және болуының Қазақстан Республикасының заңнамасында және Қазақстан Республикасы ратификациялаған халықаралық келісімдерде белгіленген тәртібі қолданылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ережеде белгіленген шарттар Қазақстан Республикасы Үкіметінің қаулысымен өзгертілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. АЭА Заңда көзделген негіздер бойынша таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. АЭА-ны басқару Заңға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Құрылу мерзімінің аяқталуына байланысты АЭА таратылған кезде Алматы облысының әкімдігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілген мерзім өткенге дейін кемінде үш ай бұрын бұқаралық ақпарат құралдарында АЭА-ның алдағы таратылуы, оның таратылуына байланысты өтініштер мен наразылықтарды қабылдау тәртібі мен мерзімдері туралы хабарландыру жариялайды;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6. Қорытынды ережелер</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АЭА аумағында қызметін жүзеге асыратын заңды және жеке тұлғаларға оның аумағындағы тауарларды өзге кедендік рәсіммен қайта ресімдеу тәртібін түсіндіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...15 lines deleted...]
-      10. Осы Ережеде белгіленген шарттар Қазақстан Республикасы Үкіметінің қаулысымен өзгертілуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) АЭА таратылғаннан кейін бір ай мерзімде Қазақстан Республикасының Президентіне және Үкіметіне АЭА қызметінің нәтижелері туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      11. АЭА Заңда көзделген негіздер бойынша таратылады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. АЭА Қазақстан Республикасы Үкіметінің қаулысымен мерзімінен бұрын таратылған кезде рәсім осы Ереженің 13-тармағында көзделген рәсімдер сақтала отырып, алты айдан кешіктірілмейтін мерзімде аяқталуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      12. АЭА-ны басқару Заңға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы Ережемен реттелмеген АЭА қызметі Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2260,88 +2226,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Alatau" арнайы экономикалық аймағы шекарасының жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Alatau" АЭА аумағы Алматы облысында, Алматы қаласының солтүстігіне қарай, 80 километрлік А3 (Алматы – Қонаев) тасжолының бойында 96560 гектар аумақта орналасатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2447,55 +2413,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2821,31 +2787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>