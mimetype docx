--- v2 (2026-03-13)
+++ v3 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1309dc9" w14:textId="1309dc9">
+    <w:p w14:paraId="2fedc8a" w14:textId="2fedc8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2884,91 +2884,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) реттелетін салалардағы кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру, бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) құзыреті шегінде тауарларды таңбалау мен қадағалау қағидаларын әзірлеу және бекіту;</w:t>
+      18) аяқ киім тауарларын қоспағанда, құзыреті шегінде тауарларды таңбалау мен қадағалау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z714" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-1) өз құзыретi шегiнде таңбалауға жататын тауарлардың айналымын жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлерге ішкі тұтыну үшін шығару немесе кері импорт рәсімімен орналастырылғаннан кейін оларды таңбалауға рұқсат етілетін қойма үй-жайларына қойылатын талаптарды белгілеу;</w:t>
+      18-1) аяқ киім тауарларын қоспағанда, өз құзыреті шегінде таңбалауға жататын тауарлардың айналымын жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлерге ішкі тұтыну үшін шығару немесе кері импорт рәсімімен орналастырылғаннан кейін оларды таңбалауға рұқсат етілетін қойма үй-жайларына қойылатын талаптарды белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z715" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-2) өз құзыретi шегiнде таңбалауға жататын тауарлардың айналымын жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлерге ішкі тұтыну үшін шығару немесе кері импорт рәсімімен орналастырылғаннан кейін оларды таңбалауға рұқсат етілетін қойма үй-жайларының тізбесін бекіту;</w:t>
+      18-2) аяқ киім тауарларын қоспағанда, өз құзыреті шегінде таңбалауға жататын тауарлардың айналымын жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлерге ішкі тұтыну үшін шығару немесе кері импорт рәсімімен орналастырылғаннан кейін оларды таңбалауға рұқсат етілетін қойма үй-жайларының тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z97" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) кәсіпкерлік жөніндегі уәкілетті орган айқындайтын тәртіппен реттеушілік әсерді талдаудың алдын ала рәсімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z98" w:id="99"/>
     <w:p>
@@ -3672,51 +3672,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы азаматтарының петицияларын өз құзыреті шегінде қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) мемлекеттік кызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу және бекіту;</w:t>
+      36) мемлекеттік және әлеуметтік жауапкершілігі бар кызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) халықаралық қаржылық және экономикалық ұйымдармен, сондай-ақ интеграциялық бірлестіктермен өз құзыретіндегі мәселелер бойынша өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
@@ -8350,51 +8350,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217) арнайы экономикалық аймақтардың және мемлекеттік индустриялық аймақтардың басқарушы компанияларын басқару үшін адамдарды конкурстық іріктеуді жүргізу қағидаларын, сондай-ақ көрсетілген адамдарға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z304" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      218) тауарларды таңбалау мен қадағалау саласындағы үйлестіруші органмен және Қазақстан Республикасының Ұлттық кәсіпкерлер палатасымен келісу бойынша тауарларды таңбалауда қолданылатын бақылау (сәйкестендіру) белгісі, сәйкестендіру құралы құнының шекті мөлшерін айқындау;</w:t>
+      218) аяқ киім тауарларын қоспағанда, тауарларды таңбалау мен қадағалау саласындағы үйлестіруші органмен және Қазақстан Республикасының Ұлттық кәсіпкерлер палатасымен келісу бойынша тауарларды таңбалауда қолданылатын бақылау (сәйкестендіру) белгісі, сәйкестендіру құралы құнының шекті мөлшерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z305" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219) өнеркәсіптік-инновациялық жобаларды қоса қаржыландыруды қоса алғанда, мемлекеттік бюджет қаражаты шеңберінде қаржыландыру, лизингтік қаржыландыру шарттары мен тетіктерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z306" w:id="325"/>
     <w:p>
@@ -12056,730 +12056,4336 @@
         <w:t>
       369) іс-әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне әкеп соғатын лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:bookmarkStart w:name="z762" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       369-1) өз құзыреті шегінде ұлттық қауіпсіздікке сыртқы қауіп төнуін мониторингтеуді, талдауды, бағалауды және болжауды жүзеге асыру, оларды бейтараптандыру жөніндегі шараларды әзірлеуге қатысу, сыртқы барлау субъектілеріне жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z457" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      370) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       370) құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың жобаға сәйкестігі туралы қорытындылардың, сәйкестік туралы декларацияның нысандарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z786" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-1) бюджеттік саясат жөніндегі орталық уәкілетті орган айқындайтын "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру тәртібін келісу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z786" w:id="486"/>
-[...15 lines deleted...]
-      370-1) бюджеттік саясат жөніндегі орталық уәкілетті орган айқындайтын "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру тәртібін келісу;</w:t>
+    <w:bookmarkStart w:name="z787" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "370-2) техникалық-экономикалық негіздемені әзірлеуді талап етпейтін жобалардың тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z787" w:id="487"/>
-[...15 lines deleted...]
-      "370-2) техникалық-экономикалық негіздемені әзірлеуді талап етпейтін жобалардың тізбесін әзірлеу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 370-3) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      371) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті мемлекеттік органмен келісу бойынша объектіні пайдалануға қабылдау актісінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 371-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      372) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) "бір терезе" қағидаты бойынша құрылыс жобаларына кешенді ведомстводан тыс сараптама жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу тәртібін айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 372-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      373) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) сәулет, қала құрылысы, құрылыс, құрылыс индустриясының өндірістік базасын дамыту саласындағы жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 373-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      374) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының жобасын әзірлеуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 374-1), 374-2) және 374-3) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      375) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) аумақтық дамудың өңіраралық схемаларын әзірлеу және келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z463" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) аумақты дамытудың өңіраралық схемаларын әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z458" w:id="488"/>
-[...15 lines deleted...]
-      371) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті мемлекеттік органмен келісу бойынша объектіні пайдалануға қабылдау актісінің нысанын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 376-1) және 376-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z464" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) елді мекендердің шекарасы (шектері) жобаларының құрамын, мазмұнын және оларды әзірлеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z459" w:id="489"/>
-[...15 lines deleted...]
-      372) "бір терезе" қағидаты бойынша құрылыс жобаларына кешенді ведомстводан тыс сараптама жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу тәртібін айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      378) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378) республикалық маңызы бар қаланың, сондай-ақ халқының саны жүз мың тұрғыннан асатын өзге де қалалар шекараларының (шектерінің) жобаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      379) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) шағын елді мекендерді дамыту мен оған құрылыс салу схемаларының құрамын, мазмұнын, әзірлеу мен келісу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      380) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын әзірлеу тәртібін, оның міндетті құрамы мен мазмұнын белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 380-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z468" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі ай сайынғы және жылдық есептердің нысандарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z460" w:id="490"/>
-[...15 lines deleted...]
-      373) сәулет, қала құрылысы, құрылыс, құрылыс индустриясының өндірістік базасын дамыту саласындағы жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) елді мекендердің орталықтандырылған су бұру жүйелеріне сарқынды суды қабылдау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z461" w:id="491"/>
-[...15 lines deleted...]
-      374) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының жобасын әзірлеуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z788" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-1) Сумен жабдықтау және (немесе) су бұру саласындағы ақпараттық қауіпсіздікті қамтамасыз ету тәртібін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z462" w:id="492"/>
-[...15 lines deleted...]
-      375) аумақтық дамудың өңіраралық схемаларын әзірлеу және келісу;</w:t>
+    <w:bookmarkStart w:name="z789" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-2) Сумен жабдықтау және (немесе) су бұру саласындағы ақпараттық қауіпсіздіктің салалық орталығын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z463" w:id="493"/>
-[...15 lines deleted...]
-      376) аумақты дамытудың өңіраралық схемаларын әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z790" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-3) Сумен жабдықтауды және су бұруды басқарудың бірыңғай мемлекеттік ақпараттық жүйесін ұйымдастыру, қалыптастыру және оның жұмыс істеуі қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z464" w:id="494"/>
-[...15 lines deleted...]
-      377) елді мекендердің шекарасы (шектері) жобаларының құрамын, мазмұнын және оларды әзірлеу тәртібін айқындау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      383) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) ақпараттандыру саласындағы уәкілетті органмен бірлесіп Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      384) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) сараптама комиссияларын (сараптама топтарын) құру және кешенді ведомстводан тыс сараптамаға және қала құрылысы сараптамасына қатысу үшін мамандарды (мамандандырылған институттар мен ұйымдарды) тарту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 384-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      385) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) қала құрылысы және құрылыс жобалары (техникалық-экономикалық негіздеме және жобалау-сметалық құжаттама) бойынша сараптама қорытындыларын ресімдеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 385-1), 385-2), 385-3) және 385-4) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z473" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) сараптама ұйымдарын аккредиттеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z465" w:id="495"/>
-[...15 lines deleted...]
-      378) республикалық маңызы бар қаланың, сондай-ақ халқының саны жүз мың тұрғыннан асатын өзге де қалалар шекараларының (шектерінің) жобаларын келісу;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      387) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 387-1) және 387-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      388) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) бюджет қаражаты және мемлекеттік инвестициялардың өзге де нысандары есебінен объектілерді салуға арналған жобаларды (техникалық-экономикалық негіздемелерді және жобалау-сметалық құжаттаманы) бекіту тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      389) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) ерекше реттеуді және (немесе) қала құрылысын регламенттеуді талап ететін жекелеген объектілерді салуға арналған жобалау-сметалық құжаттаманы кезең-кезеңімен әзірлеу мен келісудің жеке-дара жоспарларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      390) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) лицензияланатын сәулет, қала құрылысы және құрылыс қызметін жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 390-1), 390-2), 390-3) және 390-4) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      391) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастыру және функцияларын жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 391-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      392) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) сәулет, қала құрылысы және құрылыс қызметі субъектілерінің, сондай-ақ мемлекеттік қала құрылысы кадастрын жүргізуді жүзеге асыратын мемлекеттік кәсіпорынның қызметін нормативтік-техникалық және әдіснамалық қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 392-1), 392-2), 392-3), 392-4) және 392-5) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z480" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) мемлекеттік қала құрылысы кадастрының дерекқорына енгізу үшін ақпарат және (немесе) мәліметтер беру мәселелері бойынша орталық және жергілікті атқарушы органдардың іс-қимылын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z466" w:id="496"/>
-[...359 lines deleted...]
-    <w:bookmarkStart w:name="z481" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      394) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       394) жобалау алдындағы және жобалау (жобалау-сметалық) құжаттамасын, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының дерекқорында тіркеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z482" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      395) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       395) "Қазақстан Республикасындағы сәулет, қала құрылысы және құрылыс қызметі туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының сәулет, қала құрылысы және құрылыс саласындағы өзге де нормативтік құқықтық актілерінің талаптарына сәйкестігі тұрғысынан республикалық маңызы бар қалалардың, астананың және Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың сәулеттiк келбетiн қалыптастыру және қала құрылысын жоспарлау қағидаларын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z483" w:id="516"/>
+    <w:bookmarkStart w:name="z483" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       396) ауызсу беру бойынша көрсетілетін қызметтерінің құны субсидиялауға жататын сумен жабдықтау жүйелерінің тізбесіне енгізілген сумен жабдықтау жүйелерінен ауызсу беру бойынша көрсетілетін қызметтердің құнын субсидиялау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z484" w:id="517"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z484" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       397) тұрғын үй қатынастары саласындағы мемлекеттік саясатты жетілдіру жөнінде ұсыныстар әзірлеу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12827,5827 +16433,9587 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z486" w:id="518"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 398) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z486" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       399) мемлекеттік тұрғын үй қорындағы тұрғын үйді пайдаланғаны үшін төлемақы мөлшерін есептеу әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z487" w:id="519"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z487" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       400) кондоминиум объектісін басқаруға арналған шығыстардың жылдық сметасын есептеу әдістемесін, сондай-ақ кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшерін есептеу әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z488" w:id="520"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z488" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       401) тұрғын үй инспекциясы туралы үлгілік ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z489" w:id="521"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z489" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       402) көппәтерлі тұрғын үйді басқарушыға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z491" w:id="523"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z490" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403) жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z491" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       404) тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсілдерін өзгерту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z784" w:id="525"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z492" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405) тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z784" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       405-1) "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтау үшін екінші деңгейдегі банктерге тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесіне қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z493" w:id="526"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z802" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-2) реновациялау шеңберінде кепілдік беру туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z803" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-3) кепілдік шеңберінде реновациялау туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z804" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-4) реновациялау шеңберінде жылжымайтын мүлікті кепілге қою шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z805" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-5) уәкілетті компанияның реновациялау объектісінің және (немесе) реновациялау объектісіне кіретін жылжымайтын мүліктің меншік иелеріне уақытша тұрғын үй және (немесе) өтемақы төлемдерін беру тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z806" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-6) көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді кепілге қоюды тіркеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z807" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-7) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 405-8) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z493" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       406) үлескерлердің ақшасын тартуға рұқсат беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z494" w:id="527"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z494" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       407) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z729" w:id="528"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z729" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       407-1) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген функцияларды іске асыру кезінде ұлттық даму институты мәртебесіне ие тұрғын үй құрылыс жинақ банкін үйлестіруді және әдістемелік басшылықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z737" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407-2) бірыңғай республикалық электрондық базада, "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасында тұрғын үйге мұқтаждар есебінде тұрған Қазақстан Республикасы азаматтарының, қандастардың тізімдеріне мониторингті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z495" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) тұрғын үй қорын басқарудың қазіргі заманғы әдістерін енгізуді әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409) алып тасталды – ҚР Үкіметінің 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.05.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">410) алып тасталды – ҚР Үкіметінің 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (24.05.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) тұрғын үй көмегін беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z499" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) тұрғын үй инспекциясының кондоминиум объектісін басқару үшін уақытша басқарушы компанияны айқындау және тағайындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">413) алып тасталды - ҚР Үкіметінің 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">414) алып тасталды - ҚР Үкіметінің 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) Қазақстан Республикасының азаматтарын еңбек қатынастарының сипатына байланысты өз міндеттерін орындауы кезеңінде, оның ішінде ротациялау тәртібімен лауазымға тағайындалған мемлекеттік қызметшілерді қоныстандыруға арналған қызметтік тұрғын үй беру және оны пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z503" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) Қазақстан Республикасының халықты жұмыспен қамту туралы заңнамасына сәйкес жұмыспен қамтуға жәрдемдесудің пәрменді шараларына қатысатын Қазақстан Республикасының азаматтарын және қандастарды қоныстандыруға арналған қызметтік тұрғын үй беру және оны пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z504" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) қызметтік тұрғын үйге теңестірілген тұрғын үйлер беру және оларды пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z505" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) тұрғын үй құрылысы жинақтарына салымдар бойынша мемлекеттің сыйлықақыларын есептеу және төлеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      419) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) ерекше реттеуді және (немесе) қала құрылысын регламенттеуді талап ететін жекелеген құрылыс объектілерін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z507" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) ауылда, кентте, ауылдық округте жалға берілетін тұрғын үй салған жұмыс берушілердің шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z706" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-1) Қазақстан Республикасының заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында кейіннен ипотекалық тұрғын үй қарыздарын беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z707" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-2) тұрғын үй жағдайларын жақсарту кейіннен мақсатында ипотекалық тұрғын үй қарыздарын беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z508" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) ауылда, кентте, ауылдық округте жалға берілетін тұрғын үй салған жұмыс берушілердің шығындарын субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z791" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421-1) төтенше жағдай салдарынан тұрғынжайсыз қалған азаматтарға салынған тұрғын үй беру қағидаларын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      422) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) әкімшілік ғимараттарда мемлекеттік органдардың атауы бар маңдайшаларды дайындау және орналастыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z510" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) тұрғын үйлерге қойылатын техникалық талаптарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z737" w:id="529"/>
-[...15 lines deleted...]
-      407-2) бірыңғай республикалық электрондық базада, "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасында тұрғын үйге мұқтаждар есебінде тұрған Қазақстан Республикасы азаматтарының, қандастардың тізімдеріне мониторингті жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) сәулет, қала құрылысы мен құрылыс саласында ғылыми-зерттеу, тәжірибелік-эксперименттік жұмыстарды жүргізуді ұйымдастыру және олардың нәтижелерін пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z495" w:id="530"/>
-[...15 lines deleted...]
-      408) тұрғын үй қорын басқарудың қазіргі заманғы әдістерін енгізуді әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 424-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z512" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін жүргізу тәртібін айқындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z711" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-1) құрылыс саласындағы қызметті тоқтата тұру туралы мемлекеттік инспекторлар актісінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z712" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-2) бұзылуы жедел ден қою шараларын қолдануға әкелетін талаптар тізбесін айқындау, сондай-ақ талаптардың нақты бұзылуына қатысты жедел ден қою шарасының нақты түрін (қажет болған кезде) осы шараны қолдану мерзімін көрсете отырып айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">409) алып тасталды – ҚР Үкіметінің 17.01.2025 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 425-3), 425-4), 425-5), 425-6), 425-7) және 425-8) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z513" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) сәулет, қала құрылысы мен құрылыс қызметі саласындағы инжинирингтік қызметтерді көрсету қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z514" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын мемлекеттік құрылыс инспекторларын аттестаттаудан өткізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">410) алып тасталды – ҚР Үкіметінің 17.01.2025 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 427-1) және 427-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="531"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z515" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы қызметі саласындағы жергілікті атқарушы органдардың қызметіне бақылауды және қадағалауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">413) алып тасталды - ҚР Үкіметінің 17.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 12</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 428-1) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      429) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z517" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын әзірлеу және бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 430-1) және 430-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z518" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z519" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) Қазақстан Республикасының тұрғын үй қорын мемлекеттік есепке алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z520" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z521" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) кепілдік беру туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z522" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) құрылысы аяқталмаған объектімен бірге жер учаскесін кепілге қою шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z523" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z524" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) уәкілетті компанияның дауыс беретін акцияларын (жарғылық капиталға қатысу үлестерін) cенімгерлік басқару шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z525" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) кепілдік жарнаның мөлшерін айқындау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z526" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) капиталдың жеткіліктілік нормативін айқындау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z527" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) кепілдік беру жағдайларын реттеуге арналған резервті есептеу және қалыптастыру әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z528" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) тұрғын үй құрылысына үлестік қатысу саласындағы инжинирингтік компанияның тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсіліне қарамастан, жергілікті атқарушы органға, сондай-ақ Бірыңғай операторға немесе екінші деңгейдегі банкке (тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсіліне қарай) көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысының барысын мониторингтеу нәтижелері туралы есебінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z529" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) кепілдік беру туралы шарт және реновациялау шеңберінде шарттар жасасу үшін көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысының жобасы бойынша құжаттарды қарау тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z530" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) елді мекендердің сумен жабдықтау және су бұру жүйелерін пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z531" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) елді мекендердің сумен жабдықтау және су бұру жүйелерін техникалық пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">445) алып тасталды - ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z533" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) елді мекендердің коммуналдық меншіктегі сумен жабдықтау және су бұру жүйелерін басқару, пайдалану және дамыту кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">414) алып тасталды - ҚР Үкіметінің 17.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 12</w:t>
+        <w:t xml:space="preserve">447) алып тасталды - ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="533"/>
-[...395 lines deleted...]
-      429) ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) елді мекендердің сумен жабдықтау және су бұру жүйелерін мүліктік жалдауға (жалға) немесе сенімгерлік басқаруға беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z517" w:id="553"/>
-[...15 lines deleted...]
-      430) құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын әзірлеу және бекiту;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) елді мекендердің сумен жабдықтау және су бұру жүйелерінде суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z518" w:id="554"/>
-[...15 lines deleted...]
-      431) қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды кредиттеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z519" w:id="555"/>
-[...15 lines deleted...]
-      432) Қазақстан Республикасының тұрғын үй қорын мемлекеттік есепке алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды субсидиялау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z520" w:id="556"/>
-[...15 lines deleted...]
-      433) тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды кредиттеу мен субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z521" w:id="557"/>
-[...15 lines deleted...]
-      434) кепілдік беру туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-1) өз құзыреті шегінде елді мекендердің сумен жабдықтау және су бұру саласында стратегиялық, реттеушілік және іске асыру функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z522" w:id="558"/>
-[...15 lines deleted...]
-      435) құрылысы аяқталмаған объектімен бірге жер учаскесін кепілге қою шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z764" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-2) сумен жабдықтау және (немесе) су бұру жөніндегі ұйымдардың елді мекендерде қолда бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтерін құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге жұмсалатын шығындарын субсидиялау кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z523" w:id="559"/>
-[...15 lines deleted...]
-      436) уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z765" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-3) елді мекендер мен өнеркәсіп орындарының аумақтарынан ағатын жаңбыр, еріген, инфильтрациялық, суаратын-жуатын, дренаждық суды нөсерлік (дренаждық) кәріз жүйесі арқылы бұру және тазарту бойынша көрсетілетін қызметтердің құны мен көлемін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z524" w:id="560"/>
-[...15 lines deleted...]
-      437) уәкілетті компанияның дауыс беретін акцияларын (жарғылық капиталға қатысу үлестерін) cенімгерлік басқару шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-4) елді мекендердің сумен жабдықтау ауызсу беру бойынша көрсетілетін қызметтерін құны субсидиялауға жататын сумен жабдықтау жүйелерінің тізбесіне жүйелерін енгізудің өлшемшарттарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z525" w:id="561"/>
-[...15 lines deleted...]
-      438) кепілдік жарнаның мөлшерін айқындау әдістемесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z767" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-5) сумен жабдықтау және (немесе) су бұру жөніндегі ұйымдардың сарқынды суларды тазарту құрылысжайларының кешендерін салу және реконструкциялау жобаларын іске асыру үшін тартылған облигациялық қарыздарды өтеуге және оларға қызмет көрсетуге жұмсалатын шығындарын субсидиялау кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z526" w:id="562"/>
-[...483 lines deleted...]
-    <w:bookmarkStart w:name="z768" w:id="579"/>
+    <w:bookmarkStart w:name="z768" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       452-6) өз құзыреті шегінде Қазақстан Республикасының Су </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізгі мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес елді мекендерде сумен жабдықтау және су бұру саласындағы нормативтік құқықтық актілерді бекіту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z769" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-7) елді мекендердің сумен жабдықтау және су бұру жүйесін пайдалану кезінде судың өндірістік шығысы мен техникалық ысырабының нормаларын есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z770" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-8) сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтердің көлемін есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z771" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-9) суды және (немесе) сарқынды суларды есепке алу аспаптары жоқ су тұтынушылар үшін сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтер көлемін коммерциялық есепке алу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z772" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-10) басқа мүдделі мемлекеттік органдармен бірлесіп мыналарды: су объектісінің белгілі бір сапасына сәйкес келетін ғимараттардың технологиялары мен қуатын жұмысқа қабілетті күйде ұстап тұруды; құрылыс жұмыстарының жоғары сапасын қамтамасыз ете отырып, ұлттық және (немесе) мемлекетаралық стандарттарға сәйкес келетін жабдықтар мен материалдарды пайдалануды; ауызсудың нормативтері мен ұлттық стандарттарын жетілдіруді қамтитын ауызсу сапасын жақсарту жөнінде шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z792" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-11) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды жоспарлау, іріктеу, келісу, жобалау, салу және (немесе) пайдалану процестерін мониторингтеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z793" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-12) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жұмыстар мен көрсетілетін қызметтерді сатып алуды жүзеге асыру, жобалар мен өнім берушілерді іріктеу, шарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z794" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-13) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z795" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-14) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының әкімшісін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z796" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-15) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобаларының үлгілік конкурстық құжаттамасын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z797" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-16) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде қазақстандық тауар өндірушілерден тауарларды сатып алу және офтейк-келісімшарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z798" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452-17) бірыңғай есеп айырысу орталығының жұмыс істеу талаптары мен тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      453) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) сәулет, қала құрылысы мен құрылыс қызметі саласында сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 453-1), 453-2), 453-3), 453-4), 453-5), 453-6), 453-7), 453-8), 453-9) және 453-10) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      454) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзірлеуді, келісуді, бекітуді, тіркеуді және қолданысқа енгізуді (қолданысын тоқтата тұруды, олардың күшін жоюды) ұйымдастыру тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z542" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) кондоминиум объектісін басқару жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 455-1), 455-2), 455-3) және 455-4) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) коммуналдық көрсетілетін қызметтер тізбесін, бірыңғай төлем құжатына қойылатын талаптарды және коммуналдық көрсетілетін қызметтерді ұсынудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z544" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларын және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанын, сондай-ақ тұрғын үй-құрылыс кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z545" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің үлгілік жарғысын және пәтерлер (тұрғын емес үй-жайлар) меншік иелері кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z546" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z547" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) елді мекендердің шекаралары шегінде тұрғын үй қорын басқару, газ және газбен жабдықтау салаларындағы әлеуметтік инфрақұрылым объектілерінде тексеру парақтарын және тәуекел дәрежесін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z769" w:id="580"/>
-[...15 lines deleted...]
-      452-7) елді мекендердің сумен жабдықтау және су бұру жүйесін пайдалану кезінде судың өндірістік шығысы мен техникалық ысырабының нормаларын есептеу әдістемесін бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">461) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 784 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) тұрғынжайды жалдаудың үлгілік шартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z770" w:id="581"/>
-[...15 lines deleted...]
-      452-8) сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтердің көлемін есептеу әдістемесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) кәсіптік стандарттарды, салалық біліктілік шеңберлерін, кадрлар даярлаудың білім беру бағдарламаларын әзірлеуге, кондоминиум объектісін басқару жөніндегі мамандарды сертификаттау, олардың біліктілігін растау және арттыру жүйесін құруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z771" w:id="582"/>
-[...15 lines deleted...]
-      452-9) суды және (немесе) сарқынды суларды есепке алу аспаптары жоқ су тұтынушылар үшін сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтер көлемін коммерциялық есепке алу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z772" w:id="583"/>
-[...15 lines deleted...]
-      452-10) басқа мүдделі мемлекеттік органдармен бірлесіп мыналарды: су объектісінің белгілі бір сапасына сәйкес келетін ғимараттардың технологиялары мен қуатын жұмысқа қабілетті күйде ұстап тұруды; құрылыс жұмыстарының жоғары сапасын қамтамасыз ете отырып, ұлттық және (немесе) мемлекетаралық стандарттарға сәйкес келетін жабдықтар мен материалдарды пайдалануды; ауызсудың нормативтері мен ұлттық стандарттарын жетілдіруді қамтитын ауызсу сапасын жақсарту жөнінде шаралар қабылдау;</w:t>
+    <w:bookmarkStart w:name="z552" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z792" w:id="584"/>
-[...15 lines deleted...]
-      452-11) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды жоспарлау, іріктеу, келісу, жобалау, салу және (немесе) пайдалану процестерін мониторингтеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z553" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466) кондоминиум объектісін басқарудың үлгілік шартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z793" w:id="585"/>
-[...15 lines deleted...]
-      452-12) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жұмыстар мен көрсетілетін қызметтерді сатып алуды жүзеге асыру, жобалар мен өнім берушілерді іріктеу, шарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">467) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 784 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z555" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) мүліктің меншік иелері бірлестігі немесе кондоминиум объектісін басқару субъектісі мен коммуналдық көрсетілетін қызметтерді ұсынатын ұйымдар арасындағы ынтымақтастықтың үлгілік шарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z794" w:id="586"/>
-[...15 lines deleted...]
-      452-13) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) Қазақстан Республикасының заңнамасына сәйкес біржолғы зейнетақы төлемдерін тұрғын үй жағдайларын жақсарту үшін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z795" w:id="587"/>
-[...15 lines deleted...]
-      452-14) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының әкімшісін айқындау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      470) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      471) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) құрылыс жобаларының мемлекеттік банкін қалыптастыру және жүргізу, сондай-ақ техникалық-экономикалық негіздемелерді, үлгілік жобалар мен жобалау (жобалау-сметалық) құжаттамасын беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      472) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      472) құрылыстағы жаңа технологиялардың бірыңғай мемлекеттік тізілімін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      473) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      474) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) ғимараттар мен құрылыстардың беріктігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z796" w:id="588"/>
-[...15 lines deleted...]
-      452-15) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобаларының үлгілік конкурстық құжаттамасын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) сәулет, қала құрылысы және құрылыс каталогін қалыптастыру және жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z797" w:id="589"/>
-[...15 lines deleted...]
-      452-16) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде қазақстандық тауар өндірушілерден тауарларды сатып алу және офтейк-келісімшарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      477) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) объектілер құрылысы жобасын басқару бойынша инжинирингтік қызметтер көрсету тәртібін және жобаларды басқару бойынша қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      478) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      478-1) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-1) құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімінде рұқсаттарды жүргізу, олардың қолданылуын тоқтата тұру, тоқтату (кері қайтарып алу) тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z692" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-2) құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z798" w:id="590"/>
-[...15 lines deleted...]
-      452-17) бірыңғай есеп айырысу орталығының жұмыс істеу талаптары мен тәртібін айқындау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      478-3) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-3) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік ақпараттық жүйелерді қолдануды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      479) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      480) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың беріктігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      481) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 481-1) тармақшамен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) есепке алу аспаптары жоқ тұтынушылар үшін электрмен жабдықтау бойынша коммуналдық көрсетілетін қызметтерді және коммерциялық есепке алу аспаптары жоқ тұтынушылар үшін жылу энергиясын өткізу бойынша коммуналдық көрсетілетін қызметтерді тұтыну нормаларын есептеудің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z540" w:id="591"/>
-[...15 lines deleted...]
-      453) сәулет, қала құрылысы мен құрылыс қызметі саласында сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау тәртібін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z726" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-1) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z541" w:id="592"/>
-[...15 lines deleted...]
-      454) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзірлеуді, келісуді, бекітуді, тіркеуді және қолданысқа енгізуді (қолданысын тоқтата тұруды, олардың күшін жоюды) ұйымдастыру тәртібін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z727" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-2) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында ғылыми зерттеулер жүргізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z542" w:id="593"/>
-[...15 lines deleted...]
-      455) кондоминиум объектісін басқару жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">483) алып тасталды - ҚР Үкіметінің 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z571" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z543" w:id="594"/>
-[...15 lines deleted...]
-      456) коммуналдық көрсетілетін қызметтер тізбесін, бірыңғай төлем құжатына қойылатын талаптарды және коммуналдық көрсетілетін қызметтерді ұсынудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z693" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484-1) Қазақстан Республикасының заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында бірыңғай жинақтаушы зейнетақы қорынан төленетін нысаналы жинақ төлемдерін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z544" w:id="595"/>
-[...15 lines deleted...]
-      457) тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларын және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанын, сондай-ақ тұрғын үй-құрылыс кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z572" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) екінші деңгейдегі банктер жеке кәсіпкерлік субъектілеріне тұрғын үй құрылысы мақсаттары үшін беретін кредиттер бойынша сыйақы мөлшерлемесін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z545" w:id="596"/>
-[...15 lines deleted...]
-      458) көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің үлгілік жарғысын және пәтерлер (тұрғын емес үй-жайлар) меншік иелері кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z546" w:id="597"/>
-[...15 lines deleted...]
-      459) жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z694" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486-1) сумен жабдықтау және су бұру ұйымдарының кәріздік тазарту құрылысжайларын салу және реконструкциялау жобаларын іске асыруға тартылған облигациялық қарыздарды өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z547" w:id="598"/>
-[...15 lines deleted...]
-      460) елді мекендердің шекаралары шегінде тұрғын үй қорын басқару, газ және газбен жабдықтау салаларындағы әлеуметтік инфрақұрылым объектілерінде тексеру парақтарын және тәуекел дәрежесін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">487) алып тасталды - ҚР Үкіметінің 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      488) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) "бір терезе" қағидаты бойынша құрылыс жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу тәртібін айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z576" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) инженерлік-геологиялық іздестіруді жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">461) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      462) тұрғынжайды жалдаудың үлгілік шартын әзірлеу және бекіту;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      490) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) қала құрылысы жобаларын (егжей-тегжейлі жоспарлау жобалары мен құрылыс салу жобаларын) әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 490-1) және 490-2) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z578" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      491) мемлекеттік монополия субъектісі өндіретін және өткізетін тауарларға, жұмыстарға, көрсетілетін қызметтерге баға белгілеу қағидаларына сәйкес мемлекеттік монополия субьектілерінің өтінімдерін қарау кезінде жария тыңдаулар өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z550" w:id="600"/>
-[...15 lines deleted...]
-      463) кәсіптік стандарттарды, салалық біліктілік шеңберлерін, кадрлар даярлаудың білім беру бағдарламаларын әзірлеуге, кондоминиум объектісін басқару жөніндегі мамандарды сертификаттау, олардың біліктілігін растау және арттыру жүйесін құруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) ауызсу беру бойынша көрсетілетін қызметтердің құны субсидиялауға жататын сумен жабдықтау жүйелерінен берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z551" w:id="601"/>
-[...15 lines deleted...]
-      464) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-1) елді мекендерді сумен жабдықтау және су бұру жүйелерін дамыту жоспарларын әзірлеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z552" w:id="602"/>
-[...15 lines deleted...]
-      465) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z782" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-2) елді мекендердің сумен жабдықтау және су бұру жүйелерінде техникалық аудит жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z553" w:id="603"/>
-[...15 lines deleted...]
-      466) кондоминиум объектісін басқарудың үлгілік шартын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z783" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-3) елді мекендердегі нөсерлі кәріз (дренаж) жүйелерін пайдалану қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">467) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
-[...19 lines deleted...]
-        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      468) мүліктің меншік иелері бірлестігі немесе кондоминиум объектісін басқару субъектісі мен коммуналдық көрсетілетін қызметтерді ұсынатын ұйымдар арасындағы ынтымақтастықтың үлгілік шарттарын әзірлеу және бекіту;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      493) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      493) объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылысжайларды бұзу) бойынша жұмыстар кешенін жүргізуге шешім беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z581" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494) ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z556" w:id="605"/>
-[...15 lines deleted...]
-      469) Қазақстан Республикасының заңнамасына сәйкес біржолғы зейнетақы төлемдерін тұрғын үй жағдайларын жақсарту үшін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-1) екінші деңгейдегі банктер жеке кәсіпкерлік субъектілеріне тұрғын үй құрылысы мақсаттары үшін беретін кредиттер бойынша сыйақы мөлшерлемесін квазимемлекеттік сектор субъектілері арқылы субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z557" w:id="606"/>
-[...15 lines deleted...]
-      470) мемлекеттік инвестициялар және квазимемлекеттік сектор субъектілерінің қаражаты есебінен объектілер құрылысының құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-2) Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z558" w:id="607"/>
-[...15 lines deleted...]
-      471) құрылыс жобаларының мемлекеттік банкін қалыптастыру және жүргізу, сондай-ақ техникалық-экономикалық негіздемелерді, үлгілік жобалар мен жобалау (жобалау-сметалық) құжаттамасын беру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-3) тұрғын үй жағдайларын жақсартуға бағытталған мемлекеттік қолдау шараларын іске асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z559" w:id="608"/>
-[...15 lines deleted...]
-      472) құрылыстағы жаңа технологиялардың бірыңғай мемлекеттік тізілімін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z739" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-4) тұрғын үйге мұқтаж азаматтарды есепке қою және мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорынан тұрғынжай беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z560" w:id="609"/>
-[...15 lines deleted...]
-      473) барлық деңгейдегі қала құрылысы жобаларына кешенді қала құрылысы сараптамасын жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z732" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-5) жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін жалдау ақысының бір бөлігін субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z561" w:id="610"/>
-[...15 lines deleted...]
-      474) объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама, сондай-ақ әртүрлі деңгейдегі аумақтардың қала құрылысын жоспарлау жобаларына кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z733" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-6) жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін жалдау ақысының бір бөлігін субсидиялау тәртібін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z562" w:id="611"/>
-[...15 lines deleted...]
-      475) ғимараттар мен құрылыстардың беріктігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z785" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-7) кондоминиум объектісін басқару нысандары мен кондоминиум объектісін басқару субъектілері бойынша көппәтерлі тұрғын үйлер тізілімін және кондоминиум объектісін басқару субъектілері мен көппәтерлі тұрғын үйлерді басқарушылар тізілімін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z563" w:id="612"/>
-[...15 lines deleted...]
-      476) сәулет, қала құрылысы және құрылыс каталогін қалыптастыру және жүргізу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495) Қазақстан Республикасының Қарулы Күштерімен, басқа да әскерлерімен және әскери құралымдарымен, Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарымен қорғаныс өнеркәсібі саласындағы өзара іс-қимылды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z564" w:id="613"/>
-[...15 lines deleted...]
-      477) объектілер құрылысы жобасын басқару бойынша инжинирингтік қызметтер көрсету тәртібін және жобаларды басқару бойынша қызметтер көрсететін ұйымдарға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z776" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-1) аумақтық қорғанысты жоспарлауға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z565" w:id="614"/>
-[...15 lines deleted...]
-      478) жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z777" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-2) аумақтық қорғаныс объектілері бар болса, оларды күзету мен қорғауды аумақтық қорғаныс күштерімен өзара іс-қимыл жасай отырып ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z691" w:id="615"/>
-[...15 lines deleted...]
-      478-1) құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімінде рұқсаттарды жүргізу, олардың қолданылуын тоқтата тұру, тоқтату (кері қайтарып алу) тәртібін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z778" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-3) эвакуациялық іс-шараларды жоспарлау және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z692" w:id="616"/>
-[...15 lines deleted...]
-      478-2) құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімін жүргізу;</w:t>
+    <w:bookmarkStart w:name="z779" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-4) жұмылдыру тапсырмасы негізінде арнаулы құралымдар құру және оларды материалдық-техникалық құралдармен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z799" w:id="617"/>
-[...15 lines deleted...]
-      478-3) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік ақпараттық жүйелерді қолдануды айқындау;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-5) аумақтық қорғаныс объектілері бар болса, олардың инженерлік-техникалық нығайтылуы және диверсияға қарсы қауіпсіздігі жөніндегі іс-шараларды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z566" w:id="618"/>
-[...15 lines deleted...]
-      479) жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496) мемлекетте қорғаныс мұқтаждарын, қауіпсіздікті және құқықтық тәртіпті, қару-жарақтың, әскери, автомобиль және арнайы техниканың, техникалық және арнайы құралдардың қажетті түрлерімен қамтамасыз етуді ағымдағы және перспективалы жоспарлауды ұйымдастыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z567" w:id="619"/>
-[...15 lines deleted...]
-      480) бірінші және екінші жауапкершілік деңгейіндегі техникалық және технологиялық күрделі объектілердегі ғимараттар мен құрылыстардың беріктігін және орнықтылығын техникалық зерттеп-қарау бойынша техникалық қадағалау және сараптама жұмыстары жөніндегі инжинирингтік көрсетілетін қызметтерді жүзеге асыратын ұйымдарды аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      497) әскери-техникалық ынтымақтастықты жүзеге асыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z568" w:id="620"/>
-[...15 lines deleted...]
-      481) сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқару жөніндегі ұйымдарды аккредиттеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">498) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">499) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z587" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      500) қорғаныстық-өнеркәсіптік әлеуетті дамыту жөніндегі іс-шараларды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z569" w:id="621"/>
-[...15 lines deleted...]
-      482) есепке алу аспаптары жоқ тұтынушылар үшін электрмен жабдықтау бойынша коммуналдық көрсетілетін қызметтерді және коммерциялық есепке алу аспаптары жоқ тұтынушылар үшін жылу энергиясын өткізу бойынша коммуналдық көрсетілетін қызметтерді тұтыну нормаларын есептеудің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      501) қорғаныстық-өнеркәсіптік кешен ұйымдарына мемлекеттік қолдау шараларын ұсыну шешімдерін қабылдау және тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z726" w:id="622"/>
-[...15 lines deleted...]
-      482-1) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z589" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      502) мемлекеттік білім беру тапсырысына қосу үшін қорғаныстық-өнеркәсіптік кешен ұйымдары жүргізетін білікті кадр ресурстарына ағымдағы және перспективалы қажеттіліктердің мониторингін ескере отырып, қорғаныстық-өнеркәсіптік кешен үшін мамандар даярлау талап етілетін мамандықтардың тізбесін айқындау жөніндегі ұсыныстарды қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z727" w:id="623"/>
-[...15 lines deleted...]
-      482-2) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында ғылыми зерттеулер жүргізуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z590" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      503) мемлекеттік авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымдарды сертификаттау және оларға сертификат беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:p>
-[...87 lines deleted...]
-      484) ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
+    <w:bookmarkStart w:name="z591" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      504) мемлекеттік авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымдарға қойылатын сертификаттау талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z693" w:id="625"/>
-[...15 lines deleted...]
-      484-1) Қазақстан Республикасының заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында бірыңғай жинақтаушы зейнетақы қорынан төленетін нысаналы жинақ төлемдерін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z592" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      505) қару-жарақ пен әскери техниканың айналымы қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z572" w:id="626"/>
-[...15 lines deleted...]
-      485) екінші деңгейдегі банктер жеке кәсіпкерлік субъектілеріне тұрғын үй құрылысы мақсаттары үшін беретін кредиттер бойынша сыйақы мөлшерлемесін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
+    <w:bookmarkStart w:name="z593" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506) Қазақстан Республикасының бүкіл аумағында және оның жекелеген жергілікті жерлерінде төтенше жағдай немесе соғыс жағдайы енгізілген кезде құқық қорғау органдары және арнаулы мемлекеттік органдар, Қазақстан Республикасының Қарулы Күштері, басқа да әскерлер мен әскери құралымдар арасында мүлікті беру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z573" w:id="627"/>
-[...15 lines deleted...]
-      486) сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z594" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      507) қару-жарақ пен әскери техниканы пайдалануға құқығы бар субъектілердің тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z694" w:id="628"/>
-[...15 lines deleted...]
-      486-1) сумен жабдықтау және су бұру ұйымдарының кәріздік тазарту құрылысжайларын салу және реконструкциялау жобаларын іске асыруға тартылған облигациялық қарыздарды өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z595" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      508) қару-жарақ пен әскери техниканың айналымына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:p>
-[...87 lines deleted...]
-      488) "бір терезе" қағидаты бойынша құрылыс жүргізуді ұйымдастыру үшін портал мен ақпараттық жүйелерді жүргізу тәртібін айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z596" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509) пайдаланылмайтын мүлікті беру, өткізу, құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу, сондай-ақ пайдаланылмайтын қорғаныс объектілерін мүліктік жалдауға (жалға) беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z576" w:id="630"/>
-[...15 lines deleted...]
-      489) инженерлік-геологиялық іздестіруді жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z695" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      509-1) оқ-дәрілер мен жарылғыш заттарды кәдеге жарату объектілерінің өндірістік қызметін ұйымдастыру, осы жұмыстарды жүргізу кезінде қауіпсіздікті және оқ-дәрілер мен жарылғыш заттарды кәдеге жарату объектілерін күзетуді қамтамасыз ету жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z577" w:id="631"/>
-[...15 lines deleted...]
-      490) қала құрылысы жобаларын (егжей-тегжейлі жоспарлау жобалары мен құрылыс салу жобаларын) әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z597" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      510) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен пайдаланылмайтын мүлікке билік ету және пайдаланылмайтын мүлікті беру, өткізу және құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу және пайдаланылмайтын мүлікті жауапкершілігі шектеулі серіктестіктердің жарғылық капиталына мүліктік салым ретінде не акционерлік қоғамдардың акцияларын сатып алу төлеміне беру туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z578" w:id="632"/>
-[...15 lines deleted...]
-      491) мемлекеттік монополия субъектісі өндіретін және өткізетін тауарларға, жұмыстарға, көрсетілетін қызметтерге баға белгілеу қағидаларына сәйкес мемлекеттік монополия субьектілерінің өтінімдерін қарау кезінде жария тыңдаулар өткізу;</w:t>
+    <w:bookmarkStart w:name="z598" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511) Қазақстан Республикасы Қарулы Күштерінің, басқа әскерлер мен әскери құралымдардың мұқтаждары үшін пайдаланылатын әскери ұлттық стандарттарды әзірлеу, келісу, бекіту, тіркеу, есепке алу, өзгерту, қайта қарау, олардың күшін жою және қолданысқа енгізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z579" w:id="633"/>
-[...15 lines deleted...]
-      492) ауызсу беру бойынша көрсетілетін қызметтердің құны субсидиялауға жататын сумен жабдықтау жүйелерінен берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін есептеу әдістемесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z696" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-1) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісім бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде ғылыми зерттеулерді ұйымдастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z781" w:id="634"/>
-[...15 lines deleted...]
-      492-1) елді мекендерді сумен жабдықтау және су бұру жүйелерін дамыту жоспарларын әзірлеу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z697" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-2) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде ғылыми зерттеулердің сараптамасын жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z782" w:id="635"/>
-[...805 lines deleted...]
-    <w:bookmarkStart w:name="z698" w:id="669"/>
+    <w:bookmarkStart w:name="z698" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       511-3) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде мамандандырылған ғылыми бағыттарды әзірлеу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z699" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-4) мемлекеттік қорғаныстық тапсырыс шеңберінде мамандандырылған ғылыми бағыттар жөніндегі сараптама кеңестерін құру, мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша олардың ережелері мен құрамдарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">511-5) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">511-6) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z702" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      511-7) әскери ұлттық стандарттарды әзірлеу, келісу, бекіту, өзгерту, жою және есепке алуды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z599" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      512) техникалық реттеу саласындағы уәкілетті органмен келісу бойынша құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу және бекіту, олардың күшін жою, тоқтата тұру, сондай-ақ техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z600" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      513) техникалық реттеу саласындағы сарапшылық кеңестер құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z601" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514) техникалық реттеу саласындағы сарапшылық кеңестердің құрамын және олар туралы ережені бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 514-1), 514-2), 514-3), 514-4), 514-5), 514-6), 514-7), 514-8), 514-9) және 514-10) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      515) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп пайдаланылмайтын мүлікке жатқызылған оқ-дәрілерді жою жөніндегі бірлескен іс-қимылдарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z603" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      516) Қазақстан Республикасының Үкіметіне өнеркәсіпті мемлекеттік ынталандыру шараларын енгізу, қолдану тәртібін айқындау, сондай-ақ олардың күшін жою жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z604" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      517) Қазақстан Республикасының Үкіметіне өнеркәсіптік-инновациялық инфрақұрылым элементтерін, сондай-ақ оларды құру және олардың жұмыс істеу тәртібін айқындау жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z605" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      518) аумақтық кластерлердің тізілімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z606" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      519) өнеркәсіптік кооперация мен субконтрактацияның ұлттық жүйелерін дамытуға, оның ішінде өнеркәсіптік кооперация мен субконтрактацияның халықаралық жүйелеріне қатысу шеңберінде жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z607" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      520) Технологиялық саясат жөніндегі кеңестің ұсынымы бойынша технологиялық құзыреттердің салалық орталықтарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z608" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      521) бәсекеге қабілеттілікті арттыру туралы жасалған келісімнің орындалу мониторингін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z609" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      522) өнеркәсіптік-инновациялық қызмет субъектілеріне қосылған құнның жаһандық тізбектеріне кіру бойынша, оның ішінде тауарлардың жаңа түрлерін өндіруге арналған техникалық құжаттаманы және нақты тауарлар бойынша көш бастап тұрған жетекші әлемдік өндірушілердің әлемдік өндірістік франшизаларын қолдану арқылы жәрдем көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">523) алып тасталды – ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">524) алып тасталды – ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z612" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      525) өнеркәсіп саласындағы қызмет субъектілерінің ғылыми зерттеулер мен әзірлемелерге деген қажеттіліктері туралы ақпарат жинауды жүзеге асыру және ғылыми зерттеулер мен әзірлемелерді жүзеге асыру үшін ғылыми ұйымдарды тарту мақсатында ғылым саласындағы уәкілетті органның интернет-ресурсында және мерзімді баспасөз басылымдарында орналастыру үшін жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z613" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      526) әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z614" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      527) өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z615" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      528) бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z616" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      529) жұмыс істеп жүрген инвесторларды қайта инвестициялауды жүзеге асыруға ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z617" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      530) бірлескен өндірістерді құру үшін инвесторларды, оның ішінде шетелдік инвесторларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z618" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      531) көміртегі ізін төмендету жөнінде шаралар қолдану, олар мынадай бағыттарды қамтуы мүмкін: осындай тауарлардың өндірісін кеңейту, тауарларды, оның ішінде Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес сатып алуды ынталандыру, оларды пайдалану тартымдылығын арттыру және Қазақстан Республикасының заңнамасында көзделген өзге де шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z619" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      532) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z620" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      533) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z621" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      534) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z622" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      535) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z623" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      536) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультативтік, әдістемелік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z624" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      537) өз құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар беру және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z625" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      538) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z626" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      539) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z627" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      540) стратегиялық әріптестерді конкурстық іріктеуді жүргізу және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z628" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      541) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z629" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      542) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z630" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      543) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z631" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      544) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 28.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 30.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 14.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 21.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.03.2026 бастап қолданысқа енгiзiледi) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z632" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z699" w:id="670"/>
-[...15 lines deleted...]
-      511-4) мемлекеттік қорғаныстық тапсырыс шеңберінде мамандандырылған ғылыми бағыттар жөніндегі сараптама кеңестерін құру, мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша олардың ережелері мен құрамдарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министрлікке басшылықты бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z634" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бірінші басшы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z635" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бірінші басшының Қазақстан Республикасының заңнамасына сәйкес лауазымдарға тағайындалатын және лауазымдарынан босатылатын орынбасарлары (вице-министрлер) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z636" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z637" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетін салада мемлекеттік саясатты қалыптастыру бойынша ұсыныстар тұжырымдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z638" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз орынбасарларының өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z639" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вице-министрлердің біріне Қазақстан Республикасы Үкіметінің басшылығына және Үкімет Аппаратының Басшысына жолданатын құжаттарға қол қою жөніндегі өкілеттіктерді жүктейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z640" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аппарат басшысымен келісу бойынша ведомстволар басшыларының орынбасарларын лауазымдарға тағайындайды және лауазымдарынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z641" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомстволар актілерінің қолданылуын толық немесе ішінара жояды немесе тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z642" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Парламентінде, мемлекеттік органдарда және өзге де ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z643" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Министрліктің жұмыс регламентін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z644" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Министрлікке келісуге келіп түскен нормативтік құқықтық актілердің жобаларын келіседі және қолбелгі қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z645" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Министрлікте сыбайлас жемқорлыққа қарсы күрес бойынша шаралар қабылдайды және оған дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z646" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z647" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр болмаған кезеңде оның өкілеттіктерін атқаруды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z648" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z649" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын аппарат басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z650" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...355 lines deleted...]
-    <w:bookmarkEnd w:id="682"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z651" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заңнамада көзделген жағдайларда Министрліктің жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z652" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z653" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z654" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z655" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...352 lines deleted...]
-      534) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z622" w:id="693"/>
-[...15 lines deleted...]
-      535) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z623" w:id="694"/>
-[...15 lines deleted...]
-      536) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультативтік, әдістемелік қолдау көрсету;</w:t>
+    <w:bookmarkStart w:name="z657" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министрліктің және оның ведомстволарының  қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z624" w:id="695"/>
-[...1032 lines deleted...]
-    <w:bookmarkEnd w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18702,748 +26068,748 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z658" w:id="729"/>
+    <w:bookmarkStart w:name="z658" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Министрлік:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z659" w:id="730"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z659" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "QazIndustry" қазақстандық индустрия және экспорт орталығы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z660" w:id="731"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z660" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан инжиниринг" (Kazakhstan Engineering)" ұлттық компаниясы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z661" w:id="732"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z661" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Тараз химиялық паркі" арнайы экономикалық аймағының басқарушы компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z689" w:id="733"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z689" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қорғаныстық-өнеркәсіптік кешенді дамыту қоры" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z662" w:id="734"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z662" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z663" w:id="735"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z663" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акционерлік қоғамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z664" w:id="736"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z664" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Ұлттық энергия үнемдеу орталығы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z665" w:id="737"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z665" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Машина жасау ғылыми-өндірістік орталығы" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z666" w:id="738"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z666" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>республикалық мемлекеттік кәсіпорындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z667" w:id="739"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z667" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Жезқазғансирекмет" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z668" w:id="740"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z668" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Қазақстан Республикасының минералдық шикiзатты кешендi қайта өңдеу жөнiндегi ұлттық орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z669" w:id="741"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z669" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Ұлттық технологиялық болжау орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z670" w:id="742"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z670" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z671" w:id="743"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z671" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттiк кәсiпорындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z672" w:id="744"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z672" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетінің "Жобаларды мемлекеттік ведомстводан тыс сараптау" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ("Мемсараптама" РМК);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z673" w:id="745"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z673" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетінің "Республикалық мемлекеттік қала құрылысын жоспарлау және кадастр орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z674" w:id="746"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z674" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік қоғамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z675" w:id="747"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z675" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақ ғылыми-зерттеу және құрылыс пен сәулет жобалау институты" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z676" w:id="748"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z676" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Тұрғын үй-коммуналдық шаруашылығын жаңғырту мен дамытудың қазақстандық орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z677" w:id="749"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z677" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Мемлекеттік қорғаныстық тапсырыс комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkEnd w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тармақ алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 616</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z680" w:id="750"/>
+    <w:bookmarkStart w:name="z680" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Геология комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z681" w:id="751"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z681" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұлттық геологиялық қызмет" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z682" w:id="752"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z682" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрліктің және оның ведомстволарының қарамағындағы мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z683" w:id="753"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z683" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Геология комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z684" w:id="754"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z684" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Солтүстікқазжерқойнауы" Солтүстік Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z685" w:id="755"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z685" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Орталыққазжерқойнауы" Орталық Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z686" w:id="756"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z686" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Оңтүстікқазжерқойнауы" Оңтүстік Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z687" w:id="757"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z687" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Шығысқазжерқойнауы" Шығыс Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z688" w:id="758"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z688" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Батысқазжерқойнауы" Батыс Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19769,31 +27135,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>