--- v3 (2026-06-10)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fedc8a" w14:textId="2fedc8a">
+    <w:p w14:paraId="b56365e" w14:textId="b56365e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12056,5062 +12056,1874 @@
         <w:t>
       369) іс-әрекеттерi (немесе әрекетсiздiгi) Қазақстан Республикасының ұлттық мүдделерінiң бұзылуына, ұлттық қауiпсiздiгiне қауіп төнуіне әкеп соғатын лауазымды адамдарды, мемлекеттiк қызметшiлердi тиiсті жауаптылыққа тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:bookmarkStart w:name="z762" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       369-1) өз құзыреті шегінде ұлттық қауіпсіздікке сыртқы қауіп төнуін мониторингтеуді, талдауды, бағалауды және болжауды жүзеге асыру, оларды бейтараптандыру жөніндегі шараларды әзірлеуге қатысу, сыртқы барлау субъектілеріне жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z457" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370) құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың құрылыс жобасына сәйкестігі туралы қорытындылардың, сәйкестік туралы декларацияның нысандарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z786" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-1) бюджеттік саясат жөніндегі орталық уәкілетті орган айқындайтын "толық бітіріп берілетін" құрылыс жобалары бойынша мемлекеттік инвестициялық жобаларды жоспарлау және іске асыру тәртібін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z787" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "370-2) техникалық-экономикалық негіздемені әзірлеуді талап етпейтін жобалардың тізбесін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z809" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370-3) құрылыс-монтаждау жұмыстарының сапасы туралы қорытынды облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік сәулет-құрылыс бақылауы мен қадағалауын жүзеге асыратын жергілікті атқарушы органмен келісу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z458" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу және жылжымайтын мүлікті мемлекеттік техникалық зерттеп-қарау саласындағы қызметті мемлекеттік реттеуді және бақылауды жүзеге асыратын уәкілетті мемлекеттік органмен келісу бойынша құрылыс объектісін пайдалануға қабылдау актісінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z810" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371-1) тапсырыс берушінің (меншік иесінің, инвестордың) құрылыс объектісін өз бетінше пайдалануға қабылдап алу тәртібін, сондай-ақ пайдалануға қабылдап алу актісінің нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z459" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) "бір терезе" қағидаты бойынша жобаларды әзірлеу мен сараптауды ұйымдастыру үшін порталды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z831" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372-1) мемлекеттік сараптама ұйымына басшылықты жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z460" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) сәулет, қала құрылысы және құрылыс, құрылыс индустриясының өндірістік базасын дамыту саласындағы жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z811" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373-1) сәулет, қала құрылысы және құрылыс қызметі саласындағы нормативтік құқықтық актілерді, нормативтік және әдіснамалық құжаттарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z461" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасын әзірлеуді және түзетуді (өзектендіруді) ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z812" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-1) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасының негізгі ережелерін әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z832" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-2) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасын әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z833" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374-3) Қазақстан Республикасының аумағын ұйымдастырудың бас схемасын мониторингтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z462" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) аумақтық дамудың өңіраралық схемаларын әзірлеуді және түзетуді (өзектендіруді) ұйымдастыру және Қазақстан Республикасының Үкіметіне бекітуге енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z463" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) аумақты дамытудың өңіраралық схемаларын әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z813" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376-1) аумақтарды қала құрылысына жоспарлаудың кешенді схемаларын әзірлеу және келісу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z834" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376-2) мемлекеттік және өңіраралық маңызы бар аумақтарды қала құрылысына игеру кезінде аумақтар мен табиғи ресурстарды ұтымды пайдалануды қамтамасыз ету жөніндегі іс-шараларды өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z464" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) елді мекендердің шекарасы (шектері) жобаларының құрамын, мазмұнын және оларды әзірлеу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">378) алып тасталды - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) елді мекендерді дамыту мен онда құрылыс салу схемаларының (оңайлатылған бас жоспардың) құрамын, мазмұнын, әзірлеу және келісу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z467" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) құрылысқа арналған техникалық-экономикалық негіздемелерді әзірлеу, келісу, бекіту тәртібі мен оның құрамын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z814" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380-1) сәулет, қала құрылысы және құрылыс қызметі саласындағы мемлекеттік нормативтік құжаттарды әзірлеуді ұйымдастыру, әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z468" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі ай сайынғы және жылдық есептердің нысандарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z469" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) елді мекендердің орталықтандырылған су бұру жүйелеріне сарқынды суды қабылдау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z788" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-1) Сумен жабдықтау және (немесе) су бұру саласындағы ақпараттық қауіпсіздікті қамтамасыз ету тәртібін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z789" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-2) Сумен жабдықтау және (немесе) су бұру саласындағы ақпараттық қауіпсіздіктің салалық орталығын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z790" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382-3) Сумен жабдықтауды және су бұруды басқарудың бірыңғай мемлекеттік ақпараттық жүйесін ұйымдастыру, қалыптастыру және оның жұмыс істеуі қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z470" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) цифрландыру саласындағы уәкілетті органмен бірлесіп, Қазақстан Республикасының аумағында жылжымайтын мүлік объектілерінің мекенжайын белгілеу қағидаларын әзірлeу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z471" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) құрылыс жобаларының ведомстводан тыс кешенді сараптамасына, сондай-ақ қала құрылысы жобаларының кешенді қала құрылысы сараптамасына қатысу үшін сараптама комиссияларын (сараптама топтарын) құру және мамандарды (сарапшыларды) (мамандандырылған институттар мен ұйымдарды) тарту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z835" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384-1) жобалардың мемлекетаралық сараптамасын жүргізу үшін халықаралық сараптама комиссияларын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z472" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) құрылыс жобаларының ведомстводан тыс кешенді сараптамасы, сондай-ақ қала құрылысы жобаларының кешенді қала құрылысы сараптамасы бойынша сараптамалық қорытындыларды ресімдеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z815" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-1) перспективалық номенклатура және бекітілген тақырыптық жұмыс жоспары негізінде мемлекеттік нормативтік құжаттарды жетілдіру жөніндегі жұмыстарды ұйымдастыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z836" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-2) мемлекеттік инвестициялар есебінен құрылыстағы баға белгілеу және құрылыс объектілерін салу саласындағы экономика бойынша ғылыми зерттеулерді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z837" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-3) құрылыстағы бағаны белгілеу жөніндегі мемлекеттік нормативтік құжаттарды әзірлеуді ұйымдастыру және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z838" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385-4) құрылыстағы бағаны мониторингтеу үшін құрылыс материалдарын, бұйымдарын, конструкцияларын, жабдықтарын өндіруді (дайындауды) және беруді жүзеге асыратын кәсіпкерлік субъектілерінің тізбесін қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z473" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) сараптама ұйымдарын аккредиттеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z474" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) жаңа ғимараттар мен құрылысжайларды, олардың кешендерін, инженерлік және көліктік коммуникацияларды салуға, сондай-ақ бұрыннан барларын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған құрылыс жобаларына ведомстводан тыс кешенді сараптама жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z816" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387-1) құрылыс жобаларының ведомстводан тыс кешенді сараптамасын жүзеге асыратын сараптама ұйымдарының басшыларына қойылатын талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z839" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387-2) жобалау саласында консультациялық қызметтер көрсету тәртібі мен құнын айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z475" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) мемлекеттік инвестициялар есебінен құрылыс объектілерін салуға арналған жобалау-сметалық құжаттаманы бекіту тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z476" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) ерекше реттеудің және (немесе) қала құрылысын регламенттеудің жекелеген объектілерін салуға арналған жобалау-сметалық құжаттаманы кезең-кезеңімен әзірлеу мен келісудің жеке жоспарларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z477" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) сәулет, қала құрылысы және құрылыс саласындағы лицензияланатын қызмет түрін жүзеге асыруға қойылатын біліктілік талаптарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z817" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-1) сәулет, қала құрылысы және құрылыс қызметі саласындағы лицензиялардың тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z840" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-2) "толық бітіріп берілетін" құрылыс жобаларын іске асыру тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z841" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-3) құрылыс-монтаждау жұмыстарының құрамындағы мердігерлік жұмыстар (көрсетілетін қызметтер) түрлерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z842" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390-4) сәулет, қала құрылысы және құрылыс қызметі саласындағы өзін-өзі реттейтін ұйымдардың бағыттарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z478" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) тапсырыс берушінің қызметін ұйымдастыру және функцияларын жүзеге асыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z818" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391-1) техникалық тапсырыс берушінің қызметін жүзеге асыру тәртібі мен оған қойылатын талаптарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z479" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) сәулет, қала құрылысы және құрылыс қызметі субъектілерінің, сондай-ақ мемлекеттік қала құрылысы кадастрын жүргізуді жүзеге асыратын мемлекеттік кәсіпорынның қызметін нормативтік-техникалық және әдіснамалық қамтамасыз етуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z819" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-1) мемлекеттік қала құрылысы кадастрын құру, оның жүргізілуін бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z843" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-2) мемлекеттік қала құрылысы кадастрын жүргізу және одан ақпаратты және (немесе) мәліметтерді беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z844" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-3) мемлекеттік қала құрылысы кадастрын жүргізу бойынша тауарларды өндіруге, жұмыстарды орындауға, қызметтерді көрсетуге технологиялық тұрғыдан байланысты қызмет түрлерінің тізбесін монополияға қарсы органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z845" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-4) монополияға қарсы органмен келісу бойынша мемлекеттік монополияға жататын мемлекеттік қала құрылысы кадастрын жүргізу жөніндегі тауарларға (жұмыстарға, көрсетілетін қызметтерге) бағаларды белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z846" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392-5) мемлекеттік қала құрылысы кадастрын жүргізу бойынша тауарларды өндіруге, жұмыстарды орындауға, қызметтерді көрсетуге технологиялық тұрғыдан байланысты қызмет түрлеріне бағаны келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z480" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) мемлекеттік қала құрылысы кадастрының дерекқорына енгізу үшін ақпарат және (немесе) мәліметтер беру мәселелері бойынша орталық және жергілікті атқарушы органдардың іс-қимылын үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z481" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394) қала құрылысы жобаларын, жобалау алдындағы және жобалау-сметалық құжаттаманы, сондай-ақ сәулет, қала құрылысы және құрылыс қызметі объектілерін мемлекеттік қала құрылысы кадастрының автоматтандырылған цифрлық жүйесінде тіркеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z482" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395) республикалық маңызы бар қалалардың, астананың және Қазақстан Республикасының заңдарына сәйкес ерекше мәртебесі бар облыстық маңызы бар қаланың сәулет келбетін қалыптастыру және қала құрылысын жоспарлау қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z483" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396) ауызсу беру бойынша көрсетілетін қызметтерінің құны субсидиялауға жататын сумен жабдықтау жүйелерінің тізбесіне енгізілген сумен жабдықтау жүйелерінен ауызсу беру бойынша көрсетілетін қызметтердің құнын субсидиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z484" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397) тұрғын үй қатынастары саласындағы мемлекеттік саясатты жетілдіру жөнінде ұсыныстар әзірлеу және Қазақстан Республикасының Үкіметіне енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      370) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 270</w:t>
+        <w:t xml:space="preserve">398) алып тасталды – ҚР Үкіметінің 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (24.05.2025 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...4359 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="498"/>
+    <w:bookmarkStart w:name="z820" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398) сәулет, қала құрылысы және құрылыс қызметі саласындағы мемлекеттік саясатты жүргізу кезінде орталық және жергілікті атқарушы органдардың қызметіне басшылық жасауды және іс-қимылдарын үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z486" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       399) мемлекеттік тұрғын үй қорындағы тұрғын үйді пайдаланғаны үшін төлемақы мөлшерін есептеу әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z487" w:id="499"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z487" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       400) кондоминиум объектісін басқаруға арналған шығыстардың жылдық сметасын есептеу әдістемесін, сондай-ақ кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшерін есептеу әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z488" w:id="500"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z488" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       401) тұрғын үй инспекциясы туралы үлгілік ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z489" w:id="501"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z489" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       402) көппәтерлі тұрғын үйді басқарушыға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z490" w:id="502"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z490" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       403) жергілікті атқарушы органдардың тұрғын үй құрылысына үлестік қатысу туралы шарттарды және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды, сондай-ақ олар бойынша талап ету құқықтарын басқаға беру туралы шарттарды есепке алуды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z491" w:id="503"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z491" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       404) тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсілдерін өзгерту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z492" w:id="504"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z492" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405) тұрғын үй құрылысына үлестік қатысудың және реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z784" w:id="505"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z784" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       405-1) "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтау үшін екінші деңгейдегі банктерге тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесіне қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z802" w:id="506"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z802" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-2) реновациялау шеңберінде кепілдік беру туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z803" w:id="507"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z803" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-3) кепілдік шеңберінде реновациялау туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z804" w:id="508"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z804" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-4) реновациялау шеңберінде жылжымайтын мүлікті кепілге қою шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z805" w:id="509"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z805" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-5) уәкілетті компанияның реновациялау объектісінің және (немесе) реновациялау объектісіне кіретін жылжымайтын мүліктің меншік иелеріне уақытша тұрғын үй және (немесе) өтемақы төлемдерін беру тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z806" w:id="510"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z806" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-6) көппәтерлі тұрғын үйдегі немесе жеке тұрғын үй кешеніндегі үлестерді кепілге қоюды тіркеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z807" w:id="511"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z807" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405-7) реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-[...116 lines deleted...]
-    <w:bookmarkStart w:name="z493" w:id="512"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z821" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      405-8) жосықсыз құрылыс салушылар тізілімін қалыптастыру және жүргізу жөніндегі үлгілік қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z493" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       406) үлескерлердің ақшасын тартуға рұқсат беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z494" w:id="513"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z494" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       407) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z729" w:id="514"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z729" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       407-1) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген функцияларды іске асыру кезінде ұлттық даму институты мәртебесіне ие тұрғын үй құрылыс жинақ банкін үйлестіруді және әдістемелік басшылықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z737" w:id="515"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z737" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       407-2) бірыңғай республикалық электрондық базада, "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасында тұрғын үйге мұқтаждар есебінде тұрған Қазақстан Республикасы азаматтарының, қандастардың тізімдеріне мониторингті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z495" w:id="516"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z495" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       408) тұрғын үй қорын басқарудың қазіргі заманғы әдістерін енгізуді әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17234,90 +14046,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="517"/>
+    <w:bookmarkStart w:name="z498" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       411) тұрғын үй көмегін беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z499" w:id="518"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z499" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       412) тұрғын үй инспекциясының кондоминиум объектісін басқару үшін уақытша басқарушы компанияны айқындау және тағайындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkEnd w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17400,2278 +14212,1614 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="519"/>
+    <w:bookmarkStart w:name="z502" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       415) Қазақстан Республикасының азаматтарын еңбек қатынастарының сипатына байланысты өз міндеттерін орындауы кезеңінде, оның ішінде ротациялау тәртібімен лауазымға тағайындалған мемлекеттік қызметшілерді қоныстандыруға арналған қызметтік тұрғын үй беру және оны пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z503" w:id="520"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z503" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       416) Қазақстан Республикасының халықты жұмыспен қамту туралы заңнамасына сәйкес жұмыспен қамтуға жәрдемдесудің пәрменді шараларына қатысатын Қазақстан Республикасының азаматтарын және қандастарды қоныстандыруға арналған қызметтік тұрғын үй беру және оны пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z504" w:id="521"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z504" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       417) қызметтік тұрғын үйге теңестірілген тұрғын үйлер беру және оларды пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z505" w:id="522"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z505" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       418) тұрғын үй құрылысы жинақтарына салымдар бойынша мемлекеттің сыйлықақыларын есептеу және төлеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z506" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) ерекше реттеуді және қала құрылысын регламенттеуді талап ететін объектілерді айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z507" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) ауылда, кентте, ауылдық округте жалға берілетін тұрғын үй салған жұмыс берушілердің шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z706" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-1) Қазақстан Республикасының заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында кейіннен ипотекалық тұрғын үй қарыздарын беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z707" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420-2) тұрғын үй жағдайларын жақсарту кейіннен мақсатында ипотекалық тұрғын үй қарыздарын беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z508" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) ауылда, кентте, ауылдық округте жалға берілетін тұрғын үй салған жұмыс берушілердің шығындарын субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z791" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421-1) төтенше жағдай салдарынан тұрғынжайсыз қалған азаматтарға салынған тұрғын үй беру қағидаларын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z509" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) дизайн-кодты әзірлеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z510" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) тұрғын үйлерге қойылатын техникалық талаптарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z511" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) сәулет, қала құрылысы мен құрылыс саласында ғылыми-зерттеу, тәжірибелік-эксперименттік жұмыстарды жүргізуді ұйымдастыру және олардың нәтижелерін пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z822" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424-1) сәулет, қала құрылысы және құрылыс саласындағы іргелі және қолданбалы ғылыми зерттеулердің басым бағыттарын таңдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z512" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) салынып жатқан (салынуы белгіленген) объектілер мен кешендердің мониторингін жүргізу тәртібін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z711" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-1) құрылыс саласындағы қызметті тоқтата тұру туралы мемлекеттік инспекторлар актісінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z712" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-2) бұзылуы жедел ден қою шараларын қолдануға әкелетін талаптар тізбесін айқындау, сондай-ақ талаптардың нақты бұзылуына қатысты жедел ден қою шарасының нақты түрін (қажет болған кезде) осы шараны қолдану мерзімін көрсете отырып айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z823" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-3) құрылысы аяқталмаған объектілердің мемлекеттік тізілімін қалыптастыру және жүргізу тәртібін, оған енгізілетін мәліметтердің құрамын, осындай мәліметтерді ұсыну тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z847" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-4) анықталған бұзушылықтарды жою туралы қорытындының нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z848" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-5) құрылыс кезеңінде құрылыс объектісіне барудың жоспар-графигін келісу тәртібін, оның нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z849" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-6) бас сәулетшілер мен бас мемлекеттік құрылыс инспекторларының біліктілік талаптарын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z850" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-7) құрылыс объектісін паспорттау тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z851" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425-8) құрылыс объектісін инженерлік-техникалық қамтамасыз ету желілерінен ажырату тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z513" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) сәулет, қала құрылысы мен құрылыс қызметі саласындағы инжинирингтік қызметтерді көрсету қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z514" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) сәулет-құрылыс бақылауын және қадағалауын жүзеге асыратын мемлекеттік құрылыс инспекторларын аттестаттаудан өткізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z824" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427-1) мемлекеттік құрылыс инспекторларының төсбелгілері нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z852" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427-2) мемлекеттік құрылыс инспекторларын аттестаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z515" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы қызметі саласындағы жергілікті атқарушы органдардың қызметіне бақылауды және қадағалауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z825" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428-1) сәулет, қала құрылысы, құрылыс және мемлекеттік сәулет-құрылыс бақылауы мен қадағалауы істері жөніндегі жергілікті атқарушы органдардың қызметіне жоспарлы тексеру жүргізудің жылдық жоспарын бекіту және орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z516" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) құрылыс объектілерінің техникалық күрделілігін айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z517" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын әзірлеу және бекiту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z826" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430-1) халықты хабардар ету мерзімдерін, нысандарын қоса алғанда, қоғамдық талқылауларды ұйымдастыру және өткізу тәртібін, құжаттар тізбесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z853" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430-2) сәулет-жоспарлау тапсырмасын және келісілген эскиздік жобаны кері қайтарып алуды және (немесе) оның күшін жоюды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z518" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) қалалар мен елді мекендердің аумақтарын абаттандырудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z519" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) Қазақстан Республикасының тұрғын үй қорын мемлекеттік есепке алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z520" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) тұрғын үй құрылысына үлестік қатысу туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z521" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) кепілдік беру туралы шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z522" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) құрылысы аяқталмаған объектімен бірге жер учаскесін кепілге қою шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z523" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) уәкілетті компанияның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) кепіл шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z524" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) уәкілетті компанияның дауыс беретін акцияларын (жарғылық капиталға қатысу үлестерін) cенімгерлік басқару шартының үлгілік нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z525" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) кепілдік жарнаның мөлшерін айқындау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z526" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) капиталдың жеткіліктілік нормативін айқындау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z527" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) кепілдік беру жағдайларын реттеуге арналған резервті есептеу және қалыптастыру әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z528" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      441) тұрғын үй құрылысына үлестік қатысу саласындағы инжинирингтік компанияның тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсіліне қарамастан, жергілікті атқарушы органға, сондай-ақ Бірыңғай операторға немесе екінші деңгейдегі банкке (тұрғын үй құрылысына үлестік қатысуды ұйымдастыру тәсіліне қарай) көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысының барысын мониторингтеу нәтижелері туралы есебінің нысанын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z529" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) кепілдік беру туралы шарт және реновациялау шеңберінде шарттар жасасу үшін көппәтерлі тұрғын үй немесе жеке тұрғын үйлер кешені құрылысының жобасы бойынша құжаттарды қарау тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z530" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) елді мекендердің сумен жабдықтау және су бұру жүйелерін пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z531" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) елді мекендердің сумен жабдықтау және су бұру жүйелерін техникалық пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">445) алып тасталды - ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z533" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) елді мекендердің коммуналдық меншіктегі сумен жабдықтау және су бұру жүйелерін басқару, пайдалану және дамыту кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының қызметін үйлестіруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      419) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 270</w:t>
+        <w:t xml:space="preserve">447) алып тасталды - ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1571 lines deleted...]
-    <w:bookmarkStart w:name="z535" w:id="552"/>
+    <w:bookmarkStart w:name="z535" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       448) елді мекендердің сумен жабдықтау және су бұру жүйелерін мүліктік жалдауға (жалға) немесе сенімгерлік басқаруға беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z536" w:id="553"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z536" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       449) елді мекендердің сумен жабдықтау және су бұру жүйелерінде суды есепке алу аспаптары мен жүйелерін таңдау, монтаждау және пайдалану қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z537" w:id="554"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z537" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       450) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды кредиттеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z538" w:id="555"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z538" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       451) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды субсидиялау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z539" w:id="556"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z539" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452) елді мекендердің сумен жабдықтау және су бұру жүйелерін салуды, реконструкциялауды және жаңғыртуды кредиттеу мен субсидиялауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z763" w:id="557"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z763" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-1) өз құзыреті шегінде елді мекендердің сумен жабдықтау және су бұру саласында стратегиялық, реттеушілік және іске асыру функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z764" w:id="558"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z764" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-2) сумен жабдықтау және (немесе) су бұру жөніндегі ұйымдардың елді мекендерде қолда бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтерін құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге жұмсалатын шығындарын субсидиялау кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z765" w:id="559"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z765" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-3) елді мекендер мен өнеркәсіп орындарының аумақтарынан ағатын жаңбыр, еріген, инфильтрациялық, суаратын-жуатын, дренаждық суды нөсерлік (дренаждық) кәріз жүйесі арқылы бұру және тазарту бойынша көрсетілетін қызметтердің құны мен көлемін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z766" w:id="560"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z766" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-4) елді мекендердің сумен жабдықтау ауызсу беру бойынша көрсетілетін қызметтерін құны субсидиялауға жататын сумен жабдықтау жүйелерінің тізбесіне жүйелерін енгізудің өлшемшарттарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z767" w:id="561"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z767" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-5) сумен жабдықтау және (немесе) су бұру жөніндегі ұйымдардың сарқынды суларды тазарту құрылысжайларының кешендерін салу және реконструкциялау жобаларын іске асыру үшін тартылған облигациялық қарыздарды өтеуге және оларға қызмет көрсетуге жұмсалатын шығындарын субсидиялау кезінде облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z768" w:id="562"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z768" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       452-6) өз құзыреті шегінде Қазақстан Республикасының Су </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізгі мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес елді мекендерде сумен жабдықтау және су бұру саласындағы нормативтік құқықтық актілерді бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z769" w:id="563"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z769" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-7) елді мекендердің сумен жабдықтау және су бұру жүйесін пайдалану кезінде судың өндірістік шығысы мен техникалық ысырабының нормаларын есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z770" w:id="564"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z770" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-8) сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтердің көлемін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z771" w:id="565"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z771" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-9) суды және (немесе) сарқынды суларды есепке алу аспаптары жоқ су тұтынушылар үшін сумен жабдықтау және (немесе) су бұру бойынша көрсетілген қызметтер көлемін коммерциялық есепке алу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z772" w:id="566"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z772" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-10) басқа мүдделі мемлекеттік органдармен бірлесіп мыналарды: су объектісінің белгілі бір сапасына сәйкес келетін ғимараттардың технологиялары мен қуатын жұмысқа қабілетті күйде ұстап тұруды; құрылыс жұмыстарының жоғары сапасын қамтамасыз ете отырып, ұлттық және (немесе) мемлекетаралық стандарттарға сәйкес келетін жабдықтар мен материалдарды пайдалануды; ауызсудың нормативтері мен ұлттық стандарттарын жетілдіруді қамтитын ауызсу сапасын жақсарту жөнінде шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z792" w:id="567"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z792" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-11) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы жобаларды жоспарлау, іріктеу, келісу, жобалау, салу және (немесе) пайдалану процестерін мониторингтеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z793" w:id="568"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z793" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-12) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде жұмыстар мен көрсетілетін қызметтерді сатып алуды жүзеге асыру, жобалар мен өнім берушілерді іріктеу, шарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z794" w:id="569"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z794" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-13) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z795" w:id="570"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z795" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-14) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаның электрондық сатып алу платформасының әкімшісін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z796" w:id="571"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z796" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-15) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жобаны іске асыру шеңберінде энергетикалық және коммуналдық инфрақұрылымды жаңғырту және салу жобаларының үлгілік конкурстық құжаттамасын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z797" w:id="572"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z797" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-16) энергетикалық және коммуналдық секторларды жаңғырту жөніндегі ұлттық жоба шеңберінде қазақстандық тауар өндірушілерден тауарларды сатып алу және офтейк-келісімшарттар жасасу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z798" w:id="573"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z798" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       452-17) бірыңғай есеп айырысу орталығының жұмыс істеу талаптары мен тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkEnd w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19877,113 +16025,1019 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z541" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) мемлекеттік нормативтік құжаттарды әзірлеу, келісу, бекіту, тіркеу және қолданысқа енгізу (тоқтата тұру, күшін жою) тәртібін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z542" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) кондоминиум объектісін басқару жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z827" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-1) құрылыс объектісін пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z854" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-2) құрылыс объектісін авариялық және бұзуға немесе реконструкциялауға жататын объект деп тану тәртібі мен негіздерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z855" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-3) құрылыс объектісін пайдалану жөніндегі шарт жасалатын дара кәсіпкерге немесе заңды тұлғаға қойылатын талаптарды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z856" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455-4) кондоминиумның құрылыс объектісін қауіпсіз пайдалану жөніндегі қағидаларды бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z543" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) коммуналдық көрсетілетін қызметтер тізбесін, бірыңғай төлем құжатына қойылатын талаптарды және коммуналдық көрсетілетін қызметтерді ұсынудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z544" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларын және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанын, сондай-ақ тұрғын үй-құрылыс кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z545" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) көппәтерлі тұрғын үй мүлкінің меншік иелері бірлестігінің үлгілік жарғысын және пәтерлер (тұрғын емес үй-жайлар) меншік иелері кооперативінің үлгілік жарғысын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z546" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z547" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) елді мекендердің шекаралары шегінде тұрғын үй қорын басқару, газ және газбен жабдықтау салаларындағы әлеуметтік инфрақұрылым объектілерінде тексеру парақтарын және тәуекел дәрежесін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">461) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 784 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) тұрғынжайды жалдаудың үлгілік шартын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z550" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) кәсіптік стандарттарды, салалық біліктілік шеңберлерін, кадрлар даярлаудың білім беру бағдарламаларын әзірлеуге, кондоминиум объектісін басқару жөніндегі мамандарды сертификаттау, олардың біліктілігін растау және арттыру жүйесін құруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z551" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z552" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z553" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466) кондоминиум объектісін басқарудың үлгілік шартын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">467) алып тасталды - ҚР Үкіметінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 784 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(15.09.2025 бастап қолданысқа енгiзiледi) қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z555" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) мүліктің меншік иелері бірлестігі немесе кондоминиум объектісін басқару субъектісі мен коммуналдық көрсетілетін қызметтерді ұсынатын ұйымдар арасындағы ынтымақтастықтың үлгілік шарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z556" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) Қазақстан Республикасының заңнамасына сәйкес біржолғы зейнетақы төлемдерін тұрғын үй жағдайларын жақсарту үшін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z557" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) мемлекеттік инвестициялар есебінен құрылыс объектілерін салу құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z558" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) құрылыс жобаларының мемлекеттік банкін қалыптастыру, жүргізу және үлгілік жобалар мен жобалау-сметалық құжаттаманы беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">472) алып тасталды - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z560" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) қала құрылысы жобаларының кешенді қала құрылысы сараптамасын жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z561" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) құрылыс жобаларының ведомстводан тыс кешенді сараптамасын, сондай-ақ қала құрылысы жобаларының кешенді қала құрылысы сараптамасын жүргізу жөніндегі жұмыстардың құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z562" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) ғимараттар мен құрылыстардың беріктігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z563" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) сәулет, қала құрылысы және құрылыс каталогін қалыптастыру және жүргізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z564" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) жобаларды басқару жөніндегі инжинирингтік қызметтерді көрсету тәртібін және аккредиттелген заңды тұлғаларға қойылатын біліктілік талаптарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">478) алып тасталды - ҚР Үкіметінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z691" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-1) автоматтандырылған тізілімді жүргізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z692" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-2) құрылыс саласындағы рұқсаттардың автоматтандырылған тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z799" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478-3) сәулет, қала құрылысы және құрылыс қызметін сүйемелдеудің мемлекеттік цифрлық жүйелерін "бір терезе" қағидаты бойынша жүргізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      454) тармақша жаңа редакцияда көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      479) тармақшаны алып тастау көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 270</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (01.07.2028 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -19991,4067 +17045,1423 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      454) сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтерді әзірлеуді, келісуді, бекітуді, тіркеуді және қолданысқа енгізуді (қолданысын тоқтата тұруды, олардың күшін жоюды) ұйымдастыру тәртібін әзірлеу және бекіту;</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="574"/>
+      479) жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z567" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) бірінші және екінші жауапкершілік деңгейіндегі объектілердегі ғимараттардың және құрылысжайлардың сенімділігі мен орнықтылығын техникалық қадағалау және техникалық зерттеп-қарау жөніндегі инжинирингтік көрсетілетін қызметтер мен сараптамалық жұмыстарды жүзеге асыратын заңды тұлғаларды аккредиттеу жөніндегі қағидалар мен рұқсат беру талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z568" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) сәулет, қала құрылысы және құрылыс саласындағы жобаларды басқаруды жүзеге асыратын заңды тұлғаларды аккредиттеу жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z828" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481-1) сәулет, қала құрылысы және құрылыс саласындағы аккредиттелген ұйымдардың тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z569" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482) есепке алу аспаптары жоқ тұтынушылар үшін электрмен жабдықтау бойынша коммуналдық көрсетілетін қызметтерді және коммерциялық есепке алу аспаптары жоқ тұтынушылар үшін жылу энергиясын өткізу бойынша коммуналдық көрсетілетін қызметтерді тұтыну нормаларын есептеудің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z726" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-1) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында әдістемелік қамтамасыз етуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z727" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      482-2) жылу энергиясын тұтыну бөлігінде жылу энергетикасы саласында ғылыми зерттеулер жүргізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">483) алып тасталды - ҚР Үкіметінің 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z571" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484) ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z693" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      484-1) Қазақстан Республикасының заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында бірыңғай жинақтаушы зейнетақы қорынан төленетін нысаналы жинақ төлемдерін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z572" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      485) екінші деңгейдегі банктер жеке кәсіпкерлік субъектілеріне тұрғын үй құрылысы мақсаттары үшін беретін кредиттер бойынша сыйақы мөлшерлемесін квазимемлекеттік сектор субъектілері арқылы субсидиялау қағидаларын және квазимемлекеттік сектор субъектілерінің көрсетілетін қызметтерінің құнын есептеу әдістемесін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z573" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486) сумен жабдықтау және су бұру ұйымдарының елді мекендерде бар активтерді кеңейту, жаңғырту, реконструкциялау, жаңарту, ұстап тұру және жаңа активтер құру жөніндегі жобаларды іске асыру үшін тартылған халықаралық қаржы ұйымдарының қарыздарын өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z694" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      486-1) сумен жабдықтау және су бұру ұйымдарының кәріздік тазарту құрылысжайларын салу және реконструкциялау жобаларын іске асыруға тартылған облигациялық қарыздарды өтеуге және оларға қызмет көрсетуге арналған шығындарын субсидиялау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақты 455-1), 455-2), 455-3) және 455-4) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 270</w:t>
+        <w:t xml:space="preserve">487) алып тасталды - ҚР Үкіметінің 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z575" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      488) "бір терезе" қағидаты бойынша құрылысты жүргізуді ұйымдастыру үшін портал мен цифрлық жүйелерді жүргізу тәртібін айқындайтын қағидаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z576" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      489) инженерлік-геологиялық іздестіруді жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z577" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490) қала құрылысы жобаларын (елді мекендердің бас жоспарлары, егжей-тегжейлі жоспарлау жобалары) әзірлеу, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z829" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-1) әзірленген және бекітілген қала құрылысы жобаларының (елді мекендерді егжей-тегжейлі жоспарлау жобалары, дамыту және оларда құрылыс салу схемалары) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы заңнамасының талаптарына сәйкестігін бақылау мен қадағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z857" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      490-2) мемлекеттік қала құрылысы кадастрын жүргізу жөніндегі нормативтік құжатты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z578" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      491) мемлекеттік монополия субъектісі өндіретін және өткізетін тауарларға, жұмыстарға, көрсетілетін қызметтерге баға белгілеу қағидаларына сәйкес мемлекеттік монополия субьектілерінің өтінімдерін қарау кезінде жария тыңдаулар өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z579" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492) ауызсу беру бойынша көрсетілетін қызметтердің құны субсидиялауға жататын сумен жабдықтау жүйелерінен берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін есептеу әдістемесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z781" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-1) елді мекендерді сумен жабдықтау және су бұру жүйелерін дамыту жоспарларын әзірлеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z782" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-2) елді мекендердің сумен жабдықтау және су бұру жүйелерінде техникалық аудит жүргізу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z783" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      492-3) елді мекендердегі нөсерлі кәріз (дренаж) жүйелерін пайдалану қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z580" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      493) құрылыс объектілерін кейіннен кәдеге жарату (сүру) жөніндегі жұмыстар кешенін жүргізуге шешім беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z581" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494) ипотекалық тұрғын үй қарыздары бойынша сыйақы мөлшерлемесінің бір бөлігін квазимемлекеттік сектор субъектілері арқылы субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z730" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-1) екінші деңгейдегі банктер жеке кәсіпкерлік субъектілеріне тұрғын үй құрылысы мақсаттары үшін беретін кредиттер бойынша сыйақы мөлшерлемесін квазимемлекеттік сектор субъектілері арқылы субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z731" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-2) Қазақстан Республикасының тұрғын үйге мұқтаж азаматтарын, қандастарды "Тұрғын үймен қамтамасыз ету орталығы" электрондық базасына есепке қою қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z738" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-3) тұрғын үй жағдайларын жақсартуға бағытталған мемлекеттік қолдау шараларын іске асыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z739" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-4) тұрғын үйге мұқтаж азаматтарды есепке қою және мемлекеттік мекемелер мен мемлекеттік кәсіпорындардың тұрғын үй қорынан тұрғынжай беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z732" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-5) жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін жалдау ақысының бір бөлігін субсидиялауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z733" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-6) жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін жалдау ақысының бір бөлігін субсидиялау тәртібін әзірлеу және бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z785" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      494-7) кондоминиум объектісін басқару нысандары мен кондоминиум объектісін басқару субъектілері бойынша көппәтерлі тұрғын үйлер тізілімін және кондоминиум объектісін басқару субъектілері мен көппәтерлі тұрғын үйлерді басқарушылар тізілімін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z582" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495) Қазақстан Республикасының Қарулы Күштерімен, басқа да әскерлерімен және әскери құралымдарымен, Қазақстан Республикасының арнаулы мемлекеттік және құқық қорғау органдарымен қорғаныс өнеркәсібі саласындағы өзара іс-қимылды ұйымдастыру және жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z776" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-1) аумақтық қорғанысты жоспарлауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z777" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-2) аумақтық қорғаныс объектілері бар болса, оларды күзету мен қорғауды аумақтық қорғаныс күштерімен өзара іс-қимыл жасай отырып ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z778" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-3) эвакуациялық іс-шараларды жоспарлау және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z779" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-4) жұмылдыру тапсырмасы негізінде арнаулы құралымдар құру және оларды материалдық-техникалық құралдармен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z780" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      495-5) аумақтық қорғаныс объектілері бар болса, олардың инженерлік-техникалық нығайтылуы және диверсияға қарсы қауіпсіздігі жөніндегі іс-шараларды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z583" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496) мемлекетте қорғаныс мұқтаждарын, қауіпсіздікті және құқықтық тәртіпті, қару-жарақтың, әскери, автомобиль және арнайы техниканың, техникалық және арнайы құралдардың қажетті түрлерімен қамтамасыз етуді ағымдағы және перспективалы жоспарлауды ұйымдастыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z584" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      497) әскери-техникалық ынтымақтастықты жүзеге асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">498) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">499) алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...3420 lines deleted...]
-    <w:bookmarkStart w:name="z587" w:id="620"/>
+    </w:p>
+    <w:bookmarkStart w:name="z587" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       500) қорғаныстық-өнеркәсіптік әлеуетті дамыту жөніндегі іс-шараларды ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z588" w:id="621"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z588" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       501) қорғаныстық-өнеркәсіптік кешен ұйымдарына мемлекеттік қолдау шараларын ұсыну шешімдерін қабылдау және тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z589" w:id="622"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z589" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       502) мемлекеттік білім беру тапсырысына қосу үшін қорғаныстық-өнеркәсіптік кешен ұйымдары жүргізетін білікті кадр ресурстарына ағымдағы және перспективалы қажеттіліктердің мониторингін ескере отырып, қорғаныстық-өнеркәсіптік кешен үшін мамандар даярлау талап етілетін мамандықтардың тізбесін айқындау жөніндегі ұсыныстарды қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z590" w:id="623"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z590" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       503) мемлекеттік авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымдарды сертификаттау және оларға сертификат беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z591" w:id="624"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z591" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       504) мемлекеттік авиацияның авиациялық техникасына техникалық қызмет көрсету және оны жөндеу жөніндегі ұйымдарға қойылатын сертификаттау талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z592" w:id="625"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z592" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       505) қару-жарақ пен әскери техниканың айналымы қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z593" w:id="626"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z593" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       506) Қазақстан Республикасының бүкіл аумағында және оның жекелеген жергілікті жерлерінде төтенше жағдай немесе соғыс жағдайы енгізілген кезде құқық қорғау органдары және арнаулы мемлекеттік органдар, Қазақстан Республикасының Қарулы Күштері, басқа да әскерлер мен әскери құралымдар арасында мүлікті беру қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z594" w:id="627"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z594" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       507) қару-жарақ пен әскери техниканы пайдалануға құқығы бар субъектілердің тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z595" w:id="628"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z595" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508) қару-жарақ пен әскери техниканың айналымына мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z596" w:id="629"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z596" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       509) пайдаланылмайтын мүлікті беру, өткізу, құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу, сондай-ақ пайдаланылмайтын қорғаныс объектілерін мүліктік жалдауға (жалға) беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z695" w:id="630"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z695" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       509-1) оқ-дәрілер мен жарылғыш заттарды кәдеге жарату объектілерінің өндірістік қызметін ұйымдастыру, осы жұмыстарды жүргізу кезінде қауіпсіздікті және оқ-дәрілер мен жарылғыш заттарды кәдеге жарату объектілерін күзетуді қамтамасыз ету жөніндегі қағидаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z597" w:id="631"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z597" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       510) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен пайдаланылмайтын мүлікке билік ету және пайдаланылмайтын мүлікті беру, өткізу және құртып жіберу, кәдеге жарату, көму арқылы жою және қайта өңдеу және пайдаланылмайтын мүлікті жауапкершілігі шектеулі серіктестіктердің жарғылық капиталына мүліктік салым ретінде не акционерлік қоғамдардың акцияларын сатып алу төлеміне беру туралы шешімдер қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z598" w:id="632"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z598" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       511) Қазақстан Республикасы Қарулы Күштерінің, басқа әскерлер мен әскери құралымдардың мұқтаждары үшін пайдаланылатын әскери ұлттық стандарттарды әзірлеу, келісу, бекіту, тіркеу, есепке алу, өзгерту, қайта қарау, олардың күшін жою және қолданысқа енгізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z696" w:id="633"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z696" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       511-1) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісім бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде ғылыми зерттеулерді ұйымдастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z697" w:id="634"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z697" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       511-2) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде ғылыми зерттеулердің сараптамасын жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z698" w:id="635"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z698" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       511-3) мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша мемлекеттік қорғаныстық тапсырыс шеңберінде мамандандырылған ғылыми бағыттарды әзірлеу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z699" w:id="636"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z699" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       511-4) мемлекеттік қорғаныстық тапсырыс шеңберінде мамандандырылған ғылыми бағыттар жөніндегі сараптама кеңестерін құру, мүдделі орталық атқарушы органдармен, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдармен келісу бойынша олардың ережелері мен құрамдарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkEnd w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24134,1886 +18544,1990 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z702" w:id="637"/>
+    <w:bookmarkStart w:name="z702" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       511-7) әскери ұлттық стандарттарды әзірлеу, келісу, бекіту, өзгерту, жою және есепке алуды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z599" w:id="638"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z599" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       512) техникалық реттеу саласындағы уәкілетті органмен келісу бойынша құзыретіне кіретін мәселелер бойынша техникалық регламенттерді әзірлеу және бекіту, олардың күшін жою, тоқтата тұру, сондай-ақ техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z600" w:id="639"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z600" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       513) техникалық реттеу саласындағы сарапшылық кеңестер құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z601" w:id="640"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z601" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       514) техникалық реттеу саласындағы сарапшылық кеңестердің құрамын және олар туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z830" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-1) құрылыстағы техникалық нормалау ұлттық институты ретінде ұйымды айқындау бойынша конкурсты өткізу қағидаларын және конкурсқа қатысушыларға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z858" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-2) мемлекеттік нормативтік құжаттарды жетілдіру жөніндегі жұмыстарды үйлестіру үшін конкурстық негізде құрылыстағы техникалық нормалау ұлттық институты ретінде ұйымды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z859" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-3) сәулет, қала құрылысы және құрылыс қызметінде Қазақстан Республикасының әлеуетін басым пайдалану туралы Қазақстан Республикасы заңнамасы талаптарының орындалуын бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z860" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-4) сәулет-қала құрылысы кеңесі туралы үлгілік ережесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z861" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-5) сәулет, қала құрылысы және құрылыс қызметіндегі құрылыс объектілерін құру және пайдалану кезінде құрылыс объектілерін ақпараттық модельдеу технологиясын қолдану міндетті болатын құрылыс объектілері түрлерінің тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z862" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-6) экологиялық зілзала және (немесе) төтенше экологиялық жағдайлар аймақтарындағы сәулет, қала құрылысы және құрылыс қызметін ерекше реттеуді енгізу мерзімдерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z863" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-7) құзыреті шегінде стандарттау жөніндегі құжаттардың жобаларын қарауды, сондай-ақ стандарттау саласындағы уәкілетті органға енгізу үшін ұлттық, мемлекетаралық стандарттарды, техникалық-экономикалық ақпараттың ұлттық сыныптауыштарын әзірлеу, өзгерістер енгізу, қайта қарау және күшін жою жөнінде ұсыныстар және стандарттау жөнінде ұсынымдар дайындауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z864" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-8) мемлекеттік нормативтік құжаттарды жетілдіру процесіне құзыретті мамандар мен практиктерді тарту мақсатында техникалық нормалау саласындағы бейінді техникалық комитеттерді қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z865" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-9) техникалық нормалау саласындағы бейінді техникалық комитеттердің ережесі мен жұмыс тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z866" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      514-10) ғылыми-техникалық кеңесті құру және оның құрамы мен ережесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z602" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      515) Қазақстан Республикасының Қорғаныс министрлігімен бірлесіп пайдаланылмайтын мүлікке жатқызылған оқ-дәрілерді жою жөніндегі бірлескен іс-қимылдарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z603" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      516) Қазақстан Республикасының Үкіметіне өнеркәсіпті мемлекеттік ынталандыру шараларын енгізу, қолдану тәртібін айқындау, сондай-ақ олардың күшін жою жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z604" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      517) Қазақстан Республикасының Үкіметіне өнеркәсіптік-инновациялық инфрақұрылым элементтерін, сондай-ақ оларды құру және олардың жұмыс істеу тәртібін айқындау жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z605" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      518) аумақтық кластерлердің тізілімін қалыптастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z606" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      519) өнеркәсіптік кооперация мен субконтрактацияның ұлттық жүйелерін дамытуға, оның ішінде өнеркәсіптік кооперация мен субконтрактацияның халықаралық жүйелеріне қатысу шеңберінде жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z607" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      520) Технологиялық саясат жөніндегі кеңестің ұсынымы бойынша технологиялық құзыреттердің салалық орталықтарын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z608" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      521) бәсекеге қабілеттілікті арттыру туралы жасалған келісімнің орындалу мониторингін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z609" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      522) өнеркәсіптік-инновациялық қызмет субъектілеріне қосылған құнның жаһандық тізбектеріне кіру бойынша, оның ішінде тауарлардың жаңа түрлерін өндіруге арналған техникалық құжаттаманы және нақты тауарлар бойынша көш бастап тұрған жетекші әлемдік өндірушілердің әлемдік өндірістік франшизаларын қолдану арқылы жәрдем көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">523) алып тасталды – ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      15-тармақты 514-1), 514-2), 514-3), 514-4), 514-5), 514-6), 514-7), 514-8), 514-9) және 514-10) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">524) алып тасталды – ҚР Үкіметінің 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z612" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      525) өнеркәсіп саласындағы қызмет субъектілерінің ғылыми зерттеулер мен әзірлемелерге деген қажеттіліктері туралы ақпарат жинауды жүзеге асыру және ғылыми зерттеулер мен әзірлемелерді жүзеге асыру үшін ғылыми ұйымдарды тарту мақсатында ғылым саласындағы уәкілетті органның интернет-ресурсында және мерзімді баспасөз басылымдарында орналастыру үшін жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z613" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      526) әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z614" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      527) өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z615" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      528) бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z616" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      529) жұмыс істеп жүрген инвесторларды қайта инвестициялауды жүзеге асыруға ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z617" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      530) бірлескен өндірістерді құру үшін инвесторларды, оның ішінде шетелдік инвесторларды тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z618" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      531) көміртегі ізін төмендету жөнінде шаралар қолдану, олар мынадай бағыттарды қамтуы мүмкін: осындай тауарлардың өндірісін кеңейту, тауарларды, оның ішінде Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес сатып алуды ынталандыру, оларды пайдалану тартымдылығын арттыру және Қазақстан Республикасының заңнамасында көзделген өзге де шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z619" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      532) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z620" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      533) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z621" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      534) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z622" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      535) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z623" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      536) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультативтік, әдістемелік қолдау көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z624" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      537) өз құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар беру және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z625" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      538) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z626" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      539) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z627" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      540) стратегиялық әріптестерді конкурстық іріктеуді жүргізу және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z628" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      541) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z629" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      542) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z630" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      543) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z631" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      544) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 28.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 30.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 15.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 962</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 17.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 14.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 771</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 27.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1011</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 21.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 270</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="641"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z632" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...555 lines deleted...]
-    <w:bookmarkEnd w:id="668"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z633" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министрлікке басшылықты бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z634" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бірінші басшы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z635" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бірінші басшының Қазақстан Республикасының заңнамасына сәйкес лауазымдарға тағайындалатын және лауазымдарынан босатылатын орынбасарлары (вице-министрлер) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z636" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z637" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттелетін салада мемлекеттік саясатты қалыптастыру бойынша ұсыныстар тұжырымдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z638" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз орынбасарларының өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z639" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вице-министрлердің біріне Қазақстан Республикасы Үкіметінің басшылығына және Үкімет Аппаратының Басшысына жолданатын құжаттарға қол қою жөніндегі өкілеттіктерді жүктейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z640" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аппарат басшысымен келісу бойынша ведомстволар басшыларының орынбасарларын лауазымдарға тағайындайды және лауазымдарынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z641" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведомстволар актілерінің қолданылуын толық немесе ішінара жояды немесе тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z642" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Парламентінде, мемлекеттік органдарда және өзге де ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z643" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Министрліктің жұмыс регламентін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z644" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Министрлікке келісуге келіп түскен нормативтік құқықтық актілердің жобаларын келіседі және қолбелгі қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z645" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Министрлікте сыбайлас жемқорлыққа қарсы күрес бойынша шаралар қабылдайды және оған дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z646" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасының заңдарына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z647" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр болмаған кезеңде оның өкілеттіктерін атқаруды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z648" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z649" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымынан босатылатын аппарат басшысы басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z650" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...392 lines deleted...]
-    <w:bookmarkStart w:name="z632" w:id="669"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z651" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заңнамада көзделген жағдайларда Министрліктің жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z652" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z653" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z654" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетінше иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z655" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z650" w:id="687"/>
+        <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z656" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z657" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
-[...134 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Министрліктің және оның ведомстволарының  қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkEnd w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 15.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26068,748 +20582,748 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 26.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z658" w:id="695"/>
+    <w:bookmarkStart w:name="z658" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Министрлік:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z659" w:id="696"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z659" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "QazIndustry" қазақстандық индустрия және экспорт орталығы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z660" w:id="697"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z660" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан инжиниринг" (Kazakhstan Engineering)" ұлттық компаниясы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z661" w:id="698"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z661" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Тараз химиялық паркі" арнайы экономикалық аймағының басқарушы компаниясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z689" w:id="699"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z689" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қорғаныстық-өнеркәсіптік кешенді дамыту қоры" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z662" w:id="700"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z662" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z663" w:id="701"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z663" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акционерлік қоғамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z664" w:id="702"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z664" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Ұлттық энергия үнемдеу орталығы" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z665" w:id="703"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z665" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Машина жасау ғылыми-өндірістік орталығы" жауапкершілігі шектеулі серіктестігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z666" w:id="704"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z666" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>республикалық мемлекеттік кәсіпорындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z667" w:id="705"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z667" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Жезқазғансирекмет" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z668" w:id="706"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z668" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Қазақстан Республикасының минералдық шикiзатты кешендi қайта өңдеу жөнiндегi ұлттық орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z669" w:id="707"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z669" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Өнеркәсіп комитетінің "Ұлттық технологиялық болжау орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z670" w:id="708"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z670" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z671" w:id="709"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z671" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республикалық мемлекеттiк кәсiпорындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z672" w:id="710"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z672" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетінің "Жобаларды мемлекеттік ведомстводан тыс сараптау" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны ("Мемсараптама" РМК);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z673" w:id="711"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z673" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитетінің "Республикалық мемлекеттік қала құрылысын жоспарлау және кадастр орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z674" w:id="712"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z674" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік қоғамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z675" w:id="713"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z675" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақ ғылыми-зерттеу және құрылыс пен сәулет жобалау институты" акционерлік қоғамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z676" w:id="714"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z676" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Тұрғын үй-коммуналдық шаруашылығын жаңғырту мен дамытудың қазақстандық орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z677" w:id="715"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z677" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Мемлекеттік қорғаныстық тапсырыс комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-тармақ алып тасталды - ҚР Үкіметінің 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 616</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z680" w:id="716"/>
+    <w:bookmarkStart w:name="z680" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Геология комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z681" w:id="717"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z681" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ұлттық геологиялық қызмет" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z682" w:id="718"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z682" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрліктің және оның ведомстволарының қарамағындағы мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z683" w:id="719"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z683" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Геология комитеті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z684" w:id="720"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z684" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Солтүстікқазжерқойнауы" Солтүстік Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z685" w:id="721"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z685" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Орталыққазжерқойнауы" Орталық Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z686" w:id="722"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z686" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Оңтүстікқазжерқойнауы" Оңтүстік Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z687" w:id="723"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z687" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Шығысқазжерқойнауы" Шығыс Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z688" w:id="724"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z688" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі Геология комитетінің "Батысқазжерқойнауы" Батыс Қазақстан өңіраралық геология департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkEnd w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27135,31 +21649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>