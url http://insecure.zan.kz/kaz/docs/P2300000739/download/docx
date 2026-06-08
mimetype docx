--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="29b9132" w14:textId="29b9132">
+    <w:p w14:paraId="fbddc85" w14:textId="fbddc85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығыс Қазақстан облысының Алтай қаласын әлеуметтік-экономикалық дамытудың 2023 – 2027 жылдарға арналған кешенді жоспарын бекiту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2023 жылғы 29 тамыздағы № 739 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2023 жылғы 29 тамыздағы № 739 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 18 наурыздағы № 180 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шығыс Қазақстан облысының Алтай қаласының әлеуметтік-экономикалық дамуын жақсарту мақсатында Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -1403,368 +1481,366 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алтай қалалық әкімшілігінде күтілетін нәтижелер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1798,52 +1874,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталға салынатын инвестициялар көлемін 61,8 миллиард теңгеге дейін ұлғайту (2022 жылы – 36,5 миллиард теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1877,52 +1952,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр энергиясын өндіру көлемін сағатына 95 миллион кВт-ға дейін ұлғайту (2022 жылғы қаңтар-желтоқсан аралығында – 44,5 миллион кВт/сағ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1956,52 +2030,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темір-бетон бұйымдарын өндіру көлемін 6,9 мың тонна өнімге дейін ұлғайту (2022 жылғы қаңтар-желтоқсан аралығында – 3,9 мың тонна)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2035,52 +2108,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалаға келетін туристер ағынын 3,5 мың адамға дейін арттыру (2022 жылы – 1,5 мың адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2114,52 +2186,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнім шығаруды 14,5 миллиард теңгеге дейін арттыруды қамтамасыз ету (2022 жылы – 10 миллиард теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2193,52 +2264,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала мектептерінің материалдық-техникалық базасын нығайту ескірген жабдықтарды ауыстыруға мүмкіндік береді, мектептерде жөндеу жұмыстарын жүргізу оларды санитариялық нормалардың талаптарына сәйкес келтіруге мүмкіндік береді, денсаулық сақтау саласында жоғары технологиялық жабдықтарды сатып алу есебінен көрсетілетін қызметтердің сапасы 88 %-ға дейін артады (2022 жылы – 83 %), Панфилов көшесі 19-үй мекенжайындағы стационарға жөндеу жүргізу ғимаратты санитариялық нормалардың талаптарына сәйкестендіруге мүмкіндік береді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2272,52 +2342,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дене шынықтырумен және спортпен шұғылданатын адамдардың қамтылуын 7 мың адамға дейін ұлғайту (2022 жылы – 5,9 мың адам). Халықтың спорт инфрақұрылымымен қамтамасыз етілу деңгейін 40 %-ға дейін арттыру (2022 жылы – 38 %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2351,52 +2420,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықты үздіксіз сапалы орталықтандырылған сумен жабдықтаумен 100 % қамтамасыз ету (2022 жылы – 98 %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2430,366 +2498,366 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жақсы және қанағаттанарлық жағдайдағы жолдардың үлесін 86 %-ға дейін ұлғайту (2022 жылы – 76 %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет көрсету аймағын 100 %-ға дейін қамтамасыз ету (2022 жыл – 50 %), адамдарды, материалдық құндылықтарды құтқаруға және өрттерді жоюға қажетті жедел ден қою уақытын 10 минутқа дейін қысқарту (2022 жылы – 60 минут). Төтенше жағдай туындаған және туындау қаупі болған жағдайда қалада тұратын халықты құлақтандырумен қамтуды 100 % қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2090 жұмыс орнын құру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Экономиканың нақты секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1. Өнеркәсіп және инвестициялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геологиялық барлау жұмыстары (бұрғылау)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2800,291 +2868,291 @@
               <w:t>
 ИИДМ-ге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3095,139 +3163,139 @@
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3238,139 +3306,139 @@
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3381,139 +3449,139 @@
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3524,88 +3592,88 @@
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3615,328 +3683,328 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Өнеркәсіпте жаңа жобаларды іске асыру (Тұрғысын өзенінде </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-ші электр станциясын салу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3947,159 +4015,159 @@
 12 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Темір-бетон бұйымдарының өндірісін жаңғырту </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4109,685 +4177,685 @@
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2. Кәсіпкерлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Алтай денсаулығы" бос уақыт орталығын салу (20 орынға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқы демалыс түрлері кешенін салу (ауысымына 200 адамға дейін келетін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4799,126 +4867,126 @@
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы  IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4928,89 +4996,89 @@
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5020,88 +5088,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Демалыс орталығын салу (ауысымына </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50 адамға дейін келетін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5110,124 +5178,124 @@
               </w:rPr>
               <w:t xml:space="preserve">
 2023 жылғы </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5239,126 +5307,126 @@
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5368,272 +5436,272 @@
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың әлеуметтік осал топтарына бастапқы капитал үшін мемлекеттік гранттар беру (жыл сайын кемінде 7 грант)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5645,126 +5713,126 @@
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5788,126 +5856,126 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5931,126 +5999,126 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6074,126 +6142,126 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6204,130 +6272,130 @@
 10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Әлеуметтік қорғау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6337,1455 +6405,1455 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Жыл сайын кемінде </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>105 адамды жұмысқа орналастыра отырып, жұмыс орындарын субсидиялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Мүгедектерге және қарттарға әлеуметтік қызмет көрсету аумақтық орталығы" КММ ғимаратының қасбетін ағымдағы жөндеу, терезе және есік блоктарын ауыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Мүгедектерге және қарттарға әлеуметтік қызмет көрсету аумақтық орталығы" КММ-нің баспалдақ бөліктерін, еденін, сумен жабдықтау жүйесін жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7794,123 +7862,123 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Тұрғындар үшін жеңілдікті ипотека беру (облыс ішінде қоныс аудару) (алғашқы жарна – 10 %, сыйақы мөлшерлемесі – </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-5 %, ең жоғары қарыз сомасы – 19 миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР ИИДМ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 – 2027 жылдардың IV тоқсаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7919,515 +7987,515 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жыл сайын бөлінетін қаражат шегінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Алтай қаласының әлеуметтік және инженерлік инфрақұрылымын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1. Білім беру саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы білім беретін 8 мектептің материалдық-техникалық базасын нығайту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан – 2 объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8449,51 +8517,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 2 объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8504,90 +8572,90 @@
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8609,51 +8677,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 2 объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8664,90 +8732,90 @@
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8769,51 +8837,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 1 объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8824,90 +8892,90 @@
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8929,51 +8997,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 1 объект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8984,1162 +9052,1162 @@
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Алтай қаласының № 7 орта мектебі" КММ терезе блоктарын жөндеу  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Алтай қаласының лицей мектебі" КММ үй-жайларын, еденін, спорт залын, электрмен жабдықтау жүйесін жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы ІІІ тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Алтай қаласының № 2 бастауыш мектебі" КММ сыртқы жылыту жүйесін, шатырын жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы ІІІ тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2. Денсаулық сақтау саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  "Алтай ауданының ауданаралық ауруханасы" ШЖҚ КМК материалдық-техникалық базасын нығайту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 223,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10149,485 +10217,485 @@
               <w:t>
 Панфилов көшесі 19-үй мекенжайындағы стационар ғимаратының шатырын жөндеу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 146,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Панфилов көшесі 19-үй мекенжайындағы стационар ғимаратының кіре берісін жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісіі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10636,316 +10704,316 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Панфилов көшесі 19-үй мекенжайындағы стационар ғимаратының </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 және 3-қабаттарын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 337,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3. Мәдениет және спорт, жастардың бос уақыты саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10956,328 +11024,328 @@
               <w:t xml:space="preserve">
 Спорт объектілерінің материалдық-техникалық </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 базасын нығайту (хоккей модулі, спорт залдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11288,139 +11356,139 @@
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11431,139 +11499,139 @@
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы ІІІ тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11574,139 +11642,139 @@
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы ІІІ тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11717,402 +11785,402 @@
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алтай қаласында ауысымына 100 адам келетін дене шынықтыру-сауықтыру кешенін салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12123,172 +12191,172 @@
 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Тыныс-тіршілікті қамтамасыз ететін инфрақұрылымды дамыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1. Жылумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12298,125 +12366,125 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Алтай қаласының </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16 орталық жылу пунктін реконструкциялау (құбыр бөлігін және сорғыларды ауыстыру)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12426,87 +12494,87 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12517,139 +12585,139 @@
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...51 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12660,163 +12728,163 @@
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 594</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12827,329 +12895,329 @@
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...51 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алтай қаласының жылумен жабдықтау желілерін реконструкциялау (ұзындығы – 6,5 километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13159,87 +13227,87 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 811,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13250,139 +13318,139 @@
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...51 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13393,163 +13461,163 @@
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 811,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13560,260 +13628,260 @@
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...51 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2. Сумен жабдықтау және су бұру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13823,125 +13891,125 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Алтай қаласының 138, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>139-орамдарының су құбыры желілерін реконструкциялау (ұзындығы – 8 километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13951,730 +14019,730 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 488,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 488,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Алтай қаласының су бұру желілерін реконструкциялау (ұзындығы – 12,8 километр) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14684,975 +14752,975 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИДМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 868,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 868,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3. Жолдар және абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала көшелерін орташа және ағымдағы жөндеу (жыл сайын кемінде 2 километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15663,139 +15731,139 @@
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15806,139 +15874,139 @@
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15949,139 +16017,139 @@
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16092,199 +16160,199 @@
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жол инфрақұрылымын реконструкциялау (Зыряновская және Партизанская көшелері, ұзындығы – 4,6 километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16294,623 +16362,623 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балалар алаңдарын орната отырып, аула аумақтарын абаттандыру (жыл сайын 2 аула)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2023 жылғы  IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16921,139 +16989,139 @@
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17064,139 +17132,139 @@
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17207,139 +17275,139 @@
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17350,199 +17418,199 @@
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық бөліктің инфрақұрылымын реконструкциялау (ұзындығы – 2 километр жаяу жүргіншілер аймағы мен жолдар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17552,380 +17620,380 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҰЭМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көшені жарықтандыру желісін жаңғырту (1569 шам, ұзындығы – 35,1 километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17935,354 +18003,354 @@
               <w:t>
 2023 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 746,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4. Қауіпсіздік және құқықтық тәртіп</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Алтай қаласында 4 автомобильге арналған өрт сөндіру депосы кешенін салу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2025 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18292,1118 +18360,1118 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шығыс Қазақстан облысының әкімдігі, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ТЖМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2026 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2027 жылғы IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құлақтандыру жүйесінің қалалық басқару пультін сатып алу (1 жинақ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-тапсыру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024 жылғы ІІІ тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сирена-сөйлеу құрылғыларын сатып алу (7 жинақ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-тапсыру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19412,206 +19480,206 @@
               </w:rPr>
               <w:t xml:space="preserve">
 2024 жылғы IV тоқсан </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 1 жинақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19633,51 +19701,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 2 жинақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19688,90 +19756,90 @@
 11,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19793,51 +19861,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 2 жинақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19848,90 +19916,90 @@
 11,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19953,51 +20021,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>– 2 жинақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21773,63 +21841,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22151,35 +22241,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>