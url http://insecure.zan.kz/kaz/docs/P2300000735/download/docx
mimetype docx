--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ad4732" w14:textId="9ad4732">
+    <w:p w14:paraId="f8cc2e7" w14:textId="f8cc2e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысының Лисаков қаласын әлеуметтік-экономикалық дамытудың 2023 – 2027 жылдарға арналған кешенді жоспарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2023 жылғы 29 тамыздағы № 735 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2023 жылғы 29 тамыздағы № 735 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 18 наурыздағы № 180 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қостанай облысының Лисаков қаласын әлеуметтік-экономикалық дамытуды жақсарту мақсатында Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
@@ -1619,68 +1697,67 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1709,123 +1786,123 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1854,94 +1931,93 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1974,993 +2050,993 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаланың негізгі әлеуметтік-экономикалық проблемаларын шешу және осының негізінде халықтың тұрмыс деңгейін арттыру, өндірістік, еңбек және зияткерлік әлеуетін дамыту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалалық ортаны жоспарлау шеңберінде Кешенді жоспарда көзделген іс-шаралар қаланың 156 жер учаскесін инженерлік-коммуникациялық инфрақұрылыммен қамтамасыз етуге, сондай-ақ қалада да, Октябрьский кентінде де жер беру кезегін қысқартуға мүмкіндік береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңа инвестициялық жобаларды іске асыру есебінен өнеркәсіп өндірісінің көлемі 2027 жылдың соңына қарай кемінде 126 миллиард теңгені құрайды. 5 жыл ішінде негізгі капиталға салынған инвестициялар сомасы 40 миллиард теңгеден асады. Бұл көрсеткіштерге қол жеткізу, оның ішінде жаңа өндірістер ашу және қаланың жұмыс істеп тұрған кәсіпорындарының қуатын ұлғайту нәтижесінде мүмкін болады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кемінде 3350 тұрақты жұмыс орны, оның ішінде 2135 тұрақты жұмыс орны құрылады, жұмыссыздық деңгейі  4,8 %-ға дейін төмендейді. Жұмыс істеп тұрған кәсіпкерлердің үлесі 87 %-дан 95 %-ға дейін ұлғаяды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаларды қосымша біліммен қамтуды 2028 жылға қарай 65 %-дан 80 %-ға дейін ұлғайту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың медициналық қызмет көрсету сапасына қанағаттануы 2028 жылға қарай 57 %-дан 70 %-ға дейін ұлғаяды. Туу деңгейі 1000 адам халыққа шаққанда 10,9-дан 11,2 жағдайға дейін артады. Өлім-жітім 1000 адам халыққа шаққанда 13,2-ден 10,5 жағдайға дейін төмендейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дене шынықтырумен және спортпен шұғылданатын қала тұрғындарының үлесін 40,8 %-дан 50 %-ға дейін ұлғайту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су құбыры желілерінің тозуын 37 %-дан 34 %-ға дейін, кәріз желілерінің тозуын – 49,5 %-дан 46,5 %-ға дейін, жылу желілерінің тозуын – 41 %-дан 38 %-ға дейін, электр желілерінің тозуын – 45,9 %-дан 42,9 %-ға дейін қысқарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жақсы және қанағаттанарлық жағдайдағы жолдардың үлесін 79,8 %-дан 85 %-ға дейін ұлғайту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік тұрғын үй қорынан тұрғын үй алу кезектілігі 2027 жылдың соңына қарай 606-дан 500 адамға дейін қысқарады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала аумағын бейнебақылау камераларымен 100 % қамту. Дабылды-сөйлеу құрылғыларын енгізу төтенше жағдайлар кезінде қала тұрғындарын құлақтандыру бойынша жеделдікті арттырады және уақытты қысқартады. Паналайтын жерлерді тиісті жағдайға келтіру төтенше және соғыс уақыты кезеңіңде мыңнан астам адамды паналатуға және орналастыруға мүмкіндік береді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала аумағында көгалдандыру және көшет отырғызу ауадағы газдардың зиянды концентрациясын едәуір азайтады. 2028 жылға қарай 5000 көшет отырғызылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қалалық ортаны жоспарлау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1. Қалалық ортаны жоспарлау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2989,87 +3065,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 және 23-ші шағын аудандарды егжей-тегжейлі жоспарлау жобасын әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3079,51 +3155,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3152,93 +3228,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3267,87 +3342,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь кентін дамыту және онда құрылыс салу схемасын әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3357,51 +3432,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3430,93 +3505,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3547,88 +3621,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ШОБ субъектілеріне бизнес ашу және оны кеңейту үшін  жер учаскелерін беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық сауда-саттық шарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3638,51 +3712,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3712,52 +3786,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3795,51 +3868,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3900,51 +3973,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -3958,51 +4030,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4063,51 +4135,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -4121,51 +4192,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4226,51 +4297,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -4284,51 +4354,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4389,153 +4459,152 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Экономиканың нақты секторы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1. Өнеркәсіп және инвестициялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4564,87 +4633,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қуаты 34 мың тонна кремний карбидін өндіру зауытын салу (240 жұмыс орнын құрумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4654,51 +4723,51 @@
               <w:t>
 2025 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4727,93 +4796,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26 357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4842,87 +4910,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалада спирт, ликер-арақ өнімдерін өндіру және спирттен кейінгі төпті қайта өңдеу кешенін іске қосу (60 жұмыс орнын құрумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4932,51 +5000,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5005,93 +5073,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5122,88 +5189,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Алақай" спорттық ойын-сауық саябағын салу (21 жұмыс орнын құрумен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5213,51 +5280,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5287,52 +5354,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5370,51 +5436,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5475,69 +5541,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5566,87 +5631,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7-ші шағын ауданда супермаркет салу (20 жұмыс орнын құрумен) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5656,51 +5721,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5729,177 +5794,176 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Халықты жұмыспен қамту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1. Халықты жұмыспен қамту, экономикалық белсенділікті ынталандыру, жаңа өндірістер мен жұмыс орындарын құруға жәрдемдесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5930,88 +5994,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жұмыс берушілер берген өтінімдерге сәйкес жастар практикасын ұйымдастыру (жыл сайын кемінде 10 адам) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6021,51 +6085,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6095,52 +6159,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6178,51 +6241,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6283,51 +6346,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6341,51 +6403,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6446,51 +6508,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6504,51 +6565,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6609,51 +6670,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6667,51 +6727,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6772,69 +6832,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6882,88 +6941,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Жұмыс берушілер берген өтінімдерге сәйкес жалақыны ішінара субсидиялау (кемінде </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15 адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6973,51 +7032,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7047,52 +7106,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7130,51 +7188,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7235,51 +7293,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7293,51 +7350,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7398,51 +7455,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7456,51 +7512,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7561,51 +7617,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -7619,51 +7674,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7724,69 +7779,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7834,88 +7888,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Жаңа бизнес идеяларды іске асыру үшін 400 АЕК-ке дейін мемлекеттік гранттар беру </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(6 гранттан кем емес)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7925,51 +7979,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7999,52 +8053,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8082,51 +8135,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8187,51 +8240,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -8245,51 +8297,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8350,51 +8402,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -8408,51 +8459,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8513,51 +8564,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -8571,51 +8621,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8676,69 +8726,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8769,88 +8818,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс берушілер берген өтінімдерге сәйкес алғашқы жұмыс орнын ұйымдастыру (жыл сайын кемінде 13 адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8860,51 +8909,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8934,52 +8983,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9017,51 +9065,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9122,51 +9170,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9180,51 +9227,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9285,51 +9332,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9343,51 +9389,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9448,51 +9494,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -9506,51 +9551,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9611,69 +9656,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9704,88 +9748,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жұмыс берушілер берген өтінімдерге сәйкес "Күміс жас" жобасы шеңберінде жұмыс орнын ұйымдастыру (кемінде 6 адам) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9795,51 +9839,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9869,52 +9913,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9952,51 +9995,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10057,51 +10100,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -10115,51 +10157,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10220,51 +10262,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -10278,51 +10319,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10383,51 +10424,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -10441,51 +10481,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10546,69 +10586,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10656,88 +10695,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Жұмыс берушілер берген өтінімдерге сәйкес жұмыссыз азаматтар үшін қоғамдық жұмыс орындарын ұйымдастыру </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(50 адамнан кем емес) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10747,51 +10786,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10821,52 +10860,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 146,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10904,51 +10942,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11009,51 +11047,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -11067,51 +11104,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11172,51 +11209,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -11230,51 +11266,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11335,51 +11371,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -11393,51 +11428,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11498,69 +11533,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 127,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11591,88 +11625,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жұмыс берушілер берген өтінімдерге сәйкес "Ұрпақтар келісімшарты" шеңберінде жұмыс орнын ұйымдастыру (кемінде 2 адам) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекминіне ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11682,51 +11716,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11756,52 +11790,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11839,51 +11872,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11944,51 +11977,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -12002,51 +12034,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12107,51 +12139,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -12165,51 +12196,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12270,51 +12301,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -12328,51 +12358,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12433,153 +12463,152 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Өмір сүруге жайлы және қауіпсіз өңір</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1. Білім беру саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12608,87 +12637,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Мұрагер" балабақшасының шатырын реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12698,51 +12727,51 @@
               <w:t>
 2025 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12771,93 +12800,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 163,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12886,87 +12914,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ивушка" балабақшасының шатырын реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12976,51 +13004,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13049,93 +13077,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 163,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13166,88 +13193,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқушылар сарайының құрылысы (500 орын)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13258,51 +13285,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13332,52 +13359,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13479,51 +13505,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -13537,51 +13562,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13642,51 +13667,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -13700,51 +13724,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13805,111 +13829,110 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2. Денсаулық сақтау саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14010,88 +14033,88 @@
               </w:rPr>
               <w:t>3,5 миллион теңгеге дейін көтерме қаражат (біржолғы ақшалай төлемдер) беру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) тартылған мамандар үшін жалға берілетін тұрғын үй бөлу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДСМ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14101,51 +14124,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14175,52 +14198,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14258,51 +14280,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14363,51 +14385,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -14421,51 +14442,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14526,51 +14547,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -14584,51 +14604,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14689,51 +14709,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -14747,51 +14766,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14852,69 +14871,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14945,88 +14963,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысы әкімдігі Денсаулық сақтау басқармасының "Лисаков қалалық ауруханасы" КМК материалдық-техникалық базасын нығайту (медициналық жабдықтар, тренажерлер және тағы басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15036,51 +15054,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15110,52 +15128,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15192,51 +15209,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15296,52 +15313,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15378,51 +15394,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15482,52 +15498,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 161,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15564,51 +15579,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15668,52 +15683,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 146,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15750,51 +15764,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15854,135 +15868,134 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 153,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3. Мәдениет және бұқаралық спортты дамыту саласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16011,87 +16024,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Лисаков қаласы әкімдігінің қалалық мәдениет және спорт орталығы" МКҚК-ні күрделі жөндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16101,51 +16114,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16174,93 +16187,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 405,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16291,88 +16303,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мәңгілік Ел көшесі мекенжайы бойынша орналасқан дене шынықтыру-сауықтыру кешенін абаттандыру және инженерлік желілерді салу (14717 гектарды абаттандыру – көгалдандыру және қиықтас төсеу, кәріз желілері – 80 метр, су құбыры желілері – 80 метр, электр желілері – 230 метр, газ – 820 метр) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16382,51 +16394,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16456,52 +16468,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16539,51 +16550,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16644,69 +16655,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16737,88 +16747,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәңгілік ел көшесі мекенжайы бойынша орналасқан дене шынықтыру-сауықтыру кешенінің құрылысы (ауданы 4500 шаршы метр, өткізу қабілеті – күніне 1552 адам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16828,51 +16838,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16902,52 +16912,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16984,51 +16993,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17124,93 +17133,92 @@
               <w:t>
 847,8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17239,87 +17247,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6-ші шағын ауданда спорт ядросын (жүгіру жолы, футбол, баскетбол және волейбол алаңдары, трибуналар) қою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17329,51 +17337,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17402,93 +17410,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17517,87 +17524,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салауатты өмір салтын насихаттау бойынша іс-шаралар өткізу, бұқаралық және ұлттық спорт түрлерін дамыту (әртүрлі спорт түрлері бойынша турнирлер және өзге де спорттық-бұқаралық іс-шаралар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МСМ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17606,129 +17613,129 @@
               </w:rPr>
               <w:t xml:space="preserve">
 2023-2027 жылдар, </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жыл сайын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 талап етілмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17831,88 +17838,88 @@
               <w:t>
 қазақстандық бірегейлік пен бірлікті, ел тарихын, қазақ қайраткерлерін және мерейтойлық даталарды нығайту және дамыту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 неке-отбасылық қатынастарда оң құндылықтық бағыттарды дамыту және жастар арасында жауапкершілік сезімін арттыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АҚДМ-ге ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17922,125 +17929,125 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18078,51 +18085,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18145,88 +18152,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -18240,51 +18247,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18307,88 +18314,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -18402,51 +18409,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18469,88 +18476,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -18564,51 +18571,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18631,148 +18638,148 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4. Жылумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18803,88 +18810,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылу орталығынан ЖТ 21-ге дейін (А нүктесінен (темір жол ауданы ЖТ-19-ға дейін) жылу желісін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18895,51 +18902,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18969,52 +18976,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 579,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19114,52 +19120,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19196,51 +19201,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19301,52 +19306,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 432,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19446,93 +19450,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19563,88 +19566,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өз мұқтаждарын жабу үшін газ тұтынатын энергетикалық қондырғы салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19655,51 +19658,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19747,52 +19750,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 765</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19892,93 +19894,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20009,88 +20010,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ЖК-9-дан (ЖК-нан зауыты ауданы) ЖК-9-ға (мектеп-интернат) дейін жылу желілерін реконструкциялау  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20101,51 +20102,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20175,52 +20176,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20320,93 +20320,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20435,87 +20434,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЕЖСМ-100 № 2 су жылыту қазандығын күрделі жөндеуден өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20525,51 +20524,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20598,93 +20597,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20715,88 +20713,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Лисаковқалакоммунэнерго" ӨШБ МКК № 3 ЕЖСМ-100 су жылыту қазандығын реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20806,51 +20804,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20898,52 +20896,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20980,51 +20977,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21084,93 +21081,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 746,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21201,88 +21197,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ҚТ-21-ден ҚТ-28-ге дейінгі магистральдық жылу желісін реконструкциялау </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21292,51 +21288,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21366,52 +21362,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21448,51 +21443,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21552,93 +21547,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1091,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21669,88 +21663,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚТ-28-ден ҚТ-35-ке дейінгі магистральдық жылу желісін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21760,51 +21754,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21834,52 +21828,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21916,51 +21909,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22020,94 +22013,93 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22142,125 +22134,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-ші көтерме сорғы станциясынан Лисаков қаласына дейін (Мәңгілік Ел – Горняков көшесі бойында СК-11л-ден А нүктесіне дейін) су құбыры желісін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22271,51 +22263,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22345,52 +22337,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22490,52 +22481,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22572,51 +22562,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22694,52 +22684,51 @@
               <w:t>
 145,2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22774,125 +22763,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тобыл көшесінің (КҚ 98-ден КҚ 116 дейін) тұрмыстық кәрізін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22903,51 +22892,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22977,52 +22966,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 127,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23122,52 +23110,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23202,125 +23189,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь кентінің шаруашылық ауыз су құбырының құрылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23331,51 +23318,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23405,52 +23392,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23550,52 +23536,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23632,51 +23617,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23737,52 +23722,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23882,52 +23866,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23962,125 +23945,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ші көтерме сорғы станциясынан 2-ші көтерме сорғы станциясына дейін су құбыры желісін реконструкциялау (2-ші желі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24091,51 +24074,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24165,52 +24148,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 621,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24310,52 +24292,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24392,51 +24373,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24497,52 +24478,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 414,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24642,52 +24622,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24722,51 +24701,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24776,88 +24755,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Шаруашылық ауыз су құбырын реконструкциялау (1-нүктеден </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">51-нүктеге дейін) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24867,51 +24846,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24959,52 +24938,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25041,51 +25019,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25146,52 +25124,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 341,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25291,52 +25268,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25371,125 +25347,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КО-2 сарқынды су құбырын (тазартылған ағын коллекторы) реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25499,51 +25475,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25573,52 +25549,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25655,51 +25630,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -25760,52 +25735,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 673,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25905,52 +25879,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25985,125 +25958,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарқынды суды биологиялық тазарту станциясын реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26113,51 +26086,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26187,52 +26160,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26269,51 +26241,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26374,52 +26346,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26519,52 +26490,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26601,51 +26571,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26706,52 +26676,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26851,135 +26820,134 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6. Жолдар және абаттандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27010,88 +26978,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь кентінің жолдарын ағымдағы жөндеу (жол қозғалысы қауіпсіздігін қамтамасыз ету мақсатында жыл сайын кемінде 0,75 километр асфальт жабынын төсеу жоспарлануда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27101,51 +27069,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27175,52 +27143,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27258,51 +27225,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27363,51 +27330,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -27421,51 +27387,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27526,51 +27492,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -27584,51 +27549,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27689,51 +27654,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -27747,51 +27711,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27852,69 +27816,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27945,88 +27908,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лисаков қаласының жолдарын орташа жөндеу (жол қозғалысы қауіпсіздігін қамтамасыз ету мақсатында жыл сайын орташа жөндеу, кемінде 1 километр асфальт жабынын төсеу жоспарлануда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28036,51 +27999,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28110,52 +28073,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28193,51 +28155,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28298,51 +28260,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -28356,51 +28317,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28461,51 +28422,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -28519,51 +28479,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28624,51 +28584,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -28682,51 +28641,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28787,111 +28746,110 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7. Тұрғын үй құрылысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28937,87 +28895,87 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Больничный кешені шағын ауданы, 4А ғимарат мекенжайы бойынша ғимараттың бір бөлігін жалға берілетін тұрғын </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үй-жайларға реконструкциялау (ғимараттың қабаттылығы – 4 қабат; құрылыс салу ауданы – 285,7 шаршы метр; тұрғын ғимараттың жалпы ауданы – 982,11 шаршы метр; пәтерлердің жалпы ауданы – 685 шаршы метр; ғимараттың құрылыс көлемі – 3802 текше метр; пәтерлер саны – 12; оның ішінде 1 бөлмелі пәтерлер – 8, 3 бөлмелі пәтерлер – 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29027,51 +28985,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29100,93 +29058,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29232,87 +29189,87 @@
               </w:rPr>
               <w:t xml:space="preserve">
 1-шағын аудан, 10-ғимарат мекенжайы бойынша әкімшілік ғимараттың бір бөлігін тұрғын үй-жайларға реконструкциялау </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(2 қабат, жалпы ауданы – 994,1 шаршы метр, пәтерлер саны – 20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29322,51 +29279,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29395,93 +29352,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 131,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -29512,88 +29468,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19-шағын ауданда инженерлік желілерді жүргізу (80 жер учаскесін инженерлік-коммуникациялық инфрақұрылыммен қамтамасыз етуге мүмкіндік береді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -29604,51 +29560,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -29678,52 +29634,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29823,52 +29778,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29905,51 +29859,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30009,93 +29963,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30126,88 +30079,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19-шағын ауданда газ құбырын жүргізу (80 жер учаскесін инженерлік-коммуникациялық инфрақұрылыммен қамтамасыз етуге мүмкіндік береді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30218,51 +30171,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -30292,52 +30245,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30437,93 +30389,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30552,87 +30503,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-шағын ауданда инженерлік желілерді жүргізу (кәріз желілерінің ұзындығы 3500 метр, су құбыры желілерінің ұзындығы 3500 метр, электр желілерінің ұзындығы 3500 метр 74 жер учаскесін инженерлік-коммуникациялық инфрақұрылыммен қамтамасыз етуге мүмкіндік береді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30642,51 +30593,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30715,93 +30666,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 208,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30830,87 +30780,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-шағын ауданда ұзындығы 3500 метр газ құбырын жүргізу (жылыту, ыстық сумен қамтамасыз ету және тамақ дайындау үшін ортақысымды жеткізуші газ құбырын және төмен қысымды тарату желілерін салу көзделуде, 74 жер учаскесі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30920,51 +30870,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30993,135 +30943,134 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.8. Электрмен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31169,88 +31118,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 ҚС-11-ден ТП-36-ға дейін 10 кВ әуе желісін реконструкциялау (ҚС 11-дегі № 11.0,6, 11.14 ұяшықтан ТҚС-36-ға дейін; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ҚС-11-ден ТП-36-ға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31261,51 +31210,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31335,52 +31284,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 174,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31480,93 +31428,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31597,88 +31544,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь кентінде (өзін көтеруші оқшауланған сымға ауыстырумен) ӘЖ-0,4 кВ әуе желілерін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31689,51 +31636,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31763,52 +31710,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 230,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31908,93 +31854,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32040,87 +31985,87 @@
               </w:rPr>
               <w:t xml:space="preserve">
 БПП-дан ӘЖ-6 кВ Ф </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15 реконструкциялау ("Промплощадка" фидер 35 БПП-дан Октябрь кентінің ТҚС-5-ке дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32130,51 +32075,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32203,93 +32148,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32320,88 +32264,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ТП 36-дан ТҚС-17, ТҚС-18-ге дейін 10 кВ 2 кәбілдік желісін реконструкциялау </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32411,51 +32355,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32485,52 +32429,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32568,51 +32511,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32673,69 +32616,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32766,88 +32708,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚС-19 19-09-ұяшықтан бастап ТҚС-Н-1П Т1-ұяшыққа дейінгі 6 кВ әуе желісін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32857,51 +32799,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -32931,52 +32873,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33014,51 +32955,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33119,69 +33060,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33212,88 +33152,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚС4 409-ұяшық, 421-ұяшықтан ТҚС-"ГОВД" 4-ұяшыққа дейін 1-шағын ауданның 10 кВ кәбілдік желілерін реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33303,51 +33243,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33377,52 +33317,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33459,51 +33398,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33563,93 +33502,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33680,88 +33618,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маймен жұмыс істейтін трансформаторларды құрғақ трансформаторларға ауыстыру бойынша қаланың ТҚС реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33771,51 +33709,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -33845,52 +33783,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33927,51 +33864,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34031,93 +33968,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 160,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34148,88 +34084,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 (6) кВ жабық тарату құрылғысын ҚС-11, ҚС-4, ҚС-20, ҚС-19-ға реконструкциялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34239,51 +34175,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34313,52 +34249,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34395,51 +34330,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34499,135 +34434,134 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 РБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.9. Қауіпсіздік және құқық тәртібі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34675,88 +34609,88 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Бейнебақылау камераларымен қамту аумағын кеңейту (көп пәтерлі үйлердің аулаларына жедел басқару орталықтарымен және полицияның кезекші бөлімдерімен интеграцияланған бейнебақылау камераларын орнату, жыл сайын </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20 камера орнату) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34766,51 +34700,51 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34840,52 +34774,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -34923,51 +34856,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35028,51 +34961,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -35086,51 +35018,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35191,51 +35123,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -35249,51 +35180,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35354,51 +35285,50 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -35412,51 +35342,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35517,69 +35447,68 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35608,87 +35537,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соғыс уақытында жұмысын жалғастыратын азаматтық қорғаныс санатына жатқызылған ұйымдардың паналайтын жерлерді құруын ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35698,51 +35627,51 @@
               <w:t>
 2025 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35771,93 +35700,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35886,87 +35814,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала әкімінің қалалық қосалқы басқару пунктін құру (радиацияға қарсы жасырын пана базасында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объектіні пайдалануға қабылдау актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35976,51 +35904,51 @@
               <w:t>
 2025 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36049,93 +35977,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36164,87 +36091,87 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қалалық құлақтандыру жүйесін басқару пультін енгізу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36254,51 +36181,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36327,93 +36254,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36444,88 +36370,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дабылды-сөйлеу құрылғыларын енгізу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қабылдау-беру актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36535,51 +36461,51 @@
               <w:t>
 2024 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36609,52 +36535,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36692,51 +36617,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36797,111 +36722,110 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.10. Экология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -36932,88 +36856,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Лисаков қаласының аумағын көгалдандыру және абаттандыру (көпжылдық және біржылдық өсімдіктерді отырғызу, гүлзарларды күтіп ұстау, бұталарды (бұталы қоршауды) қырқу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37023,125 +36947,125 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -37179,51 +37103,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37247,51 +37171,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37341,51 +37265,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37409,51 +37333,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37503,51 +37427,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37571,51 +37495,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37665,51 +37589,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37733,51 +37657,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37805,51 +37729,51 @@
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -37880,88 +37804,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лисаков қаласы мен Октябрь кентінде ағаштар отырғызу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалған жұмыстар актісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37971,125 +37895,125 @@
               <w:t>
 2023 жылғы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қостанай облысының әкімдігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -38127,51 +38051,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38195,51 +38119,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38289,51 +38213,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38357,51 +38281,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38451,51 +38375,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38519,51 +38443,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38613,51 +38537,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38681,51 +38605,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV тоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -40646,63 +40570,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41024,35 +40970,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>