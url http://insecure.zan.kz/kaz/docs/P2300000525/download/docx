--- v2 (2026-03-12)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a318cf0" w14:textId="a318cf0">
+    <w:p w14:paraId="8fc81db" w14:textId="8fc81db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -553,54 +553,128 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдерін бекіту туралы 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептеу, ұстап қалу (есепке жазу) және бірыңғай жинақтаушы зейнетақы қорына аудару және олар бойынша өндіріп алу қағидалары мен мерзімдері (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодексі (бұдан әрі – Әлеуметтік кодекс) 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -755,51 +829,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бірыңғай жинақтаушы зейнетақы қоры (бұдан әрі – БЖЗҚ) – зейнетақы жарналарын тарту және зейнетақы төлемдері жөніндегі қызметті, сондай-ақ Әлеуметтік кодексте айқындалған өзге де функцияларды жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z93" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) интернет-платформаның операторы (бұдан әрі – оператор) –интернет-платформада тіркелген орындаушылар мен тапсырыс берушілер арасында қызметтер көрсету және жұмыстарды орындау бойынша байланыстар орнату және мәмілелер жасасу үшін ақпараттық технологиялар мен жүйелерді қолдана отырып, техникалық, ұйымдастырушылық (оның ішінде жұмыстарды немесе қызметтерді көрсету үшін үшінші тұлғаларды тарта отырып көрсетілетін қызметтерді), ақпараттық және өзге де мүмкіндіктерді ұсыну жөніндегі қызметтерді интернет-платформаны пайдалана отырып көрсететін дара кәсіпкер немесе заңды тұлға;</w:t>
+      2-1) интернет-платформаның операторы (бұдан әрі – оператор) – интернет-платформада тіркелген орындаушылар мен тапсырыс берушілер арасында қызметтер көрсету және жұмыстарды орындау бойынша байланыстар орнату және мәмілелер жасасу үшін цифрлық технологиялар мен жүйелерді қолдана отырып, техникалық, ұйымдастырушылық (оның ішінде жұмыстарды немесе қызметтерді көрсету үшін үшінші тұлғаларды тарта отырып көрсетілетін қызметтерді), ақпараттық және өзге де мүмкіндіктерді ұсыну жөніндегі қызметтерді интернет-платформаны пайдалана отырып көрсететін дара кәсіпкер немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агент (бұдан әрі – агент) – Қазақстан Республикасындағы қызметін шетелдік заңды тұлғалардың тұрақты мекемесі, филиалдары, өкілдіктері арқылы жүзеге асыратын шетелдік заңды тұлғаны қоса алғанда, Қазақстан Республикасының заңнамасында айқындалатын тәртіппен міндетті зейнетақы жарналарын, міндетті кәсіптік зейнетақы жарналарын есептейтін, ұстап қалатын (есепке жазатын) және бірыңғай жинақтаушы зейнетақы қорына аударатын жеке немесе заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
@@ -958,50 +1032,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6526,69 +6640,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошта немесе өзге де байланыс ұйымы осы тармақта көзделген, мемлекеттік кірістер органдары хабарламасы бар тапсырыс хатпен пошта арқылы агентке жіберген хабарламаны қайтарған жағдайда Салық кодексінде белгіленген негіздер мен тәртіп бойынша куәгерлерді тартып, салықтық тексеру жүргізу күні осындай хабарлама табыс етілген күн болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) электрондық тәсілмен (бұл тәсіл электрондық құжат және электрондық цифрлық қолтаңба туралы Қазақстан Республикасының заңнамасына сәйкес электрондық тәсілмен мемлекеттік кірістер органдарымен өзара іс-қимыл жасайтын агентке қолданылады) – хабарлама "Салық төлеушінің кабинеті" веб-қосымшасына жеткізілген күннен бастап немесе "электрондық үкімет" веб-порталындағы пайдаланушының жеке кабинетіне хабарлама жеткізілген күннен бастап агентке табысталды деп есептеледі (аталған тәсіл "электрондық үкімет" веб-порталында тіркелген агентке қолданылады);</w:t>
+      2) электрондық тәсілмен (бұл тәсіл Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес мемлекеттік кірістер органдарымен электрондық тәсілмен өзара іс-қимыл жасайтын агентке қолданылады) – хабарлама "Салық төлеушінің кабинеті" веб-қосымшасына жеткізілген күннен бастап немесе "цифрлық үкіметтің" веб-порталындағы пайдаланушының жеке кабинетіне хабарлама жеткізілген күннен бастап агентке табысталды деп есептеледі (аталған тәсіл "цифрлық үкіметтің" веб-порталында тіркелген агентке қолданылады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мемлекеттік корпорация арқылы – оны өзі келіп алған күннен бастап агентке табысталды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары бойынша республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын 6 еселенген айлық есептік көрсеткіштен астам мөлшердегі берешек өтелмеген жағдайда мемлекеттік кіріс органы банк шоттары мен касса жөніндегі агентке хабарлама табыс етілген күннен бастап он жұмыс күні өткен соң оның шығыс операцияларын тоқтата тұруды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10323,55 +10519,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>