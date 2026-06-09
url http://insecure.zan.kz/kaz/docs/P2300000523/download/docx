--- v0 (2025-10-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39bc638" w14:textId="39bc638">
+    <w:p w14:paraId="da5cda7" w14:textId="da5cda7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1235,74 +1235,234 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Үлгілік қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z11" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+      5. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін, сондай-ақ әлеуметтік көмек көрсетудің дүркінділігін ЖАО ұсынымы бойынша жергілікті өкілді органдар белгілейді.</w:t>
+      6. Әлеуметтік көмек көрсету үшін атаулы күндер мен мереке күндерінің тізбелерін ЖАО-ның ұсынуы бойынша жергілікті өкілді органдар белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай әлеуметтік көмек айлық есептік көрсеткіштің кемінде 2,5 еселенген мөлшерінде белгіленеді және күнтізбелік бір жылда бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учаскелік және арнайы комиссиялар өз қызметін облыстардың (республикалық маңызы бар қаланың, астананың) ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1331,1067 +1491,873 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін   айқындау және әлеуметтік көмектің мөлшерлерін  белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z15" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Алушылар санатының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
+      8. Алушылар санаттарының тізбесін, әлеуметтік көмектің шекті мөлшерлерін, мұқтаж азаматтардың жекелеген санаттарының әлеуметтік көмекке жүгіну мерзімдерін ЖАО белгілейді және жергілікті өкілді органдардың шешімдерімен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:bookmarkStart w:name="z107" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z57" w:id="30"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:bookmarkStart w:name="z109" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z59" w:id="32"/>
-[...15 lines deleted...]
-      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар сырқатының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z60" w:id="33"/>
-[...15 lines deleted...]
-      4) жергілікті өкілді органдар ең төмен күнкөріс деңгейіне еселік қатынаста белгілеген шектен аспайтын жан басына шаққандағы орташа табыстың болуы;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейіне еселік қатынаста жергілікті өкілді органдар белгілеген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z61" w:id="34"/>
-[...15 lines deleted...]
-      5) жетімдік, ата-ана қамқорлығының болмауы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей зілзала немесе өрт салдарынан мүлікке зиян келгенде әлеуметтік көмек меншік иесінің тіркелген жеріне қарамастан зиян тиген мүлік орналасқан жер бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету және (немесе) адамның (отбасының) материалдық-тұрмыстық жағдайын зерттеп-қарау үшін жоғарыда көрсетілген негіздер бойынша көмек түрлерінің тізбесін жергілікті өкілді органдар бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Алушылардың жекелеген санаттары үшін атаулы күндер мен мереке күндеріне орай әлеуметтік көмектің мөлшерін жергілікті өкілді органдар облыс ЖАО-мен келісу бойынша бірыңғай мөлшерде белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z62" w:id="35"/>
-[...15 lines deleted...]
-      6) жасының егде тартуына байланысты өзіне-өзі күтім жасай алмауы;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
-[...15 lines deleted...]
-      7) бас бостандығынан айыру орындарынан босатылуы, пробация қызметінің есебінде болуы.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...50 lines deleted...]
-      Арнайы комиссиялар әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарған кезде жергілікті өкілді органдар бекіткен азаматтарды мұқтаждар санатына жатқызу негіздерінің тізбесін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек алушылардың өтініштері талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="37"/>
-[...35 lines deleted...]
-      10. Әрбір жекелеген жағдайда көрсетілетін әлеуметтік көмек мөлшерін арнайы комиссия айқындайды, ол оны әлеуметтік көмек көрсету қажеттігі туралы қорытындыда көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z18" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z113" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z114" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z115" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келу фактісін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік мәні бар сырқатының болу фактісін растайтын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру үшін құжаттардың төлнұсқалары және көшірмелері ұсынылады. Салыстырып тексерілгеннен кейін құжаттардың төлнұсқасы өтініш берушіге қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өтініштерді, оның ішінде электрондық өтініштерді әлеуметтік көмек көрсету жөніндегі уәкілетті орган түскен жұмыс күні ішінде, ал жұмыс күнінен тыс келіп түскен жағдайда – өтініш түскен күннен кейінгі бірінші жұмыс күні тіркейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Үлгілік қағидалардың 8-тармағы 1), 2) және 4) тармақшаларында көрсетілген негіздер бойынша мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек көрсетуге өтініш түскен кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе кент, ауыл, ауылдық округ әкімі өтініш берушінің құжаттарын тұлғаның (отбасының) материалдық жағдайын зерттеп-қарау үшін 1 (бір) жұмыс күні ішінде учаскелік комиссияға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="41"/>
-[...559 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="47"/>
+    <w:bookmarkStart w:name="z22" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Учаскелік комиссия құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде өтініш берушіге тексеру жүргізеді, оның нәтижелері бойынша осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2406,169 +2372,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша тұлғаның (отбасының) материалдық жағдайы туралы акт жасайды, тұлғаның (отбасының) әлеуметтік көмекке мұқтаждығы туралы қорытынды дайындайды және оларды әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кент, ауыл, ауылдық округ әкімі учаскелік комиссияның актісі мен қорытындысын алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қоса берілген құжаттарымен бірге әлеуметтік көмек көрсету жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z24" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z25" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган учаскелік комиссиядан немесе кент, ауыл, ауылдық округ әкімінен құжаттар түскен күннен бастап 1 (бір) жұмыс күні ішінде Қазақстан Республикасының заңнамасына сәйкес тұлғаның (отбасының) жан басына шаққандағы орташа табысын есептеуді жүргізеді және құжаттардың толық пакетін арнайы комиссияның қарауына ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...33 lines deleted...]
-      15. Әлеуметтік көмек көрсету үшін құжаттар жетіспеген жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек көрсетуге ұсынылған құжаттарды қарау үшін қажетті мәліметтерді тиісті органдардан сұратады.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Арнайы комиссия құжаттар түскен күннен бастап 2 (екі) жұмыс күні ішінде әлеуметтік көмек көрсету қажеттігі туралы қорытынды шығарады, қорытынды оң болған кезде әлеуметтік көмектің мөлшерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z24" w:id="49"/>
-[...15 lines deleted...]
-      16. Қажетті құжаттардың бүлінуіне, жоғалуына байланысты өтініш берушінің оларды ұсынуға мүмкіндігі болмаған жағдайда әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек тағайындау туралы шешімді өзге уәкілетті органдар мен ұйымдардың тиісті мәліметтерді қамтитын деректері негізінде қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушінің әлеуметтік көмек алуға қажетті құжаттары тіркелген күннен бастап 8 (сегіз) жұмыс күні ішінде қабылданған құжаттар мен арнайы комиссияның әлеуметтік көмек көрсету қажеттігі туралы қорытындысы негізінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z25" w:id="50"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Үлгілік қағидалардың 15 және 16-тармақтарында көрсетілген жағдайларда әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіден немесе кент, ауыл, ауылдық округ әкімінен құжаттарды қабылдаған күннен бастап 20 (жиырма) жұмыс күні ішінде әлеуметтік көмек көрсету не көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2805,51 +2771,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="53"/>
+    <w:bookmarkStart w:name="z28" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган өтініш берушіге осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2864,763 +2830,761 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бас тартқан жағдайда – осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) сәйкес әлеуметтік көмек көрсету туралы қабылданған шешім туралы хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер әлеуметтік көмек көрсетуге өтініште мобильді азаматтар базасында тіркелген ұялы телефон нөмірі көрсетілсе, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама өтініш берушінің ұялы телефонына sms-хабарлама жіберу арқылы автоматты режимде жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің ұялы телефонына sms-хабарлама жіберу мүмкіндігі болмаса, әлеуметтік көмек көрсету жөніндегі уәкілетті орган немесе мемлекеттік корпорация әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарламаны басып шығарады және оны өтініш беруші өзі келген кезде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш портал арқылы берілген болса, әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы хабарлама шешім қабылданған күннен бастап бір жұмыс күні ішінде өтініш берушінің жеке кабинетіне портал арқылы автоматты режимде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="54"/>
-[...55 lines deleted...]
-      2) адамның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
-[...15 lines deleted...]
-      3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті есептеу және көрсету кезінде тиынмен есептелген барлық сомалар тиын сомасына қарамастан, бір теңгеге дейін дөңгелектеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
-[...15 lines deleted...]
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z117" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс жерге кеткен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z118" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алушы арнаулы әлеуметтік қызметтер көрсету орталықтарына тұруға жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z119" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған мәліметтердің анық еместігі анықталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z120" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 3) тармақшасы осы Үлгілік қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1), 2) және 3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="59"/>
-[...193 lines deleted...]
-      3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z105" w:id="64"/>
-[...15 lines deleted...]
-      4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z106" w:id="65"/>
-[...15 lines deleted...]
-      5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда әлеуметтік көмек көрсету тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...194 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3677,634 +3641,674 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Әлеуметтік көмек көрсету туралы шешім қабылдаған кезде уәкілетті мемлекеттік органның ақпараттық жүйелері арқылы әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмекті мемлекеттік корпорация арқылы төлеу процесіне бастама жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 28-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 29-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 30-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
-[...15 lines deleted...]
-      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде ақпараттық жүйеге тиісті өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 28-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 31-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
-[...15 lines deleted...]
-      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік корпорация ағымдағы айдың соңғы жұмыс күнінен кешіктірмей мемлекеттік корпорацияның шотына түскен әлеуметтік көмектің артық есептелген (төленген) сомаларын әлеуметтік көмек көрсету жөніндегі уәкілетті органға аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 29-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 32-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
-[...15 lines deleted...]
-      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Әлеуметтік көмек төлеуге байланысты банктік қызметтерге ақы төлеу мемлекеттік корпорация мен әлеуметтік көмек көрсету жөніндегі уәкілетті орган арасында жасалатын шарт негізінде жергілікті бюджеттер қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...244 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4627,68 +4631,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="76"/>
+    <w:bookmarkStart w:name="z35" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5439,90 +5443,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="77"/>
+    <w:bookmarkStart w:name="z36" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк шотының иесі ретінде өзім туралы, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банк шотының нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5950,68 +5954,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7197,306 +7201,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-2-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне "электрондық үкімет" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
-[...15 lines deleted...]
-      1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "ЖМБМК" АЖ-да кадастрлық нөмірі және жылжымайтын мүліктің мекенжайы туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
-[...15 lines deleted...]
-      2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" АЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
-[...15 lines deleted...]
-      3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелері туралы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "АХАЖ" АЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
-[...15 lines deleted...]
-      4) "ЖМБМК" АЖ-да кадастрлық нөмірі және жылжымайтын мүліктің мекенжайы туралы;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "ҰББДҚ" АЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
-[...15 lines deleted...]
-      5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" АЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылықтағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
-[...15 lines deleted...]
-      6) "АХАЖ" АЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "ДНЭТ" АЖ-де жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымдардың АЖ-сынан және ЕДБ АЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорация бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7895,68 +7899,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" __________ әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-3-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8240,80 +8244,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="91"/>
+    <w:bookmarkStart w:name="z38" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 жылғы " "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11033,68 +11037,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="92"/>
+    <w:bookmarkStart w:name="z40" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учаскелік комиссияның № ______ қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ ж. ___ ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11500,68 +11504,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________________________ республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімдігінің 20__ жылғы____ № ______ әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12853,68 +12857,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14212,55 +14216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14586,31 +14590,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>