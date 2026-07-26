--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da5cda7" w14:textId="da5cda7">
+    <w:p w14:paraId="4e70275" w14:textId="4e70275">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -933,140 +933,180 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z53" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифрлық объектілерден алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z54" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      14) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z55" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      15) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1822,234 +1862,234 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
+        <w:t>
+      12. Мұқтаж азаматтардың жекелеген санаттарына берілетін әлеуметтік көмекті алу үшін өтініш беруші өзінің немесе отбасының атынан (немесе Қазақстан Республикасы Азаматтық кодексінің 167-бабына сәйкес берілген сенімхат бойынша өкілі) әлеуметтік көмек көрсету жөніндегі уәкілетті органға немесе кент, ауыл, ауылдық округ әкіміне немесе мемлекеттік корпорацияға осы Үлгілік қағидаларға 1-қосымшаға сәйкес нысан бойынша өтінішпен немесе осы Үлгілік қағидаларға 1-1-қосымшаға сәйкес нысан бойынша порталға электрондық түрдегі өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "электрондық үкімет" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелеріне (бұдан әрі – АЖ) осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
-[...18 lines deleted...]
-      АЖ-да мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
+      Жазбаша өтініш берген кезде құжаттарды қабылдайтын маман "цифрлық үкіметтің" шлюзі арқылы мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелеріне осы Үлгілік қағидаларға 1-2-қосымшаға сәйкес нысан бойынша сұрау салулар қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер сәйкес келмеген (болмаған) кезде өтініш беруші өтінішке мынадай құжаттарды қоса береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z113" w:id="40"/>
+    <w:bookmarkStart w:name="z122" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басты сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z114" w:id="41"/>
+    <w:bookmarkStart w:name="z123" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) адамның (отбасы мүшелерінің) табысы туралы мәліметтер (адамның (отбасы мүшелерінің) табысына қарамай тағайындалатын әлеуметтік көмекті алу үшін адамның (отбасы мүшелерінің) табысы туралы мәліметтер ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z115" w:id="42"/>
+    <w:bookmarkStart w:name="z124" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мұқтаждар санатына жатқызу негіздерінің болу фактісін растайтын төменде санамаланған құжаттардың бірі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2130,117 +2170,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде осы Үлгілік қағидаларға 1-3-қосымшаға сәйкес нысан бойынша әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың АЖ-на қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
-[...17 lines deleted...]
-      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың АЖ-нан келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
+      Өтініш беруші әлеуметтік көмекке портал арқылы электрондық түрде жүгінген кезде мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне қажетті мәліметтерді алу үшін өтініш берушінің өзі сұрау салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінен келіп түскен электрондық өтініш пен мәліметтерді өтініш беруші өзінің ЭЦҚ-мен куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2578,51 +2638,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіні бейнеконференц-байланыс немесе өзге де коммуникация құралдары арқылы тыңдауға шақыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық жүйелерді пайдалану;</w:t>
+      цифрлық жүйелерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өтініш берушіге өзінің ұстанымын баяндауға мүмкіндік беретін өзге де байланыс тәсілдері арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2754,51 +2814,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3043,100 +3143,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) адамның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді органдар белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
+      4) уәкілетті мемлекеттік органның цифрлық жүйесінен төлемдерді тағайындау, жүзеге асыру, осы негіз бойынша әлеуметтік көмек тағайындауға өтініш беру фактісін растайтын мәліметтер алынған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3517,680 +3657,862 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z33" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      25. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған цифрлық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақы мен жәрдемақы алатын белсенді азаматтардың мәліметтерін алуға уәкілетті мемлекеттік органның ақпараттық жүйелеріне сұрау салуға бастама жасайды.</w:t>
+      26. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру үшін әлеуметтік көмек көрсету жөніндегі уәкілетті орган зейнетақылар мен жәрдемақылар алушылар (белсенді) болып табылатын азаматтардың деректерін алуға уәкілетті мемлекеттік органның цифрлық жүйелеріне сұрау салуға бастама жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қалыптастырылады.</w:t>
+        <w:t>
+      Зейнетақылар мен әлеуметтік көмек көрсету жәрдемақыларын алушылар жөніндегі мәліметтер осы Үлгілік қағидаларға 7-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тарау 26-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Әлеуметтік көмек төлемін Мемлекеттік корпорация арқылы жүзеге асыру процесіне, әлеуметтік көмек көрсету жөніндегі уәкілетті орган уәкілетті мемлекеттік органның цифрлық жүйелері арқылы әлеуметтік көмек көрсету туралы өзі шешім қабылдаған кезде бастамашылық етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Әлеуметтік көмек көрсету жөніндегі уәкілетті орган қабылдаған әлеуметтік көмек көрсету туралы шешім негізінде мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біржолғы төлемдер бойынша күн сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ай сайынғы және тоқсан сайынғы төлемдер бойынша төлем жасалатын айдың алдындағы айдың 27-і күні әлеуметтік көмек төлеу үшін бюджет қаражатына сұранысты қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 28-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сұраныс қалыптастырылғаннан кейін мемлекеттік корпорация келесі жұмыс күнінен кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеуге сұраныс сомасы туралы өтінім түскеннен кейін екі жұмыс күні ішінде мемлекеттік корпорацияға әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімде көзделген сома шегінде ақшалай қаражат аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айдың 27-і күнінен кейін түскен әлеуметтік көмек төлеуге сұраныс сомалары туралы өтінімдер бойынша ақшалай қаражатты әлеуметтік көмек көрсету жөніндегі уәкілетті орган келесі айдың 1-і күнінен кейін мемлекеттік корпорацияға аударады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 27-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 29-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік корпорация трансферттер түскеннен кейін екі жұмыс күні ішінде төлем кестесіне сәйкес төлем тапсырмаларын қалыптастырады және алушылардың банктік шоттарына төлеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 28-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 30-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан әлеуметтік көмек сомасы қайтарылған кезде әлеуметтік көмек көрсету жөніндегі уәкілетті орган әлеуметтік көмек төлеу жөніндегі уәкілетті ұйымнан мәліметтер алғаннан кейінгі үш жұмыс күні ішінде цифрлық жүйеге тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...87 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 31-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тарау 29-тармақпен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 750</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 202</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...163 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4484,226 +4806,180 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның басшысына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>Жергілікті атқарушы органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z35" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азамат________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
@@ -4862,87 +5138,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________ көшесі (шағын ауданы) _______ үй ___ пәтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк деректемелері:____________________________________________</w:t>
-[...35 lines deleted...]
-      Банк шотының № ______________________________________________</w:t>
+      Банктің деректемелері:_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _________________________ банктік шот</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5012,122 +5288,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...16 lines deleted...]
-              <w:t>№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың</w:t>
-[...17 lines deleted...]
-атауы</w:t>
+Құжаттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5443,232 +5684,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
-[...18 lines deleted...]
-      Банк шотының иесі ретінде өзім туралы, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банк шотының нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
+        <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоттың иесі ретінде өзім, екінші деңгейдегі банктердегі, қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шоттың нөмірі туралы мәліметтерді алуға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің өзгеруі туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банк шотын ашу мүмкіндігі туралы, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуға жүгінуіне жол берілмейтіні туралы хабардармын.</w:t>
+      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды колдануына жол берілмейтіні туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
-[...17 lines deleted...]
-         (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы</w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), өтініш берушінің (заңды өкілінің) қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қабылдаған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________________</w:t>
+      ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтінішті қабылдаған тұлғаның тегі, аты, әкесінің аты (бар болса), лауазымы және қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5805,289 +6044,238 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізбесін айқындаудың үлгілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 1-1-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Жергілікті атқарушы</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның басшысына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>1-1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті атқарушы органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкімет" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+        <w:t xml:space="preserve"> "Цифрлық үкіметтің" веб-порталы арқылы әлеуметтік көмек көрсетуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-1-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...35 lines deleted...]
-                                   (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азамат ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтініш берушінің тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Туған күні: __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6115,51 +6303,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың растауы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Жеке тұлғалар" мемлекеттік дерекқоры" ақпараттық жүйесінен алынған деректер</w:t>
+      "Жеке тұлғалар" мемлекеттік дерекқоры" цифрлық жүйесінен алынған деректер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6222,52 +6410,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кім берген: _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Берілген күні: _____________________ </w:t>
+        <w:t>
+      Берілген күні: _____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақты тұратын жерінің мекенжайы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6294,52 +6482,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ ауылы _________________ көшесі (шағын ауданы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________ үй _________ пәтер </w:t>
+        <w:t>
+      __________ үй _________ пәтер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған __________________ әлеуметтік көмек тағайындауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6391,68 +6579,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с</w:t>
-[...16 lines deleted...]
-              <w:t>№</w:t>
+Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6837,251 +7008,269 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктік деректемелер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк атауы_______________________</w:t>
-[...17 lines deleted...]
-      Банктік шоттың № ___________________</w:t>
+      Банктің атауы_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___________________ банктік шот</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Электрондық пошта ___________________________</w:t>
+      Электрондық пошта _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған, сондай-ақ төлемді тағайындаған (қайта есептеген) кезде "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес қажетті менің дербес деректерімді жинауға және өңдеуге, ақпараттық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
-[...17 lines deleted...]
-      Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шотымның нөмірі туралы мәліметтерді алуына келісім беремін.</w:t>
+        <w:t xml:space="preserve"> сәйкес төлемді тағайындаған (қайта есептеген) кезде, сондай-ақ әлеуметтік көмек көрсету жөніндегі уәкілетті орган Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындаған кезде қажетті менің дербес деректерімді жинауға және өңдеуге, цифрлық жүйелерде бар, заңмен қорғалатын құпияны құрайтын мәліметтерді сақтауға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі банктердегі, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдардағы, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелеріндегі банктік шот иесі ретінде өзім туралы және банктік шоттардың нөмірлері туралы мәліметтерді алуына келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғылықты жерімнің (оның ішінде Қазақстан Республикасының шегінен тыс жерлерге кету), анкеталық деректердің, банктік деректемелердің барлық өзгерістері туралы әлеуметтік көмек көрсету жөніндегі уәкілетті органға 10 (он) жұмыс күні ішінде хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Өтініш берушінің электрондық цифрлық қолтаңбасы __________________________</w:t>
+        <w:t>
+      Жергілікті бюджеттен төленетін әлеуметтік көмекті есептеу үшін жеке банктік шот ашу мүмкіндігі, сондай-ақ осындай шоттағы ақшаны үшінші тұлғалардың өндіріп алуды қолдануына жол берілмейтіні туралы хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық цифрлық қолтаңбасы _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке қол қойылған күні мен уақыты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ .___. _____ жыл ___сағат __ минут ____секунд</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7201,520 +7390,540 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелеріне сұрау салу</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+        <w:t xml:space="preserve"> Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне сұрау салу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-2-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алу үшін мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелеріне "цифрлық үкіметтің" шлюзі арқылы өтініш берушінің, отбасы мүшелерінің ЖСН бойынша мынадай:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖТ МДҚ-дан жеке басты куәландыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ЖТ МДҚ-дан тұрғылықты тұратын жері бойынша тіркелгені туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...191 lines deleted...]
-      Аббревиатуралардың толық жазылуы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмекті төлеу жөніндегі уәкілетті ұйымдағы банктік деректемелер туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "ЖМБМК" ЦЖ-да жылжымайтын мүліктің кадастрлық нөмірі және мекенжайы туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баланың (балалардың) туу туралы куәлігі немесе "АХАЖ" ЦЖ-да туу туралы актілік жазбадан үзінді көшірме (азаматтық хал актілерінің жазбалары) бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "АХАЖ" ЦЖ-да неке қию туралы куәлік бойынша (азаматтық хал актілерінің жазбалары);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "ҰББДҚ" ЦЖ-да қорғаншылық (қамқоршылық) белгілеу туралы құжаттар бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ЖТ МДҚ-дан 14 жастан асқан қорғаншылығындағы баланың тұрақты тұрғылықты жері бойынша тіркелгені туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "ДНЭТ" ЦЖ-да жеке тұлғаның Д-есебінде тұруы жөніндегі мәліметтерді алу үшін сұрау салу қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) ұйымдардың ЦЖ-сынан және ЕДБ ЦЖ-дан сұратылатын мәліметтерді растайтын электрондық құжаттар "цифрлық үкіметтің" шлюзі арқылы тиісті мемлекеттік органдардың және (немесе) ұйымдардың, ЕДБ-ның ЭЦҚ-сымен, сондай-ақ сұрау салуды жүзеге асырған мемлекеттік корпорацияның бөлімшесі қызметкерінің немесе өтініш берушінің ЭЦҚ-сымен куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖТ МДҚ – "Жеке тұлғалар" мемлекеттік дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "ЖМБМК" АЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесі;</w:t>
-[...89 lines deleted...]
-      ЕДБ АЖ – екінші деңгейдегі банктердің ақпараттық жүйесі;</w:t>
+      "ЖМБМК" ЦЖ – "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦЖ – цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "АХАЖ" ЦЖ – азаматтық хал актілерінің цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҰББДҚ" ЦЖ – "Ұлттық білім беру деректер қоры" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ДНЭТ" ЦЖ – "Диспансерлік науқастардың электрондық тіркелімі" цифрлық жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ ЦЖ – екінші деңгейдегі банктердің цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ – электрондық цифрлық қолтаңба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7899,68 +8108,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" __________ әлеуметтік көмек көрсетуге өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 1-3-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8244,80 +8453,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="88"/>
+    <w:bookmarkStart w:name="z38" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 жылғы " "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11037,68 +11246,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="89"/>
+    <w:bookmarkStart w:name="z40" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Учаскелік комиссияның № ______ қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ ж. ___ ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11504,68 +11713,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________________________________________________________________ республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімдігінің 20__ жылғы____ № ______ әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12857,68 +13066,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зейнетақы мен әлеуметтік көмек көрсету жәрдемақысын алушылар бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14216,55 +14425,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14590,31 +14799,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>