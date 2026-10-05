--- v2 (2026-07-26)
+++ v3 (2026-10-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e70275" w14:textId="4e70275">
+    <w:p w14:paraId="bbe3adb" w14:textId="bbe3adb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -653,54 +653,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Үлгілік қағидалар негізінде республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) әкімдігі (бұдан әрі – ЖАО) әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын әзірлейді.</w:t>
+      2. Осы Үлгілік қағидалар негізінде астананың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) әкімдігі (бұдан әрі – ЖАО) әлеуметтік көмек көрсету, оның мөлшерлерін белгілеу және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындау қағидаларын әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Үлгілік қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z41" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -713,91 +775,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z42" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша астана, республикалық маңызы бар қала, аудан (облыстық маңызы бар қала) әкімінің шешімімен құрылатын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z43" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z44" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – астананың, республикалық маңызы бар қаланың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың әлеуметтік көмек көрсетуді жүзеге асыратын жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z45" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z46" w:id="13"/>
     <w:p>
@@ -1062,51 +1124,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1475,70 +1557,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Учаскелік және арнайы комиссиялар өз қызметін облыстардың (республикалық маңызы бар қаланың, астананың) ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+      7. Учаскелік және арнайы комиссиялар өз қызметін облыстардың (астананың, республикалық маңызы бар қаланың) ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы және учаскелік комиссиялар туралы үлгілік ережелерді уәкілетті мемлекеттік орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін   айқындау және әлеуметтік көмектің мөлшерлерін  белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z15" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3265,51 +3409,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру республикалық маңызы бар қаланың, астананың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
+      22 Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру астананың, республикалық маңызы бар қаланың, ауданның (облыстық маңызы бар қаланың) бюджетінде ағымдағы қаржы жылына көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3368,51 +3512,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Үкіметінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8483,50 +8647,88 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адамның (отбасының) мұқтаждығын айқындауға арналған тексеру</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АКТІСІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 жылғы " "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11727,87 +11929,125 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ___________________________________________________________________ республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімдігінің 20__ жылғы____ № ______ әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы шешімі</w:t>
+        <w:t xml:space="preserve"> астана, республикалық маңызы бар қала, аудан (облыстық маңызы бар қала) әкімдігінің әлеуметтік көмек көрсету (көрсетуден бас тарту) туралы 20__ жылғы____ № ______ шешімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның тақырыбы жаңа редакцияда - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12253,51 +12493,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Үкіметінің 16.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"________ _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14425,55 +14685,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14799,31 +15059,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>