--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc0bc1b" w14:textId="bc0bc1b">
+    <w:p w14:paraId="1e0a8f4" w14:textId="1e0a8f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -933,120 +933,160 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уәкілетті оператор – Қазақстан Республикасының Үкіметі айқындайтын, тұрғын үй жағдайларын жақсарту және (немесе) емделуге ақы төлеу мақсатында бірыңғай жинақтаушы зейнетақы қорынан төленетін біржолғы зейнетақы төлемдеріне арналған арнаулы шоттарды ашуды және жүргізуді жүзеге асыратын заңды тұлға (заңды тұлғалар), сол шоттарға бірыңғай жинақтаушы зейнетақы қоры міндетті зейнетақы жарналары есебінен қалыптастырылған зейнетақы жинақтарынан біржолғы зейнетақы төлемдерін аударуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+      14) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 27.03.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1660,279 +1700,321 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Айырма төлемін тағайындау үшін өтініш беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген және бұл ретте зейнетақы төлемдерін алушылар болып табылатын тұлғаларға мемлекеттік кепілдікті төлеу бойынша айырма "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына сәйкес өтініш берілмей-ақ проактивті нысанда тағайындалады. Осы тармақтың алтыншы және жетінші бөліктерінде көзделген құжаттар да ұсынылмайды. </w:t>
+        <w:t>
+      5. Осы Қағидалардың 3-тармағының 1) тармақшасында көрсетілген және бұл ретте зейнетақы төлемдерін алушылар болып табылатын тұлғаларға мемлекеттік кепілдікті төлеу бойынша айырма "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына сәйкес өтініш берілмей-ақ проактивті нысанда тағайындалады. Осы тармақтың алтыншы және жетінші бөліктерінде көзделген құжаттар да ұсынылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Өтініш берушіден бірінші sms-хабар жіберілген сәттен бастап күнтізбелік 3 (үш) күн ішінде жауап болмаған жағдайда проактивті қызмет көрсету процесі аяқталады, бұл ретте осы санаттағы тұлғалардың Мемлекеттік корпорацияға өтініш беру арқылы қызмет көрсетуге жүгіну құқығы сақталады.</w:t>
+        <w:t>
+      Базалық зейнетақы төлемі тағайындалған күні проактивті қызмет көрсеткен кезде Мемлекеттік корпорация уәкілетті мемлекеттік органның цифрлық жүйелері арқылы проактивті қызмет көрсету және тілді таңдау үшін дербес деректерді жинауға және өңдеуге келісім алу үшін өтініш берушінің порталда тіркелген абоненттік ұялы байланыс құрылғысының телефон нөміріне sms-хабар жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіден бірінші sms-хабар жіберілген кезден бастап күнтізбелік 3 (үш) күн ішінде жауап болмаған жағдайда проактивті қызмет көрсету процесі аяқталады, бұл ретте осы санаттағы тұлғалардың Мемлекеттік корпорацияға өтініш беру арқылы қызмет көрсетуге жүгіну құқығы сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толуына байланысты төленетін мемлекеттік базалық зейнетақы төлемі тағайындалмайтын, өмір бойғы ай сайынғы қамтылым алатын отставкадағы судьяларға, еңбек сіңірген жылдары үшін зейнетақы төлемдерін алатын әскери қызметшілерге, арнаулы мемлекеттік органдардың және құқық қорғау органдарының, мемлекеттік фельдъегерлік қызмет қызметкерлеріне, сондай-ақ арнаулы атақтарға, сыныптық шендерге ие болу және нысанды киім киіп жүру құқықтары 2012 жылғы 1 қаңтардан бастап жойылған адамдарға мемлекеттік кепілдік бойынша айырманы төлеудің есеп-қисабы мемлекеттік корпорацияға өтінішпен өзі жүгінген жағдайда жүзеге асырылады.</w:t>
-[...53 lines deleted...]
-      Ақпараттық жүйелерде мәліметтер болмаған кезде өтінішке жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің Қазақстан Республикасында тұруына ықтиярхат, Қазақстан Республикасының азаматтығын алғанға дейін қандас куәлігі) қоса беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес зейнеткерлік жасқа толуына байланысты төленетін мемлекеттік базалық зейнетақы төлемі тағайындалмайтын, өмір бойғы ай сайынғы қамтылым алатын отставкадағы судьяларға, еңбек сіңірген жылдары үшін зейнетақы төлемдерін алатын әскери қызметшілерге, арнаулы мемлекеттік органдардың және құқық қорғау органдарының, мемлекеттік фельдъегерлік қызмет қызметкерлеріне, сондай-ақ арнаулы атақтарға, сыныптық шендерге ие болу және нысанды киім киіп жүру құқықтары 2012 жылғы 1 қаңтардан бастап жойылған адамдарға мемлекеттік кепілдік бойынша айырманы төлеудің есеп-қисабы Мемлекеттік корпорацияға өтінішпен өзі жүгінген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген тұлғалардан басқа айырма төлеміне құқығы бар тұлға айырма төлемін тағайындау үшін Мемлекеттік корпорацияның тұрғылықты жері бойынша бөлімшесіне әлеуметтік қамсыздандыру жөніндегі уәкілетті орган айқындайтын нысан бойынша өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті қабылдаған кезде жеке басты куәландыратын құжат, тұрақты тұрғылықты жері бойынша тіркелгені туралы мәліметтерді тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі (бұдан әрі – цифрлық жүйелер) арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде мәліметтер болмаған кезде өтінішке жеке басты куәландыратын құжат (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің Қазақстан Республикасында тұруына ықтиярхат, Қазақстан Республикасының азаматтығын алғанға дейін қандас куәлігі) қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Айырма төлемін тағайындау мерзімі осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келісім болған жағдайда Әлеуметтік кодекстің 207-бабының </w:t>
+      Айырма төлемін тағайындау мерзімі осы Қағидалардың 5-тармағына сәйкес келісім болған жағдайда Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жас басталған күнге инфляция деңгейі туралы ақпарат бар болса, базалық зейнетақы төлемі тағайындалған күннен кейінгі күннен, бірақ Әлеуметтік кодекстің 207-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес зейнеткерлік жас басталған күнге инфляция деңгейі туралы ақпарат болмаған кезде ол тағайындалған күннен кейін күнтізбелік 30 (отыз) күннен кешіктірілмейтін мерзімде басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Айырма төлемін алуға құқығы бар және Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен, міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары есебінен зейнетақы жарналарын алушы болып табылатын шетелдіктердің және азаматтығы жоқ адамдардың өтінішіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2231,94 +2313,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мұрагердің жеке басын куәландыратын құжатты (Қазақстан Республикасы азаматының паспорты, Қазақстан Республикасы азаматының жеке куәлігі, азаматтығы жоқ адамның куәлігі, шетелдіктің Қазақстан Республикасында тұруға ықтиярхаты, шетелдік паспорт);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік органдардың ақпараттық жүйелерінде айырма төлемін алуға құқығы бар адамның қайтыс болғаны туралы мәліметтер болмаған жағдайда ол адамның қайтыс болғаны туралы куәліктің түпнұсқасы немесе оның нотариалды куәландырған көшірмесін;</w:t>
+      3) мемлекеттік органдардың цифрлық жүйелерінде айырма төлемін алуға құқығы бар адамның қайтыс болғаны туралы мәліметтер болмаған жағдайда қайтыс болған адамның қайтыс болғаны туралы куәліктің түпнұсқасы немесе оның нотариат куәландырған көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мұраға құқық туралы куәліктің түпнұсқасын немесе нотариат куәландырған көшірмесін не мұраға берілетін мүлікті бөлу туралы келісімнің түпнұсқасын немесе нотариат куәландырған көшірмесін, заңды күшіне енген сот шешімін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) алушының банк шотының нөмірі туралы мәліметтерді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сот шешімімен іс-әрекетке қабілетсіз немесе іс-әрекет қабілеті шектеулі деп танылған және қамқоршылыққа немесе қорғаншылыққа мұқтаж тұлғаларға айырма төлемін тағайындау үшін олардың қамқоршылары немесе қорғаншылары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3504,55 +3668,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>