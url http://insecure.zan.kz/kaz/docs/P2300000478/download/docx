--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83b28d1" w14:textId="83b28d1">
+    <w:p w14:paraId="75d229a" w14:textId="75d229a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1654,71 +1654,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Бөлімге өзгеріс енгізілді – ҚР Үкіметінің 09.08.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Бөлімге өзгерістер енгізілді – ҚР Үкіметінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 641</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
+        <w:t xml:space="preserve">; 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2528,70 +2548,77 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) табиғи және техногендік сипаттағы төтенше жағдайларға ден қою уақытын 15 минуттан 13 минутқа дейін төмендету;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) авиациялық техникамен қамту аймағын 55 %-дан 81 %-ға дейін ұлғайту (33-тен 49 бірлікке дейін);</w:t>
-[...18 lines deleted...]
-            </w:r>
+4) авиациялық техникамен қамту аймағын 38,8 %-дан 50,6 %-ға дейін ұлғайту (33-тен 43 бірлікке дейін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көлік құралдарының санын 66,8 %-дан 85,4 %-ға дейін (3345-тен 4278 бірлікке дейін) ұлғайту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) жабдықтармен және құрал-жабдықтармен жарақтандыруды 44,4 %-дан 68,7 %-ға дейін (216386-тен 334433 бірлікке дейін) ұлғайту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2620,50 +2647,57 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) табиғат қорғау мекемелерін орман өрттерін ерте анықтау жүйесімен қамтуды 15 %-ға дейін жеткізу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9) заманауи техникалық ақпарат беру және құлақтандыру құралдарын енгізу арқылы халықты құлақтандырумен қамтуды 19 %-дан 49 %-ға дейін ұлғайту (1714-тен 4339 бірлікке дейін) </w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2739,51 +2773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және техногендік сипаттағы төтенше жағдайдың алдын алу және оларды жою жөніндегі жұмыстарды орындау үшін көлік құралдары мен арнайы инженерлік техниканы сатып алу</w:t>
+Табиғи және техногендік сипаттағы төтенше жағдайлардың алдын алу және оларды жою жөніндегі жұмыстарды орындау үшін, оның ішінде қаржы лизингі тетігін пайдалана отырып, көлік құралдарын, теңіз кемелерін және арнайы инженерлік техниканы сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2903,51 +2937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 714 120</w:t>
+9 714 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3069,51 +3103,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37 854 371</w:t>
+37 854 371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3211,51 +3245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 033 154</w:t>
+23 033 154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3353,51 +3387,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22 599 721</w:t>
+30 007 192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3495,51 +3529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 241 194</w:t>
+19 241 194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -5283,51 +5317,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және техногендік сипаттағы төтенше жағдайлардың алдын алу және оларды жою жөніндегі жұмыстарды орындау үшін, оның ішінде қаржылық лизинг тетігін пайдалана отырып, авиациялық техниканы сатып алу</w:t>
+Табиғи және техногендік сипаттағы төтенше жағдайлардың алдын алу және оларды жою жөніндегі жұмыстарды орындау үшін, оның ішінде қаржы лизингі тетігін пайдалана отырып, авиациялық техниканы сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5595,51 +5629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 361 552</w:t>
+19 361 552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5737,51 +5771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 361 552</w:t>
+11 954 081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5879,51 +5913,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 999 380</w:t>
+57 999 380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>