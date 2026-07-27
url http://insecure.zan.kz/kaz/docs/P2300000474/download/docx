--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41c9a7e" w14:textId="41c9a7e">
+    <w:p w14:paraId="ad535b8" w14:textId="ad535b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -202,100 +202,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қор резервiнiң есептi жылдан кейiнгi жылдың 1 қаңтарына есептелетін ең төмен мөлшерi провизия мөлшерiнiң кемiнде он пайызы мөлшерінде. Қор қызметiнiң нәтижесiнде болуы мүмкiн тәуекелдердi жабу үшiн қалыптастырылатын және оның қаржылық орнықтылығын қамтамасыз ететiн Қор резервi Қордың активтерi мен провизиясының айырмасы ретiнде айқындалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қордың Қазақстан Республикасының Ұлттық Банкінде ашылған ағымдағы шотындағы ақшаның ай сайынғы инвестицияланбайтын қалдығының есепті айдан кейінгі айдың басындағы ең төмен мөлшері есепті айдың алдындағы айда Қазақстан Республикасының Әлеуметтік кодексінде көзделген әлеуметтік төлемдер сомасының 0,5 еселенген мөлшерінен кем болмайтын мөлшерде белгіленсін.</w:t>
+      есепті айдан кейінгі айдың басындағы операциялық ақша қалдығының ай сайынғы ең төменгі мөлшері Қазақстан Республикасының Әлеуметтік кодексінде көзделген әлеуметтік төлемдер сомасының 0,5 еселенген мөлшерінде есепті айдың алдындағы ай үшін Қазақстан Республикасының Ұлттық Банкінде ашылған инвестициялық шотта қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 15.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 15.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 546</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -509,55 +529,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>