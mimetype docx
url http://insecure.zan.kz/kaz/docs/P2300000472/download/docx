--- v0 (2025-10-25)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97cf1cc" w14:textId="97cf1cc">
+    <w:p w14:paraId="888c632" w14:textId="888c632">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -809,51 +809,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әскери қызметшілердің (мерзімді қызметтегі әскери қызметшілерден басқа), арнаулы мемлекеттік органдар және құқық қорғау органдары, азаматтық қорғау органдары, мемлекеттік фельдъегерлік қызмет қызметкерлерінің, сондай-ақ арнаулы атақтарға, сыныптық шендерге ие болу және нысанды киім киіп жүру құқықтары 2012 жылғы 1 қаңтардан бастап жойылған адамдардың пайдасына 2016 жылғы 1 қаңтарға дейін бюджет қаражаты есебінен аударылған міндетті зейнетақы жарналары сомасының 50 пайызын қайтару қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалардығ тақырыбы жаңа редакцияда - ҚР Үкіметінің 03.10.2025 </w:t>
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Үкіметінің 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 820</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
@@ -1668,51 +1668,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) БЖЗҚ, Мемлекеттік корпорация және уәкілетті органдар қызметкерлерінің қатарынан жауапты адамдар көрсетілген БЖЗҚ-дан қызметкерлердің (әскери қызметшілердің) міндетті зейнетақы жарналарының сомаларын қайтару жөніндегі іс-шараларды өткізу мерзімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) БЖЗҚ-ның автоматтандырылған ақпараттық жүйесінің дерекқорында қызметкерлердің (әскери қызметшілердің) жеке зейнетақы шоттарынан сомаларды есептен шығару үшін БЖЗҚ-ға қажетті ақпаратты қамтитын Мемлекеттік корпорацияның электрондық хабарламасының форматы;</w:t>
+      2) БЖЗҚ-ның автоматтандырылған цифрлық жүйесінің дерекқорында қызметкерлердің (әскери қызметшілердің) жеке зейнетақы шоттарынан сомаларды есептен шығару үшін БЖЗҚ-ға қажетті ақпаратты қамтитын Мемлекеттік корпорацияның электрондық хабарламасының форматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мемлекеттік корпорацияның БЖЗҚ-ға қызметкерлердің (әскери қызметшілердің) тізімдерін ұсыну тәртібі, сондай-ақ БЖЗҚ-ның Мемлекеттік корпорацияға міндетті зейнетақы жарналарының сомаларын қайтару тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
@@ -1752,90 +1752,254 @@
         <w:t>
       5) график-жоспарда көзделген іс-шараларды жүзеге асыру процесінде Мемлекеттік корпорация мен БЗЖҚ арасындағы ақпарат алмасудың электрондық құралы (құралдары) (арнасы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) БЖЗҚ-ның Мемлекеттік корпорациямен және БЖЗҚ кастодиан-банкімен өзара іс-қимыл жасауына бағытталған іс-шаралар көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. БЖЗҚ график-жоспар келісілген күннен бастап бес жұмыс күнінен кешіктірмей БЖЗҚ интернет-ресурсында ақпарат жариялау арқылы міндетті зейнетақы жарналарының сомаларын қайтару жөніндегі іс-шаралар басталатын және аяқталатын күндер туралы қызметкерлерді (әскери қызметшілерді) хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Орталық атқарушы органның автоматтандырылған ақпараттық жүйесінің дерекқорында қызметкерлерді (әскери қызметшілерді) сәйкестендіру деректемелердің (жеке сәйкестендiру нөмiрi, тегі, аты, әкесінің аты (бар болса), туған күні) толық сәйкестігі бойынша жүргізіледі.</w:t>
+      11. Орталық атқарушы органның автоматтандырылған цифрлық жүйесінің дерекқорында қызметкерлерді (әскери қызметшілерді) сәйкестендіру деректемелердің (жеке сәйкестендiру нөмiрi, тегі, аты, әкесінің аты (бар болса), туған күні) толық сәйкестігі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. График-жоспарда айқындалған іс-шаралар өткізілетін кезеңде осы Қағидалардың 6-тармағында көрсетілген қызметкерлердің (әскери қызметшілердің) тізімі бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1908,94 +2072,258 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. БЖЗҚ график-жоспарда айқындалған мерзімдерде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) автоматтандырылған ақпараттық жүйенің дерекқорында қызметкерлердің (әскери қызметшілердің) жеке зейнетақы шоттарынан Мемлекеттік корпорацияның электрондық хабарламаларына сәйкес қайтарылуға тиіс міндетті зейнетақы жарналарының сомаларын есептен шығарады;</w:t>
+      1) автоматтандырылған цифрлық жүйенің дерекқорында қызметкерлердің (әскери қызметшілердің) жеке зейнетақы шоттарынан Мемлекеттік корпорацияның электрондық хабарламаларына сәйкес қайтарылуға тиіс міндетті зейнетақы жарналарының сомаларын есептен шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) БЖЗҚ-ның кастодиан шотынан Мемлекеттік корпорацияның шотына міндетті зейнетақы жарналарының сомаларын есептен шығаруға тапсырманы кастодиан-банкке жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Бұл ретте БЖЗҚ-ның автоматтандырылған ақпараттық жүйесінің дерекқорында қызметкерлерді (әскери қызметшілерді) сәйкестендіру Мемлекеттік корпорацияның электрондық хабарламасында көрсетілген деректемелердің толық сәйкестігі бойынша жүзеге асырылады.</w:t>
+      15. Бұл ретте БЖЗҚ-ның автоматтандырылған цифрлық жүйесінің дерекқорында қызметкерлерді (әскери қызметшілерді) сәйкестендіру Мемлекеттік корпорацияның электрондық хабарламасында көрсетілген деректемелердің толық сәйкестігі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жеке зейнетақы шоттарынан міндетті зейнетақы жарналарының сомаларын есептен шығаруды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2168,54 +2496,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БЖЗҚ-ға қайтарылуға тиіс міндетті зейнетақы жарналарының сомасы есептен шығарылған кезеңде қызметкердің (әскери қызметшінің) қайтыс болғаны туралы ақпарат болған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) БЖЗҚ автоматтандырылған ақпараттық жүйесінің дерекқорында қызметкердің (әскери қызметшінің) жеке зейнетақы шоты болмаған жағдайларда жүргізілмейді.</w:t>
+      5) БЖЗҚ автоматтандырылған цифрлық жүйесінің дерекқорында қызметкердің (әскери қызметшінің) жеке зейнетақы шоты болмаған жағдайларда жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Еңбек сіңірген жылдары үшін толық емес көлемде зейнетақы төлемдерін алушылар осы Қағидалардың 17-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2789,115 +3199,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес республикалық бюджетке қайтарылуға тиіс міндетті зейнетақы жарналарының сомасын көрсетіп, сомаларды қайтару туралы өтініш берген қызметкерлердің (әскери қызметшілердің) тізімін жасайды және оны Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес орталық атқарушы органның және БЖЗҚ-ның автоматтандырылған ақпараттық жүйесінің дерекқорында сәйкестендіру рәсімін жүзеге асырады.</w:t>
+        <w:t>
+      27. Мемлекеттік корпорация тізімді алған күннен бастап бес жұмыс күні ішінде осы Қағидалардың 25-тармағында көрсетілген қызметкерлерді (әскери қызметшілерді) осы Қағидалардың 11 және 15-тармақтарына сәйкес орталық атқарушы органның және БЖЗҚ-ның автоматтандырылған цифрлық жүйесінің дерекқорында сәйкестендіру рәсімін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Мемлекеттік корпорацияның электрондық хабарламаларды қалыптастыруы және оларды БЖЗҚ-ға жолдау, БЗЖҚ-ның жеке зейнетақы шоттарынан міндетті зейнетақы жарналарының сомаларын есептен шығару, оларды Мемлекеттік корпорацияға қайтару және кейіннен республикалық бюджетке аудару осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3671,55 +4103,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>