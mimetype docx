--- v0 (2025-12-22)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9b71af" w14:textId="f9b71af">
+    <w:p w14:paraId="0761889" w14:textId="0761889">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -182,602 +182,1484 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазимпэкс" республикалық орталығы" акционерлік қоғамы жарғылық капиталында мемлекеттің жүз пайыз қатысу үлесі бар "Қазимпэкс" республикалық орталығы" жауапкершілігі шектеулі серіктестігі (бұдан әрі – серіктестік) етіп қайта құру жолымен қайта ұйымдастырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Серіктестік қызметінің негізгі бағыттары мынадай болып айқындалсын:</w:t>
+      2. Серіктестіктің мынадай негізгі қызмет бағыттары айқындалсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) өзге сымсыз телекоммуникациялық байланысты жүзеге асыру; </w:t>
+    <w:bookmarkStart w:name="z26" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өзге сымсыз телекоммуникациялық байланысты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) қорғаныс және ұлттық қауіпсіздік саласындағы зерттеулер мен эксперименттік әзірлемелер; </w:t>
+    <w:bookmarkStart w:name="z27" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қорғаныс және ұлттық қауіпсіздік саласындағы зерттеулер мен эксперименттік әзірлемелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) жекеменшік жылжымайтын мүлікті жалдау және басқару; </w:t>
+    <w:bookmarkStart w:name="z28" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жекеменшік жылжымайтын мүлікті жалдау және басқару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      4) сыйақы үшін немесе шарттық негізде жылжымайтын мүлікті басқару; </w:t>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыйақы үшін немесе шарттық негізде жылжымайтын мүлікті басқару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      5) басқа топтамаларға енгізілмеген тауарлардың жекелеген түрлерінің немесе тауарлар топтарының саудасына маманданған агенттер қызметі; </w:t>
+    <w:bookmarkStart w:name="z30" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) басқа топтамаларға енгізілмеген тауарлардың жекелеген түрлерінің немесе тауарлар топтарының саудасына маманданған агенттер қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      6) ақпараттық жүйелер мен деректер базасын сүйемелдей отырып, ақпараттық-әдіснамалық қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық жүйелер мен дерекқорларды сүйемелдей отырып, ақпараттық-әдіснамалық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ұлттық қауіпсіздік органдары үшін құрылыс жобаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұлттық қауіпсіздік органдары үшін тұрғын ғимараттар құрылысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ұлттық қауіпсіздік органдары үшін 1 және 2-санаттағы стационарлық сауда объектілерін қоспағанда, тұрғын емес ғимараттар құрылысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ұлттық қауіпсіздік органдары үшін шекара маңы аумақтарында орналасқан ғимараттар мен құрылысжайларды бөлшектеу және бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ұлттық қауіпсіздік органдары үшін телекоммуникациялық, компьютерлік және телевизиялық желілерді тарту бойынша электрмонтаждау жұмыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ұлттық қауіпсіздік органдары үшін өзге электр – монтаждау жұмыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұлттық қауіпсіздік органдары үшін сумен жабдықтау, жылыту және ауа баптау жүйелерін монтаждау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ұлттық қауіпсіздік органдары үшін басқа топтамаларға енгізілмеген өзге де құрылыс - монтаждау жұмыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ұлттық қауіпсіздік органдары үшін монтаждалған жабдықты қосу және баптау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) шекара маңы аумақтарында орналасқан атом өнеркәсібі және атом энергетикасы объектілерін қоспағанда, шекара маңы аумақтарында орналасқан ұлттық қауіпсіздік объектілері үшін сәулет саласындағы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) шекара маңы аумақтарында орналасқан атом өнеркәсібі және атом энергетикасы объектілерін қоспағанда, шекара маңы аумақтарында орналасқан ұлттық қауіпсіздік объектілері үшін сәулет саласындағы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ұлттық қауіпсіздік органдары үшін азаматтық және қызметтік қару мен оның патрондарын әзірлеу, шығару, жөндеу, сату, коллекцияға жинау және экспонаттау қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ұлттық қауіпсіздік органдары үшін бағдарламалық кодты әзірлеу және тестілеу саласындағы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ұлттық қауіпсіздік органдары үшін бағдарламалық қамтылымды, бағдарламалық өнімдерді, дерекқорларды, интернет-ресурстарды (сайттарды), ақпараттық жүйелерді сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ұлттық қауіпсіздік органдары үшін аппараттық-бағдарламалық кешендерге жүйелік-техникалық қызмет көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) ұлттық қауіпсіздік органдары үшін аппараттық-бағдарламалық кешендерді монтаждау және баптау саласындағы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ұлттық қауіпсіздік органдары үшін (деректерді өңдеу орталықтарын) серверлік үй-жайларды пайдалануға беру жөніндегі қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ұлттық қауіпсіздік органдары үшін бағдарламалық өнімдерді, электрондық ақпараттық ресурстарды, мобильді және өзге де қосымшаларды пайдалануға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ұлттық қауіпсіздік органдары үшін веб-порталдардың қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шекара маңы аумақтарында жүзеге асырылатын көкөністер мен жемістерден басқа азық-түлік тауарларын қоймаға жинау мен сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) шекара маңы аумақтарында жүзеге асырылатын көкөністер мен жемістерді қоймаға жинау мен сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) ұлттық қауіпсіздік объектілері үшін аумақтарды абаттандыру қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) ұлттық қауіпсіздік объектілері үшін жинап-тазалау бойынша өзге де қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) шекаралық өткелдер мен шекара маңы аумақтарында орналасқан жол бойындағы белдеуде жүргізілетін автокөлікке техникалық қызмет көрсету және жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) шекаралық өткелдер мен шекара маңы аумақтарында орналасқан жол бойындағы белдеудегі техникалық қызмет көрсету станциялары жүргізгендерді қоспағанда, автомобильдерге техникалық қызмет көрсету және оларды жөндеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) шекара маңы аумақтарындағы жүзеге асырылатын астықтан, майлы дақылдар мен мұнайдан басқа азық-түлік емес тауарларды қоймаға жинау мен сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) шекаралық өткелдер мен шекара маңы аумақтарында орналасқан автокөлік тұрақтарының қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) шекаралық өткелдер мен шекара маңы аумақтарында орналасқан жүктерді көліктік өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) шекаралық өткелдер мен шекара маңы аумақтарында көрсетілетін көліктік-экспедициялық қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) шекара маңы аумақтарында жол бойындағы белдеуде орналасқан қонақүйлерді қоспағанда, мейрамханалары бар қонақүйлердің қызметтер көрсетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) шекаралық өткелдер мен шекара маңы аумақтарында жол бойындағы белдеулерде орналасқан қонақүйлердің қызметтер көрсетуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) ұлттық қауіпсіздік органдары үшін басқа да қаржылық көрсетілетін қызметтер, экономиканың түрлі салаларындағы қаржыландыру, инвестициялық қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) ұлттық қауіпсіздік органдары үшін басқа топтамаларға енгізілмеген сақтандырудан және зейнетақымен қамсыздандырудан басқа, қаржылық көрсетілетін қызметтердің басқа түрлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) шекара маңы аумақтарында орналасқан коммерциялық объектілерге кешенді қызмет көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) шекара маңы аумақтарында орналасқан ұлттық қауіпсіздік объектілері үшін басқа топтамаларға енгізілмеген коммерциялық қосалқы қызметтер көрсету бойынша өзге қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) шекара маңы аумақтарында орналасқан ұлттық қауіпсіздік объектілері үшін басқа топтамаларға енгізілмеген білім беру саласындағы өзге қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) шекара маңы аумақтарында ұлттық қауіпсіздік органдары үшін білім беру саласындағы өзге де қосалқы қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) ұлттық компаниялар құрған ұйымдардың ұлттық қауіпсіздіктің стратегиялық объектілеріне қызмет көрсету үшін техникалық және қосалқы персонал ұсыну бойынша қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) ұлттық қауіпсіздік органдары үшін демалысты және ойын-сауықты ұйымдастыру қызметінің өзге түрлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) ұлттық қауіпсіздік органдары үшін спорт объектілерінің қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) ұлттық қауіпсіздік органдары үшін спорт клубтарының қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік мүлік және жекешелендіру комитеті Қазақстан Республикасының Ұлттық қауіпсіздік комитетімен бірлесіп (келісу бойынша), Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z11" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) серіктестіктің жарғысын бекітуді және оны "Азаматтарға арналған үкімет" мемлекеттік корпорациясында мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z12" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне серіктестіктің мемлекеттік қатысу үлесіне иелік ету және пайдалану құқығын беруді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z13" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулыдан туындайтын өзге де шараларды қабылдауды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z14" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Үкіметінің кейбір шешімдеріне мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z15" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Акциялардың мемлекеттік пакеттеріне мемлекеттік меншіктің түрлері және ұйымдарға қатысудың мемлекеттік үлестері туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 12 сәуірдегі № 405 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z16" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген акцияларының мемлекеттік пакеттері мен қатысу үлестері республикалық меншікте қалатын акционерлік қоғамдар мен шаруашылық серіктестіктерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z17" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Астана қаласы" бөлімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 21-19-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21-19. "Қазимпэкс" республикалық орталығы" ЖШС";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z19" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Республикалық меншіктегі ұйымдар акцияларының мемлекеттік пакеттері мен мемлекеттік үлестеріне иелік ету және пайдалану жөніндегі құқықтарды беру туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 27 мамырдағы № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z20" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қаулымен бекітілген иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z21" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Ұлттық қауіпсіздік комитетіне" бөлімінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z22" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 242-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z23" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "242. "Қазимпэкс" республикалық орталығы" ЖШС".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z24" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазимпэкс" республикалық орталығы" акционерлік қоғамының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 7 тамыздағы № 619 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> күші жойылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z25" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -935,55 +1817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1309,31 +2191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>