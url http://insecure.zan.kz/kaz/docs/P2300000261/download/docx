--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0761889" w14:textId="0761889">
+    <w:p w14:paraId="9293e45" w14:textId="9293e45">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1817,55 +1817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2191,31 +2191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>