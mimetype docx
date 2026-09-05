--- v0 (2025-10-01)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f558e11" w14:textId="f558e11">
+    <w:p w14:paraId="7183bbd" w14:textId="7183bbd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -820,51 +820,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 04.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 356</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 3-тармақтың бірінші бөлігінде орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1395,50 +1415,112 @@
         <w:t>
       3) басқа мемлекеттің құзыретті органында бұрынғы тіркелген жері бойынша мемлекеттік есептен шығарылған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кедендік тазалаудан өткен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақтың бірінші абзацында орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. Егер Еуразиялық экономикалық одаққа (бұдан әрі – ЕАЭО) мүше мемлекеттердің аумағына әкелінген көлік құралының кедендік тазартудан өтуі расталмаса, бұл ретте көлік құралы бұған дейін ЕАЭО-ға мүше мемлекеттің құзыретті органында тіркеу есебінде тұрмаған болса, Қазақстан Республикасының аумағына 2022 жылғы 1 қыркүйекке дейін әкелінсе және іздестіруде болмаса, мұндай көлік құралын алғашқы тіркегені үшін 200000 теңге мөлшеріндегі алым мөлшерлемесін қолдануға және оны иеліктен шығару мүмкіндігінсіз, сондай-ақ Қазақстан Республикасының аумағында пайдалану құқығымен ғана бастапқы тіркеуге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1520,71 +1602,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 11-1-тармақпен толықтырылды - ҚР Үкіметінің 04.05.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 356</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 06.02.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 06.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11-1-тармақтың бірінші абзацында орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1611,54 +1713,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметінде және (немесе) мемлекеттік кірістер органдарында көлік құралының әкелінуі туралы мәліметтер болмаған жағдайда әкелінген күні бірыңғай сақтандыру дерекқорындағы мәліметтер негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Көлік құралдарын Қазақстан Республикасының аумағына әкелуді жүзеге асырған жеке тұлғаларды Қазақстан Республикасының заңнамалық актілеріне сәйкес өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерінен босатып, оларды бастапқы тіркегені үшін 200000 теңге мөлшеріндегі алым мөлшерлемесін қолдану үшін өтініштер қабылдау осы Қағидалар қолданысқа енгізілген күннен бастап және 2023 жылғы 1 шілдеге дейін жүзеге асырылады.</w:t>
+      13. Көлік құралдарын Қазақстан Республикасының аумағына әкелуді жүзеге асырған жеке тұлғаларды Қазақстан Республикасының заңдарына сәйкес өндірушілердің (импорттаушылардың) кеңейтілген міндеттемелерінен босатып, оларды бастапқы тіркегені үшін 200000 теңге мөлшеріндегі алым мөлшерлемесін қолдану үшін өтініштер қабылдау осы Қағидалар қолданысқа енгізілген күннен бастап және 2023 жылғы 1 шілдеге дейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде берілген өтініштер осы Қағидаларға сәйкес 2023 жылғы 31 желтоқсанға дейін қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте осы тармақтың бірінші бөлігінде көрсетілген мерзім ішінде берілген өтініштер осы Қағидаларға сәйкес 2023 жылғы 31 желтоқсанға дейін қаралады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1800,55 +1982,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>