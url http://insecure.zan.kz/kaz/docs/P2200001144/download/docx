--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e86895e" w14:textId="e86895e">
+    <w:p w14:paraId="f921f1a" w14:textId="f921f1a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,61 +86,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің "Көмірсутек шикізаты кен орнын (кен орындарының бір тобын, кен орнының бір бөлігін) рентабельділігі төмен, тұтқырлығы жоғары, су басқан, дебиті аз және сарқылған кен орындарының санатына жатқызу қағидаларын және пайдалы қазбаларды өндіруге салынатын салық бөлігінде салық салу тәртібін бекіту туралы" 2018 жылғы 18 сәуірдегі № 204 және "Рентабельділігі төмен, өте тұтқыр, су басқан, дебиті аз және сарқылған кен орындары санатына жатқызылатын көмірсутек шикізаты кен орындарының (кен орындары тобының, кен орнының бір бөлігінің) тізбесін бекіту, "Көмірсутек шикізаты кен орнын (кен орындарының бір тобын, кен орнының бір бөлігін) рентабельділігі төмен, өте тұтқыр, су басқан, дебиті аз және сарқылған кен орындарының санатына жатқызу қағидаларын және пайдалы қазбаларды өндіруге салынатын салық бөлігінде салық салу тәртібін бекіту туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 18 сәуірдегі № 204 қаулысына өзгерістер мен толықтырулар енгізу және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" 2019 жылғы 27 маусымдағы № 449 қаулыларына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Үкіметінің 2022 жылғы 31 желтоқсандағы № 1144 қаулысы</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің 2022 жылғы 31 желтоқсандағы № 1144 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 23 ақпандағы № 105 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Үкіметінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -13912,63 +14000,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14290,35 +14400,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>