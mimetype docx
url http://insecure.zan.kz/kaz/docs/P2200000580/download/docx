--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee11b50" w14:textId="ee11b50">
+    <w:p w14:paraId="e796eea" w14:textId="e796eea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3139,50 +3139,166 @@
         <w:t>
       32) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарынан шығатын ресми құжаттарға апостиль қою рәсімін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z91" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 33-1), 33-2) және 33-3) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z92" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында білім алушылардың білімін бағалау өлшемшарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z93" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4603,590 +4719,630 @@
         <w:t>
       73-17) "Болашақ" халықаралық стипендиясы иегерлерінің өтініштерін қарау жөнінде комиссия құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z429" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73-18) жыл сайын білім беру саласындағы уәкілетті органмен бірлесіп білім беру ұйымдарының типтері бойынша оқытудың орташа құнының ұзақ мерзімді болжамдарын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z132" w:id="173"/>
+    <w:bookmarkStart w:name="z481" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73-19) Қазақстан Республикасындағы халықаралық және шетелдік оқу орындары және (немесе) олардың филиалдары қызметінің қағидаларын және олардың ынтымақтастығының нысандарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z132" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары түрлерінің номенклатурасын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z133" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z133" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) Қазақстан Республикасының заңнамасына сәйкес сәйкестендіру нөмірлерінің ұлттық тізілімдерінде қамтылған мәліметтерді алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z134" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z134" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) қағидаларын денсаулық сақтау саласындағы уәкілетті орган әзірлейтін және бекітетін денсаулық сақтау саласындағы жоғары оқу орнынан кейінгі білімі бар кадрларды нысаналы даярлауды қоспағанда, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында философия докторларын (PhD) нысаналы даярлау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z135" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z135" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) ведомстволық бағынысты жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ректорларын тағайындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z136" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z136" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының жатақханаларындағы орындарды бөлу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z137" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z137" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымын дамыту бағдарламасының құрылымы мен оны әзірлеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z138" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z138" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) стипендиялық бағдарламаларға қатысу үшін үміткерлерді іріктеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z139" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z139" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) кредиттік оқыту технологиясын ескере отырып, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру қағидаларын әзірлеуді ұйымдастыру және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z140" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z140" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) кредиттік оқыту технологиясын ескере отырып, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беруді жан басына шаққандағы нормативтік қаржыландыру әдістемесін әзірлеуді ұйымдастыру және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z378" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z378" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-1) жан басына шаққандағы нормативтік қаржыландыру іске асырылатын жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының типтері мен түрлерінің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z141" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z141" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында көзделген тәртіппен жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының қызметін тоқтата тұру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z142" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z142" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) білім беру қызметімен айналысуға лицензия және (немесе) лицензияға қосымша беру, білім беру ұйымын қайта ұйымдастыруға байланысты білім беру қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу мәселелерін алқалы және жария қарау үшін консультациялық-кеңесші орган құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z143" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z143" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) меншік нысанына және ведомстволық бағыныстылығына қарамастан, Сот төрелігі академиясын қоспағанда, әскери, арнаулы оқу орындарында жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын мемлекеттік аттестаттаудан өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z144" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z482" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85-1) ведомстволық бағыныстылығына қарамастан, жоғары және жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын әскери, арнаулы оқу орындарына қатысты мемлекеттік аттестаттауды өткізу қағидаларын әзірлеу және  бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z144" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында оқу-әдістемелік және ғылыми-әдістемелік жұмысты жүргізуді үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z145" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z145" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) мәдениет саласындағы білім беру ұйымдарын қоспағанда, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында оқу-әдістемелік және ғылыми-әдістемелік жұмысты ұйымдастыру мен жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z146" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z146" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) кредиттік оқыту технологиясын бойынша оқу процесін ұйымдастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z147" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z147" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) білім беру ұйымдарына қашықтықтан оқытуды ұсыну бойынша қойылатын талаптарды және қашықтықтан оқыту бойынша және жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламалары бойынша онлайн-оқыту нысанында оқу процесін ұйымдастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z148" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z148" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) білім және (немесе) біліктілік туралы мемлекеттік үлгідегі құжаттар бланкілерінің пайдаланылуына бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z149" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z149" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына әдіснамалық қолдау көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z150" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z150" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын меңгерген білім алушыларды қорытынды аттестаттау ерекшеліктерін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z151" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z151" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымын алқалы басқаруды сайлау тәртібін қоса алғанда, жұмысты ұйымдастырудың үлгілік қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z152" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z152" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары білім беру қызметінде пайдаланатын қатаң есептілік құжаттарының нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z153" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z153" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) ұлттық бірыңғай тестілеуді ұйымдастыру және өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z154" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z154" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) мемлекеттік сатып алу веб-порталы арқылы мемлекеттік білім беру тапсырысы қызметтерінің шарттарын жасасу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z155" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z155" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) мемлекеттік жастар саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z156" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z156" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) жастар ұйымдарымен ғылым, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру мәселелері бойынша өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z157" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z157" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) ғылым және ғылыми-техникалық қызмет саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5371,170 +5527,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) Қазақстан Республикасы Ұлттық ғылым академиясының академиктерін сайлау қағидалары мен өлшемшарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="200"/>
+    <w:bookmarkStart w:name="z162" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) ғылым, ғылыми-техникалық қызмет және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында салааралық үйлестіруді жүзеге асыру және мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z163" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z163" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) мемлекеттік қорғаныстық тапсырыс шеңберінде қалыптастырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қоспағанда, мемлекеттік бюджеттен қаржыландырылатын іргелі және қолданбалы ғылыми зерттеулердің ғылыми, ғылыми-техникалық жобалары мен бағдарламаларын және облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының мемлекеттік тапсырысын үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z164" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z164" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) Қазақстан Республикасының Президенті жанындағы Ғылым және технологиялар жөніндегі ұлттық кеңес айқындайтын ғылым мен технологияларды дамытудың стратегиялық басым бағыттарына сәйкес Қазақстан Республикасында ғылымды дамытудың басым бағыттарын, іргелі және қолданбалы ғылыми зерттеулерді әзірлеу және оларды Жоғары ғылыми-техникалық комиссияның бекітуіне ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z165" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z165" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) Жоғары ғылыми-техникалық комиссияның қызметін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z166" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z166" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) мемлекеттік қорғаныстық тапсырыс шеңберінде қалыптастырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қоспағанда, бюджет қаражаты есебінен іске асырылатын іргелі және қолданбалы ғылыми зерттеулердің ғылыми, ғылыми-техникалық жобалары мен бағдарламаларын әзірлеуді және оларды қалыптастыру, орындау және аяқтау сатыларында іске асыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z167" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z167" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) мемлекеттік-жекешелік әріптестік негізінде ғылыми зерттеулерді және тәжірибелік-конструкторлық жұмыстарды ұйымдастыру және жүргізу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5563,930 +5719,930 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="206"/>
+    <w:bookmarkStart w:name="z169" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдардың тізбесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z170" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z170" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру нормаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z171" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z171" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111) мемлекеттік ғылыми-техникалық сараптаманы ұйымдастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z413" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z413" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-3) бюджет қаражаты есебінен және берілетін салықтық жеңілдіктер шеңберінде қаржыландырылатын ғылыми зерттеулер мен әзірлемелерді ұйымдастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z414" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z414" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-4) ғылыми-техникалық ақпаратты жинау, өңдеу және талдау жөніндегі іс-шаралар кешенін жүзеге асыратын ұйымды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z415" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z415" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-5) коммерцияландыру жобаларына мемлекеттік ғылыми-техникалық сараптама, сараптама жүргізу, сұралатын қаржыландыру көлемі сомасының негізділігін бағалау жөніндегі қазақстандық сарапшылар көрсететін қызметтер құнының әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z416" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z416" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-6) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды гранттық қаржыландыруды қолдап отырудың көрсетілетін қызметтері құнын айқындау әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z417" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z417" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-7) ғылыми тағылымдамадан өтуге арналған шығыстардың нормаларын, үлгілік шарттарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z418" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z418" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-8) ғылыми тағылымдамаларды ұйымдастыру жөніндегі іс-шаралар кешенін жүзеге асыратын ұйымды (әкімшіні) айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z419" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z419" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-9) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына "зерттеу университеті" мәртебесін беру қағидаларың, өлшемшарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z420" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z420" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-10) технологиялардың әзірлігі мен ұйымдардың технологиялық әзірлігі деңгейлерін айқындау әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z421" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z421" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-11) ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын орындау және аяқтау сатыларында олардың іске асырылуын мониторингтеу туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z422" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z422" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-12) тұлғаларға ғылыми-зерттеу жұмыстарын жүргізу туралы есептің негізінде олардың ғылыми-зерттеу жұмыстарын жүзеге асыруға (сатып алуға) арналған шығыстары бойынша ғылыми-зерттеу жұмыстары жөніндегі, пайдалануға беру актісі бар есептің негізінде олардың ғылыми орталықтар құруға арналған шығыстары бойынша ғылыми орталық құру туралы, ендіру актісі бар ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстар нәтижелерін ендіру туралы есептің негізінде олардың ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстарды жүзеге асыруға (сатып алуға) арналған шығыстары бойынша ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстар жөніндегі хабарламаларды беру нысанын, мерзімдері мен қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z423" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z423" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-13) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерінің "Қазақстан ғылымы" бірыңғай ақпараттық жүйесі немесе Ұлттық инновациялық жүйенің "бірыңғай терезесі" арқылы ғылыми-техникалық ақпаратты алу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z424" w:id="220"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z424" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-14) бюджет қаражаты есебінен, сондай-ақ жер қойнауын пайдаланушылардың ғылым саласындағы міндеттемелері шеңберінде жер қойнауын пайдаланушылардың қаражатынан қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын және олардың орындалуы жөніндегі есептерді мемлекеттік есепке алуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z440" w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z440" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-15) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша зерттеулердің және консалтингтік көрсетілетін қызметтердің құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z441" w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z441" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-16) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша мемлекеттік тапсырманың құнын айқындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z442" w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z442" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-17) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша заттай нормаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z443" w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z443" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-18) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін базалық қаржыландыру бойынша бөлінетін бюджеттік бағдарламаны бөлу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z444" w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z444" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-19) өткізуден түскен ақша өз иелігінде қалатын мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуі бойынша ақылы қызмет түрлерін жүзеге асыру, мемлекеттік мекемелердің тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуінен түскен, өз иелігінде қалатын ақшаны пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z445" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z445" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-20) ғылым және жоғары білім саласында қызметін жүзеге асыратын мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін аудару нормативін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z446" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z446" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-21) мемлекеттік кәсіпорындардың таза кірістің бөлігін бюджетке толық және уақтылы аударуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z447" w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z447" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       111-22) Қазақстан Республикасы Бюджет кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>40-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мониторинг нәтижелерін жариялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z172" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z172" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z379" w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z379" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-1) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерінің аккредиттеуден өту шарттарын сәйкестігін бағалау (балл) шкаласын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z380" w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z380" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112-2) ғылыми-техникалық кеңес туралы үлгілік ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z173" w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z173" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерін аккредиттеуді жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z174" w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z174" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) ұлттық ғылыми кеңестердің қызметін үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z175" w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z175" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) салалық уәкілетті органдардың, облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының ғылыми, ғылыми-техникалық жобалар мен бағдарламалар шеңберінде жүзеге асырылатын жұмысын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z381" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z381" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115-1) Қазақстан Республикасы Президентінің жанындағы Ғылым және технологиялар жөніндегі ұлттық кеңестің жұмысын ақпараттық-талдамалық және ұйымдастырушылық-техникалық қамтамасыз етуді жүзеге асыру және Кеңес төрағасын – Қазақстан Республикасының Президентін ғылым мен технологияларды дамытудың өзекті мәселелері жөніндегі сараптамалық-талдамалық материалдармен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z176" w:id="236"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z176" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) ғылыми ұйымның мүшелерін сайлау тәртібін қоса алғанда, оның консультативтік-кеңесші органы туралы үлгілік ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z177" w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z177" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117) ұжымдық пайдаланымдағы ғылыми зертханалар туралы үлгілік ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z178" w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z178" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118) диссертациялық кеңес туралы үлгі ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z179" w:id="239"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z179" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) философия докторы (PhD), бейіні бойынша доктор дәрежелерін беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z180" w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z180" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120) үміткерлерді іріктеу және ғылыми тағылымдамадан өту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z398" w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z398" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120-1) ғылыми тағылымдамадан өтуді ұйымдастыруға байланысты шығыстарды қаржыландыру, сондай-ақ ғылыми тағылымдамадан бас тартқан не одан айырылған, қаржылық берешегі бар тұлғалардың бюджет қаражатын қайтаруы жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z399" w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z399" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120-2) білім беру саласындағы уәкілетті органмен бірлесіп білім беру ақысын төлеу мақсатында бірыңғай жинақтаушы зейнетақы қорынан төленетін нысаналы жинақ төлемдерін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z181" w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z181" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121) ғылыми атақтар (қауымдастырылған профессор (доцент), профессор) беру тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z182" w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z182" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) еңбегіне ақы төлеу базалық қаржыландыру шеңберінде жүзеге асырылатын жетекші ғалымдарға қойылатын талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z183" w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z183" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z184" w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z184" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертациялардың мемлекеттік тіркелуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z185" w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z185" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) жыл сайынғы "Үздік ғылыми қызметкер" сыйлығын беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z186" w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z186" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) ғылыми бағыттар сыныптауышын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6515,210 +6671,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="249"/>
+    <w:bookmarkStart w:name="z188" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) ұлттық ғылыми кеңестер туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z189" w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z189" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) ғылым бағыттары бойынша ұлттық ғылыми кеңестер құру, ұлттық ғылыми кеңестер құрамын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z190" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z190" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) апелляциялық комиссия туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z191" w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z191" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) ғылыми және (немесе) ғылыми-техникалық қызметті базалық және бағдарламалық-нысаналы қаржыландыру, ғылыми және (немесе) ғылыми-техникалық қызметті гранттық қаржыландыру және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z382" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z382" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131-1 ғылыми және (немесе) ғылыми-техникалық қызметті базалық қаржыландыру нормаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z192" w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z192" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) ғылыми, ғылыми-техникалық бағдарлама бойынша басты ұйымды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z193" w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z193" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) өз құзыреті шегінде мемлекеттік ғылыми ұйымдардың басшыларын лауазымға тағайындау және лауазымнан босату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z194" w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z194" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) бюджет қаражаты есебінен, сондай-ақ жер қойнауын пайдаланушылардың ғылым саласындағы міндеттемелері шеңберінде жер қойнауын пайдаланушылардың қаражатынан қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын және олардың орындалуы жөніндегі есептерді мемлекеттік есепке алу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6747,90 +6903,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="257"/>
+    <w:bookmarkStart w:name="z196" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) ғылым саласындағы халықаралық ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z197" w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z197" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласындағы мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6901,190 +7057,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) ғылыми және өндірістік қызметте пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-ұстау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="259"/>
+    <w:bookmarkStart w:name="z200" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында салааралық үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z201" w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z201" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды ынталандыру жөніндегі шараларды жоспарлау, іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z202" w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z202" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) Қазақстан Республикасының Үкіметіне ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жөніндегі шаралардың тиімділігі туралы ақпарат енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z203" w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z203" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында кадрларды даярлау, қайта даярлау және біліктілігін арттыру жөніндегі бағдарламаны әзірлеу, бекіту және іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z204" w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z204" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруға жәрдемдесу бағдарламаларының іске асырылуына мониторингті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z205" w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z205" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру туралы шоғырландырылған талдамалық ақпаратты уәкілетті органның интернет-ресурстарында және мерзімді баспасөз басылымдарында ашық қолжетімділікте орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z206" w:id="265"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z206" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыруды әдіснамалық қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7113,1910 +7269,1910 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="266"/>
+    <w:bookmarkStart w:name="z208" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) белгіленген тәртіппен ведомстволық бағынысты ұйымдарды бюджет қаражаты есебінен қаржыландыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z209" w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z209" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) Қазақстан Республикасының Ғылым мен техника саласындағы мемлекеттік сыйлығын, ғылым саласындағы атаулы сыйлықтарды және мемлекеттік ғылыми стипендияларды беру жөніндегі жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z383" w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z383" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148-1) ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z384" w:id="269"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z384" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148-2) ғылым саласындағы сыйлықақыларды, мемлекеттік ғылыми стипендияларды беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z426" w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z426" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148-3) мемлекеттік тапсырысты орындайтын мемлекеттік ғылыми ұйымдар мен мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми қызметкерлеріне еңбекақы төлеу тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z210" w:id="271"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z210" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) уәкілетті органның және салалық уәкілетті органдардың ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ғылыми және (немесе) ғылыми-техникалық қызмет туралы есептерді мемлекеттік есепке алуға ұсынуына бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z211" w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z211" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) Қазақстан Республикасының халықаралық шарттарында көзделген ғылыми және ғылыми-техникалық бағдарламалар мен жобалар бойынша міндеттемелерді іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z212" w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z212" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151) ғылыми ұйымдарды құру, қайта ұйымдастыру және тарату туралы ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z213" w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z213" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152) тілдерді дамыту саласындағы бірыңғай мемлекеттік саясаттың іске асырылуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z385" w:id="275"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z385" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-1) "ҚАЗТЕСТ" қазақ тілін меңгеру деңгейін бағалау жүйесі бойынша жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z386" w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z386" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-2) "ҚАЗТЕСТ" қазақ тілін меңгеру деңгейін бағалау жүйесі бойынша қағидаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z425" w:id="277"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z425" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-3) Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z427" w:id="278"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z427" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-4) Қазақстан Республикасының азаматтығына қабылдау немесе азаматтығын қалпына келтіру кезінде мемлекеттік тілді қарапайым деңгейде, Қазақстан Республикасы Конституциясының негіздерін, сондай-ақ Қазақстан тарихын білу көлемін айқындау бойынша тестілеуді өткізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z434" w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z434" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-5) тіл саясаты саласындағы кәсіптік стандартты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z214" w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z214" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) орталық және облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарында Қазақстан Республикасының тіл туралы заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z402" w:id="281"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z402" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-1) тексерілетін субъектіні тілдерді дамыту саласындағы мерзімді тексеру жүргізудің жартыжылдық жоспарына енгізу өлшемшартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z215" w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z215" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) Қазақстан Республикасының тіл туралы заңнамасында белгіленген талаптардың бұзылуын жою туралы ұсынымдар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z216" w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z216" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155) тілдерді дамыту саласындағы бірыңғай мемлекеттік саясатты іске асыру жөніндегі қызметті ақпараттық, әдістемелік қамтамасыз етуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z217" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z217" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156) Қазақстан Республикасында мемлекеттік тілдің жан-жақты дамуын қамтамасыз ету, оның халықаралық беделін нығайту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z218" w:id="285"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z218" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) Республикалық терминологиялық комиссияны құру және оның қызметін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z219" w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z219" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158) Қазақстан Республикасының тіл туралы заңнамасының бұзылуына кінәлі лауазымды адамдарға тәртіптік жазалау шараларын қолдану туралы тиісті органдарға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z220" w:id="287"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z220" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159) мемлекеттік тілді ғылым тілі ретінде дамыту, терминологиялық жұмысты жүйелеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z387" w:id="288"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z387" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159-1) терминологиялық жұмыстарды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z221" w:id="289"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z221" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160) тіл реформасын жүргізу, қазақ тілі әліпбиін латын графикасына көшіруді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z388" w:id="290"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z388" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-1) қазақ тілінің емле қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z435" w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z435" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-2) Қазақ тілінің ұлттық сөздік қорын қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z436" w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z436" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-3) Қазақ тілінің ұлттық сөздік қорын қолдап отыру мен дамытуға жауапты заңды тұлғаны айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z222" w:id="293"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z222" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161) мемлекеттік тілді оқытуға және оның қолданылу аясын кеңейтуге бағытталған қызметті ақпараттандыруды, ІТ-жобаларды әзірлеуді және қолданысқа енгізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z437" w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z437" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161-1) Қазақ тілінің ұлттық корпусын қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z223" w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z223" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162) мемлекеттік тілді оқыту бойынша оқу-әдістемелік құралдар, сөздіктер мен анықтамалықтар әзірлеуді және басып шығаруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z224" w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z224" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) Қазақстан Республикасында мемлекеттік тіл саясатын іске асыру мәселелері бойынша қоғамдық ұйымдармен, бұқаралық ақпарат құралдарымен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z340" w:id="297"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z340" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163-1) азаматтарды тілдік қағидат бойынша кемсітуге жол бермеу бойынша түсіндіру жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z225" w:id="298"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z225" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164) мемлекеттік және бюджеттік жоспарлау жөніндегі орталық уәкілетті органдармен келісу бойынша Министрліктің даму жоспарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z226" w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z226" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) орталық және жергілікті атқарушы органдардың жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру мен ғылым саласындағы мемлекеттік саясатты іске асыру жөніндегі қызметін үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z227" w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z227" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) Министрліктің өкілеттіктеріне жататын мәселелер бойынша орталық атқарушы органдардың қызметіне бақылау функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z228" w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z228" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесін қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z229" w:id="302"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z229" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін автоматтандыруды және оңтайландыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z230" w:id="303"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z230" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z231" w:id="304"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z231" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170) мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z232" w:id="305"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z232" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171) мемлекеттік қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z233" w:id="306"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z233" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) білім және ғылым саласында жеке және заңды тұлғаларға көрсетілетін мемлекеттік қызметтер тізіліміне өзгерістер және (немесе) толықтырулар енгізу жөнінде ұсыныстар әзірлеу, мемлекеттік қызметтер тізіліміне өзгерістер және (немесе) толықтырулар енгізу жөнінде ұсыныстар енгізу, көрсетілетін мемлекеттік қызметтер сапасына ішкі бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z234" w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z234" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z448" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173-1) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысу және шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z235" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174) мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын ақпаратты қоспағанда, рұқсаттардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z236" w:id="310"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z236" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175) лицензиарларды, лицензиялар беруді келісуді жүзеге асыратын мемлекеттік органдарды айқындау туралы нормативтік құқықтық актілердің жобаларын әзірлеу және рұқсаттар мен хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z237" w:id="311"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z237" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176) біліктілік талаптарын және оларға сәйкестігін растайтын құжаттардың тізбесін әзірлеу, рұқсаттар және хабарламалар саласындағы уәкілетті органмен, ақпараттандыру саласындағы уәкілетті органмен келісу, нормативтік құқықтық актілерді бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z238" w:id="312"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z238" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) өтініш берушінің Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің жарлықтарында, Қазақстан Республикасы Үкіметінің қаулыларында белгіленген талаптарды сақтауын тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z327" w:id="313"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-1) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган айқындайтын тәртіппен мемлекеттік әлеуметтік тапсырысты қалыптастыруды, оның іске асырылу мониторингін және нәтижелерін бағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z328" w:id="314"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-2) үкіметтік емес ұйымдармен өзара іс-қимыл және ынтымақтастық жөнінде кеңес құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z329" w:id="315"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-3) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға мемлекеттік әлеуметтік тапсырыстың іске асырылуы жөнінде ақпарат беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z330" w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-4) мемлекеттік әлеуметтік тапсырыстың жоспарланатын тақырыптарын және іске асырылуы жөніндегі ақпаратты, сондай-ақ мемлекеттік әлеуметтік тапсырыстың нәтижелерін бағалауды өзінің интернет-ресурсында орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z331" w:id="317"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       177-5) мемлекеттік әлеуметтік тапсырысты жүзеге асыратын үкіметтік емес ұйымдарға ақпараттық, консультативтік, әдістемелік қолдау көрсету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z332" w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-6) өздерінің құзыреті шегінде үкіметтік емес ұйымдарды гранттық қаржыландыру саласындағы оператор арқылы мемлекеттік гранттар беру және оператордың мемлекеттік гранттардың іске асырылу нәтижелері туралы есебін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z333" w:id="319"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-7) мемлекеттік гранттарды қалыптастыру, беру, мониторингтеу және олардың тиімділігін бағалау қағидаларына сәйкес азаматтық қоғам өкілдерін тарта отырып, мемлекеттік гранттардың тиімділігін бағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z334" w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-8) үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті орган жанындағы Үкіметтік емес ұйымдармен өзара іс-қимыл жөніндегі үйлестіру кеңесінің ұсынымдары негізінде бағыттары мен қаржыландыру көлемі бойынша мемлекеттік гранттарды қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z335" w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-9) стратегиялық әріптестерді конкурстық іріктеуді жүргізу және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес олармен шарттар жасасу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z336" w:id="322"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-10) стратегиялық әріптестердің жасалған шарттарға және стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес міндеттемелерді орындауын бағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z337" w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-11) жыл сайын 1 желтоқсанға дейін үкіметтік емес ұйымдармен өзара іс-қимыл саласындағы уәкілетті органға стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырысты жүзеге асыру қағидаларына сәйкес стратегиялық әріптестікті іске асыруға арналған мемлекеттік тапсырыстың нәтижелері туралы ақпарат ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z342" w:id="324"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z342" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-12) микроағзалардың (штамдардың) генетикалық ресурстары саласындағы генетикалық ресурстарға қол жеткізуді және пайданы бірлесіп пайдалануды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z343" w:id="325"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-13) генетикалық ресурстарға байланысты өзінің құзыреті және дәстүрлі білімдер шегінде генетикалық ресурстардың пайдаланылуын мониторингтеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z344" w:id="326"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-14) микроағзалардың (штамдардың) генетикалық ресурстарына қол жеткізу үшін негізделген қорытынды береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z345" w:id="327"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-15) өзіндік ерекшелігі бар тауарларды бақылау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z346" w:id="328"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-16) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z390" w:id="329"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z390" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-17) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының педагогтеріне (профессор-оқытушылар құрамына) арналған кәсіптік стандартты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z391" w:id="330"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z391" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-18) кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z392" w:id="331"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z392" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-19) кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру жөніндегі ұсыныстарды тұжырымдау және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z393" w:id="332"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z393" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-20) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z394" w:id="333"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z394" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-21) кәсіптік біліктілікті тану шарттары бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z395" w:id="334"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z395" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-22) кәсіптік біліктілікті тану, білім беру саласындағы уәкілетті органдармен бірлесіп ұлттық біліктілік шеңберін әзірлеу және (немесе) өзектілендіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z396" w:id="335"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z396" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-23) кәсіптік біліктілік жөніндегі салалық кеңестер туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z403" w:id="336"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z403" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-24) ғылыми әдептің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z404" w:id="337"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z404" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-25) білім беру жеңілдіктерін алу үшін мерзімді қызметтегі әскери қызметшілерді конкурстық іріктеу қағидаларын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z405" w:id="338"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z405" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-26) іргелі ғылыми зерттеулер жүргізілетін салаларды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z406" w:id="339"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z406" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-27) жетекші ғалымдардың ғылыми еңбектерді дайындау және жариялау үшін халықаралық рецензияланатын баспаларды (журналдарды) айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z438" w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z438" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-28) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын жекешелендіруді келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z439" w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z439" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-29) кәсіптік біліктілікті тану саласындағы уәкілетті орган айқындаған тәртіппен салалық біліктілік шеңберлерін әзірлеу және (немесе) жаңарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z452" w:id="342"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z452" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-30) инновациялық жобаларды сынамалауға арналған эксперименттік режимдерге бастама жасау қағидаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z453" w:id="343"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z453" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-31) инновациялық гранттар берудің басым бағыттарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z454" w:id="344"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z454" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-32) Қазақстан Республикасының Үкіметіне инновациялық даму саласындағы ұлттық даму институтын және Қазақстан Республикасының заңнамасына сәйкес инновациялық қызметті мемлекеттік қолдау шараларын іске асыруға уәкілетті, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы тікелей не жанама түрде мемлекетке тиесілі өзге де заңды тұлғалардың тізбесін айқындау жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z455" w:id="345"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z455" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-33) салаларды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z456" w:id="346"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z456" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-34) технологияларды коммерцияландыруға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z457" w:id="347"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z457" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-35) жұмыс істеп тұрған кәсіпорындарды технологиялық дамытуға инновациялық гранттар беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z458" w:id="348"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z458" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-36) инновациялық гранттар беру кезінде инновациялық даму саласындағы ұлттық даму институты көрсететін қызметтерге ақы төлеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z459" w:id="349"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z459" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-37) инновациялық қызмет сыныптамасын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z460" w:id="350"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z460" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-38) инновациялық қызметті дамытудың ұлттық индексін есептеу әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z461" w:id="351"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z461" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-39) инновациялық даму саласындағы ұлттық даму институтын тарта отырып, инновациялық гранттар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z462" w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z462" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-40) инновациялық даму саласындағы ұлттық даму институтымен жасалатын шарт негізінде инновациялық гранттар беруге қаражат бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z463" w:id="353"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z463" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-41) жобалардың инновациялылығы өлшемшарттарын айқындау жөніндегі әдістемені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z464" w:id="354"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z464" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-42) инновациялық қызметті мемлекеттік қолдау шараларын іске асыру тиімділігін бағалау әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z465" w:id="355"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z465" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-43) өнеркәсіптік-инновациялық қызмет субъектілеріне қосылған құнның жаһандық тізбектеріне кіру бойынша, оның ішінде тауарлардың жаңа түрлерін өндіруге арналған техникалық құжаттаманы және нақты тауарлар бойынша көш бастап тұрған жетекші әлемдік өндірушілердің әлемдік өндірістік франшизаларын пайдалану арқылы жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z466" w:id="356"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z466" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-44) өнеркәсіптік-инновациялық қызмет субъектілері ұсынатын мамандарға деген қажеттілік туралы мәліметтер негізінде экономиканың басым секторлары үшін мамандар даярлау талап етілетін мамандықтар тізбесін айқындау жөніндегі ұсыныстарды қалыптастыру және халықты жұмыспен қамту мәселелері жөніндегі уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z467" w:id="357"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z467" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-45) ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарларын, дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғалардың, олармен үлестес заңды тұлғалардың, ұлттық басқарушы холдингтердің (Ұлттық әл-ауқат қорын қоспағанда), ұлттық холдингтердің, ұлттық компаниялардың (Ұлттық әл-ауқат қорының тобына кіретін ұлттық компанияларды қоспағанда) және олармен үлестес заңды тұлғалардың даму жоспарларын және іс-шаралар жоспарларын технологиялар мен инновацияларды дамыту бөлігінде келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z468" w:id="358"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z468" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-46) Қазақстан Республикасы Мемлекеттік жоспарлау жүйесінің құжаттарын инновациялық және технологиялық даму бөлігінде келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9045,250 +9201,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="359"/>
+    <w:bookmarkStart w:name="z470" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-48) бизнес-инкубациялауды дамытуға жәрдемдесу бойынша қызметтер көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z471" w:id="360"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z471" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-49) технологиялық болжауды жүзеге асырудың, салалық технологиялық құзырет орталықтарының жұмыс істеуінің, технологиялық платформаларды ұйымдастырудың және нысаналы технологиялық бағдарламаларды әзірлеудің әдістемесі мен өлшемшарттарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z472" w:id="361"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z472" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-50) цифрлық трансформация және 4.0 индустриясын енгізу жөніндегі мемлекеттік саясатты қалыптастыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z473" w:id="362"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z473" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-51) Технологиялық саясат жөніндегі кеңесте қарау үшін жетекшілік ететін бағыттардағы салалық технологиялық құзырет орталықтарын, нысаналы технологиялық бағдарламаларды айқындау және технологиялық платформаларды ұйымдастыру жөнінде ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z474" w:id="363"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z474" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-52) өңірлерде мемлекеттік технологиялық саясаттың іске асырылуын мониторингтеуді жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z475" w:id="364"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z475" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-53) құзыреті шегінде әлеуетті инвесторларды, оның ішінде шетелдік инвесторларды өнеркәсіптік-инновациялық жобаларды іске асыруға қатысуға тарту мақсатында оларды іздестіру және олармен келіссөздер жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z476" w:id="365"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z476" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-54) құзыреті шегінде өнеркәсіптік-инновациялық қызмет субъектілерін инвестициялық тақырып бойынша бизнес-форумдарға, конференциялар мен семинарларға қатысуға тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z477" w:id="366"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z477" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-55) құзыреті шегінде бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z479" w:id="367"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z479" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-56) инновациялық қызметті мемлекеттік қолдауға қатысатын инновациялық жүйе субъектілері конкурстық негізде жүзеге асыратын венчурлік қорларды қоса қаржыландыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z239" w:id="368"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z239" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9670,535 +9826,595 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1041</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="369"/>
+    <w:bookmarkStart w:name="z240" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Министрліктің, алқалы органдардың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z241" w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z241" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрлікке басшылықты Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z242" w:id="371"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z242" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z243" w:id="372"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z243" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z244" w:id="373"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z244" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z245" w:id="374"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z245" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз орынбасарларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z246" w:id="375"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z246" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек қатынастары мәселелері өзінің құзыретіне жатқызылған Министрліктің қызметкерлерін заңнамаға сәйкес лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z247" w:id="376"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z247" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңнамада белгіленген тәртіппен Министрліктің қызметкерлеріне тәртіптік жаза және көтермелеу шараларын қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z248" w:id="377"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z248" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z249" w:id="378"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z249" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) барлық мемлекеттік органдарда және өзге де ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z250" w:id="379"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z250" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Министрліктің жұмыс регламентін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z251" w:id="380"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z251" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Министрлікте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шараларды қабылдамағаны үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z252" w:id="381"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z252" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өз құзыретіне жататын басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="382"/>
+    <w:bookmarkStart w:name="z253" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z254" w:id="383"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z254" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z255" w:id="384"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z255" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z256" w:id="385"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z256" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="386"/>
+    <w:bookmarkStart w:name="z257" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z258" w:id="387"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z258" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z259" w:id="388"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z259" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z260" w:id="389"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z260" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z261" w:id="390"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z261" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым және жоғары білім министрлігі  қарамағындағы мемлекеттік заңды тұлғалардың  тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10253,90 +10469,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 10.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="391"/>
+    <w:bookmarkStart w:name="z262" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z263" w:id="392"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z263" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ұлттық тестілеу орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10419,88 +10635,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="393"/>
+    <w:bookmarkStart w:name="z389" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Ұлытау техникалық университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z266" w:id="394"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z266" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым және жоғары білім министрлігі  Ғылым комитетінің қарамағындағы мемлекеттік заңды тұлғалардың  тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 31.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10515,250 +10731,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 770</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="395"/>
+    <w:bookmarkStart w:name="z267" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Математика және математикалық модельдеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z268" w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z268" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Экономика институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z269" w:id="397"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z269" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "А. Байтұрсынов атындағы Тіл білімі институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z270" w:id="398"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z270" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "М.О. Әуезов атындағы Әдебиет және өнер институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z271" w:id="399"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z271" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Ш.Ш. Уәлиханов атындағы Тарих және этнология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z272" w:id="400"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z272" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Философия, саясаттану және дінтану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z273" w:id="401"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z273" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Ә.Х. Марғұлан атындағы Археология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z274" w:id="402"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z274" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Р.Б. Сүлейменов атындағы Шығыстану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z275" w:id="403"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z275" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Ғылым ордасы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z276" w:id="404"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z276" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Өсімдіктердің биологиясы және биотехнологиясы институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10787,288 +11003,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="405"/>
+    <w:bookmarkStart w:name="z278" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Генетика және физиология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z279" w:id="406"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z279" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Алтай ботаникалық бағы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z280" w:id="407"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z280" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Маңғышлақ эксперименттік ботаникалық бағы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z281" w:id="408"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z281" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Зоология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z282" w:id="409"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z282" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "М.А. Айтхожин атындағы Молекулярлық биология және биохимия институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z283" w:id="410"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z283" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Академик Ө.А. Жолдасбеков атындағы Механика және машинатану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z284" w:id="411"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z284" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Ақпараттық және есептеу технологиялары институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z285" w:id="412"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z285" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Жану проблемалары институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z286" w:id="413"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z286" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Жошы Ұлысын зерттеу ғылыми институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z400" w:id="414"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z400" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Академик Қ.И. Сәтбаевтың мемориалдық мұражайы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z401" w:id="415"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z401" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Мемлекет тарихы институты" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z287" w:id="416"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z287" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 03.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11240,113 +11456,239 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 897</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; 27.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="417"/>
+    <w:bookmarkStart w:name="z288" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Халықаралық бағдарламалар орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды - ҚР Үкіметінің 27.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-1. Алып тасталды - ҚР Үкіметінің 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z290" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қ.И. Сәтбаев атындағы Қазақ ұлттық техникалық зерттеу университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z291" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12009,110 +12351,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. "Қазақ ұлттық су шаруашылығы және ирригация университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
     <w:bookmarkStart w:name="z319" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің  Ғылым комитетіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым комитетіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбеге өзгеріс енгізілді - ҚР Үкіметінің 19.12.2023 </w:t>
+      Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 12.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 459</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  қаулыларымен.</w:t>
+        <w:t xml:space="preserve">; 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z320" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Ғылым қоры" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
     <w:bookmarkStart w:name="z321" w:id="453"/>
     <w:p>
       <w:pPr>
@@ -12191,142 +12553,162 @@
         <w:t>
       5. "Еуразиялық интеграция институты" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
     <w:bookmarkStart w:name="z397" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Фитохимия" ғылыми-өндірістік орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z325" w:id="458"/>
+    <w:bookmarkStart w:name="z483" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z325" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің  Тіл саясаты комитетіне акцияларының мемлекеттік пакеттері мен қатысу  үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың  тізбесі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="459"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Тіл саясаты комитетіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z326" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шайсұлтан Шаяхметов атындағы "Тіл-Қазына" ұлттық ғылыми-практикалық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkEnd w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12652,31 +13034,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>