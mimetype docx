--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e796eea" w14:textId="e796eea">
+    <w:p w14:paraId="e39c791" w14:textId="e39c791">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1216,51 +1216,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министрлiкке кәсiпкерлiк субъектiлерiмен оның өкiлеттiгiне жататын мiндеттердi орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер Министрлікке заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
+      Егер Министрлікке заңдармен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Министрліктің міндеттері мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1813,51 +1875,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес Министрліктің құқықтары мен мүдделерін қорғау мақсатында сотқа жүгіну, талап-арыз беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z48" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қолданыстағы заңнамалық актілерде көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      қолданыстағы заңдармен көзделген өзге де құқықтарды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
@@ -1913,51 +1975,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы заңнамасының реттелетін салада қолданылуына талдау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамалық актілерінде айқындалған тәртіппен басқа мемлекеттік органдармен, халықаралық ұйымдармен өзара іс-қимыл жасау;</w:t>
+      Қазақстан Республикасының заңдарымен айқындалған тәртіппен басқа мемлекеттік органдармен, халықаралық ұйымдармен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әкімшілік рәсімге қатысушыға әкімшілік рәсімді жүзеге асыруға байланысты мәселелер бойынша оның құқықтары мен міндеттерін түсіндіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
@@ -2033,50 +2095,112 @@
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген жағдайларда және негіздер бойынша әкімшілік рәсімге қатысушының құқықтарын іске асырудан бас тарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Функциялар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z59" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2521,91 +2645,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) білім беруді басқару жүйесіне білім беру мониторингін және ақпараттық қамтамасыз етуді жүзеге асыру, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілерін ұйымдастыру және олардың жұмыс істеу қағидаларын бекіту;</w:t>
+      8) білім беруді басқару жүйесіне білім беру мониторингін және цифрлық қамтамасыз етуді жүзеге асыру, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы цифрлық объектілерді ұйымдастыру және олардың жұмыс істеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z354" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) білім беру мониторингін жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z67" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы ақпараттандыру объектілеріне қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
+      9) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы цифрлық объектілерге қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z68" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) білім беру бағдарламалары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарына білім алушыларды қабылдау қорытындылары бойынша мониторинг жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z69" w:id="83"/>
     <w:p>
@@ -2756,51 +2880,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кадрларды даярлау бағыттары және оқыту нысандары бойынша жоғары оқу орнынан кейінгі білім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рухани білім беруге рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы оның жұмыс істеу қағидаларына сәйкес білім беру қызметімен айналысуға лицензиялауды электрондық түрде жүзеге асыру;</w:t>
+      рухани білім беруге рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы оның жұмыс істеу қағидаларына сәйкес білім беру қызметімен айналысуға лицензиялауды электрондық түрде жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z431" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1) білім беру қызметімен айналысуға лицензияны және (немесе) лицензияның қосымшасын қайта ресімдеуге арналған өтініштің нысанын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z75" w:id="90"/>
     <w:p>
       <w:pPr>
@@ -4315,51 +4439,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) бақылау және тексеру іс-шараларының нәтижелері бойынша Қазақстан Республикасының әкімшілік құқық бұзушылық туралы кодексіне сәйкес жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру саласындағы уәкілетті органның құзыретіне жатқызылған баптар бойынша әкімшілік құқық бұзушылық туралы хаттамалар жасау, әкімшілік құқық бұзушылық үшін әкімшілік жазалар қолдану, әкімшілік құқық бұзушылық туралы хаттамалар жасау және оларды сот органдарына беру, сот процестеріне қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z130" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      72) жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын бекіту және орналастыру бөлігінде білім беру жүйесін басқару органдарын ақпараттық қамтамасыз етуді жүзеге асыру;</w:t>
+      72) жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысын бекіту және орналастыру бөлігінде білім беру жүйесін басқару органдарын цифрлық қамтамасыз етуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z433" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72-1) педагогтік қайта даярлау тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z131" w:id="154"/>
     <w:p>
@@ -5563,51 +5687,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) ғылым, ғылыми-техникалық қызмет және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру саласында салааралық үйлестіруді жүзеге асыру және мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z163" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      103) мемлекеттік қорғаныстық тапсырыс шеңберінде қалыптастырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қоспағанда, мемлекеттік бюджеттен қаржыландырылатын іргелі және қолданбалы ғылыми зерттеулердің ғылыми, ғылыми-техникалық жобалары мен бағдарламаларын және облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органының мемлекеттік тапсырысын үйлестіру;</w:t>
+      103) мемлекеттік қорғаныс тапсырысы шеңберінде қалыптастырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды қоспағанда, мемлекеттік бюджеттен қаржыландырылатын іргелі және қолданбалы ғылыми зерттеулердің ғылыми, ғылыми-техникалық жобалары мен бағдарламаларын және астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органының мемлекеттік тапсырысын үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z164" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) Қазақстан Республикасының Президенті жанындағы Ғылым және технологиялар жөніндегі ұлттық кеңес айқындайтын ғылым мен технологияларды дамытудың стратегиялық басым бағыттарына сәйкес Қазақстан Республикасында ғылымды дамытудың басым бағыттарын, іргелі және қолданбалы ғылыми зерттеулерді әзірлеу және оларды Жоғары ғылыми-техникалық комиссияның бекітуіне ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z165" w:id="205"/>
     <w:p>
@@ -5995,51 +6119,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-12) тұлғаларға ғылыми-зерттеу жұмыстарын жүргізу туралы есептің негізінде олардың ғылыми-зерттеу жұмыстарын жүзеге асыруға (сатып алуға) арналған шығыстары бойынша ғылыми-зерттеу жұмыстары жөніндегі, пайдалануға беру актісі бар есептің негізінде олардың ғылыми орталықтар құруға арналған шығыстары бойынша ғылыми орталық құру туралы, ендіру актісі бар ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстар нәтижелерін ендіру туралы есептің негізінде олардың ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстарды жүзеге асыруға (сатып алуға) арналған шығыстары бойынша ғылыми-техникалық және тәжірибелік-конструкторлық жұмыстар жөніндегі хабарламаларды беру нысанын, мерзімдері мен қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z423" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      111-13) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерінің "Қазақстан ғылымы" бірыңғай ақпараттық жүйесі немесе Ұлттық инновациялық жүйенің "бірыңғай терезесі" арқылы ғылыми-техникалық ақпаратты алу тәртібін айқындау;</w:t>
+      111-13) ғылыми және (немесе) ғылыми-техникалық қызмет субъектілерінің "Қазақстан ғылымы" бірыңғай цифрлық жүйесі немесе ұлттық инновациялық жүйенің "бірыңғай терезесі" арқылы ғылыми-техникалық ақпаратты алу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z424" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111-14) бюджет қаражаты есебінен, сондай-ақ жер қойнауын пайдаланушылардың ғылым саласындағы міндеттемелері шеңберінде жер қойнауын пайдаланушылардың қаражатынан қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландыру жобаларын және олардың орындалуы жөніндегі есептерді мемлекеттік есепке алуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z440" w:id="223"/>
     <w:p>
@@ -6315,51 +6439,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) ұлттық ғылыми кеңестердің қызметін үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z175" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      115) салалық уәкілетті органдардың, облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының ғылыми, ғылыми-техникалық жобалар мен бағдарламалар шеңберінде жүзеге асырылатын жұмысын үйлестіруді жүзеге асыру;</w:t>
+      115) салалық уәкілетті органдардың, астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарының ғылыми, ғылыми-техникалық жобалар мен бағдарламалар шеңберінде жүзеге асырылатын жұмысын үйлестіруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z381" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115-1) Қазақстан Республикасы Президентінің жанындағы Ғылым және технологиялар жөніндегі ұлттық кеңестің жұмысын ақпараттық-талдамалық және ұйымдастырушылық-техникалық қамтамасыз етуді жүзеге асыру және Кеңес төрағасын – Қазақстан Республикасының Президентін ғылым мен технологияларды дамытудың өзекті мәселелері жөніндегі сараптамалық-талдамалық материалдармен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z176" w:id="238"/>
     <w:p>
@@ -7565,51 +7689,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152-5) тіл саясаты саласындағы кәсіптік стандартты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z214" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      153) орталық және облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарында Қазақстан Республикасының тіл туралы заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
+      153) орталық және астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарында Қазақстан Республикасының тіл туралы заңнамасының сақталуын бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z402" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153-1) тексерілетін субъектіні тілдерді дамыту саласындағы мерзімді тексеру жүргізудің жартыжылдық жоспарына енгізу өлшемшартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z215" w:id="284"/>
     <w:p>
@@ -7825,51 +7949,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160-3) Қазақ тілінің ұлттық сөздік қорын қолдап отыру мен дамытуға жауапты заңды тұлғаны айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z222" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      161) мемлекеттік тілді оқытуға және оның қолданылу аясын кеңейтуге бағытталған қызметті ақпараттандыруды, ІТ-жобаларды әзірлеуді және қолданысқа енгізуді қамтамасыз ету;</w:t>
+      161) мемлекеттік тілді оқытуға және оның қолданылу аясын кеңейтуге бағытталған қызметті цифрландыруды, ІТ-жобаларды әзірлеуді және қолданысқа енгізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z437" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161-1) Қазақ тілінің ұлттық корпусын қалыптастыру және жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z223" w:id="297"/>
     <w:p>
@@ -8005,51 +8129,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) базалық қаржыландыру субъектілері болып табылатын ұйымдардың тізбесін қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z229" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      168) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін автоматтандыруды және оңтайландыруды қамтамасыз ету;</w:t>
+      168) цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету процесін автоматтандыруды және оңтайландыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z230" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z231" w:id="306"/>
     <w:p>
@@ -8105,131 +8229,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172) білім және ғылым саласында жеке және заңды тұлғаларға көрсетілетін мемлекеттік қызметтер тізіліміне өзгерістер және (немесе) толықтырулар енгізу жөнінде ұсыныстар әзірлеу, мемлекеттік қызметтер тізіліміне өзгерістер және (немесе) толықтырулар енгізу жөнінде ұсыныстар енгізу, көрсетілетін мемлекеттік қызметтер сапасына ішкі бақылау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z234" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      173) ақпараттандыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолдану;</w:t>
+      173) цифрландыру саласындағы уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасына сәйкес оны электрондық форматта көрсетуге ауыстыру бойынша шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z448" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173-1) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысу және шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z235" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      174) мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын ақпаратты қоспағанда, рұқсаттардың мемлекеттік электрондық тізілімін жүргізу;</w:t>
+      174) мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын ақпаратты қоспағанда, рұқсаттардың мемлекеттік цифрлық тізілімін жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z236" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      175) лицензиарларды, лицензиялар беруді келісуді жүзеге асыратын мемлекеттік органдарды айқындау туралы нормативтік құқықтық актілердің жобаларын әзірлеу және рұқсаттар мен хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісу;</w:t>
+      175) лицензиарларды, лицензиялар беруді келісуді жүзеге асыратын мемлекеттік органдарды айқындау туралы нормативтік құқықтық актілердің жобаларын әзірлеу және рұқсаттар мен хабарламалар саласындағы уәкілетті органмен және цифрландыру саласындағы уәкілетті органмен келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z237" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      176) біліктілік талаптарын және оларға сәйкестігін растайтын құжаттардың тізбесін әзірлеу, рұқсаттар және хабарламалар саласындағы уәкілетті органмен, ақпараттандыру саласындағы уәкілетті органмен келісу, нормативтік құқықтық актілерді бекіту;</w:t>
+      176) біліктілік талаптарын және оларға сәйкестігін растайтын құжаттардың тізбесін әзірлеу, рұқсаттар және хабарламалар саласындағы уәкілетті органмен, цифрландыру саласындағы уәкілетті органмен келісу, нормативтік құқықтық актілерді бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z238" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177) өтініш берушінің Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің жарлықтарында, Қазақстан Республикасы Үкіметінің қаулыларында белгіленген талаптарды сақтауын тексеруді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z327" w:id="315"/>
     <w:p>
@@ -8605,51 +8729,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-19) кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру жөніндегі ұсыныстарды тұжырымдау және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z393" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-20) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастыру;</w:t>
+      177-20) астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z394" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-21) кәсіптік біліктілікті тану шарттары бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z395" w:id="336"/>
     <w:p>
@@ -9277,51 +9401,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-50) цифрлық трансформация және 4.0 индустриясын енгізу жөніндегі мемлекеттік саясатты қалыптастыруға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkStart w:name="z473" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-51) Технологиялық саясат жөніндегі кеңесте қарау үшін жетекшілік ететін бағыттардағы салалық технологиялық құзырет орталықтарын, нысаналы технологиялық бағдарламаларды айқындау және технологиялық платформаларды ұйымдастыру жөнінде ұсыныстар енгізу;</w:t>
+      177-51) жетекшілік ететін бағыттарда технологиялық құзыреттердің салалық орталықтарын, нысаналы технологиялық бағдарламаларды айқындау және технологиялық платформаларды ұйымдастыру жөніндегі ұсыныстарды инновациялық қызметті мемлекеттік қолдау саласындағы уәкілетті органға қарау үшін енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z474" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-52) өңірлерде мемлекеттік технологиялық саясаттың іске асырылуын мониторингтеуді жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
     <w:bookmarkStart w:name="z475" w:id="366"/>
     <w:p>
@@ -9377,74 +9501,94 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177-55) құзыреті шегінде бұқаралық ақпарат құралдарында, оның ішінде шетелдегі мекемелер арқылы, сондай-ақ Қазақстан Республикасының аумағындағы шетелдік дипломатиялық және оларға теңестірілген өкілдіктер мен консулдық мекемелер арқылы шетелдік бұқаралық ақпарат құралдарында өнеркәсіптік-инновациялық жобалар туралы ақпарат тарату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z479" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      177-56) инновациялық қызметті мемлекеттік қолдауға қатысатын инновациялық жүйе субъектілері конкурстық негізде жүзеге асыратын венчурлік қорларды қоса қаржыландыру қағидаларын әзірлеу және бекіту;</w:t>
+      177-56) венчурлік қорларды қоса қаржыландырудың нысаналы көрсеткіштерін қоса алғанда, инновациялық қызметті мемлекеттік қолдауға қатысатын инновациялық жүйе субъектілері конкурстық негізде жүзеге асыратын венчурлік қорларды қоса қаржыландыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z239" w:id="370"/>
+    <w:bookmarkStart w:name="z484" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177-57) ішкі процестерді қоса алғанда, өз қызметін цифрлық трансформациялау бағдарламаларын әзірлеу, бекіту және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z239" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9886,535 +10030,555 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+        <w:t xml:space="preserve">; 02.07.2026 № 574 (қолданысқа енгiзiлу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="371"/>
+    <w:bookmarkStart w:name="z240" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Министрліктің, алқалы органдардың бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z241" w:id="372"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z241" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрлікке басшылықты Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z242" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z242" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z243" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z243" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z244" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z244" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z245" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z245" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз орынбасарларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z246" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z246" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек қатынастары мәселелері өзінің құзыретіне жатқызылған Министрліктің қызметкерлерін заңнамаға сәйкес лауазымға тағайындайды және лауазымнан босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z247" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z247" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңнамада белгіленген тәртіппен Министрліктің қызметкерлеріне тәртіптік жаза және көтермелеу шараларын қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z248" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z248" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z249" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z249" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) барлық мемлекеттік органдарда және өзге де ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z250" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z250" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Министрліктің жұмыс регламентін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z251" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z251" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Министрлікте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шараларды қабылдамағаны үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z252" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z252" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өз құзыретіне жататын басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="384"/>
+    <w:bookmarkStart w:name="z253" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z254" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z254" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z255" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z255" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z256" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z256" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="388"/>
+    <w:bookmarkStart w:name="z257" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z258" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z258" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен иелік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z259" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z259" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z260" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z260" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z261" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z261" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым және жоғары білім министрлігі  қарамағындағы мемлекеттік заңды тұлғалардың  тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10469,90 +10633,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 10.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="393"/>
+    <w:bookmarkStart w:name="z262" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Жоғары білім беруді дамыту ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z263" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z263" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Ұлттық тестілеу орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10635,88 +10799,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="395"/>
+    <w:bookmarkStart w:name="z389" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Ұлытау техникалық университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z266" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z266" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Ғылым және жоғары білім министрлігі  Ғылым комитетінің қарамағындағы мемлекеттік заңды тұлғалардың  тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 31.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10731,250 +10895,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 770</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="397"/>
+    <w:bookmarkStart w:name="z267" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Математика және математикалық модельдеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z268" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z268" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Экономика институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z269" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z269" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "А. Байтұрсынов атындағы Тіл білімі институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z270" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z270" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "М.О. Әуезов атындағы Әдебиет және өнер институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z271" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z271" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Ш.Ш. Уәлиханов атындағы Тарих және этнология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z272" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z272" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Философия, саясаттану және дінтану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z273" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z273" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Ә.Х. Марғұлан атындағы Археология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z274" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z274" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Р.Б. Сүлейменов атындағы Шығыстану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z275" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z275" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Ғылым ордасы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z276" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z276" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Өсімдіктердің биологиясы және биотехнологиясы институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11003,288 +11167,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="407"/>
+    <w:bookmarkStart w:name="z278" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Генетика және физиология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z279" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z279" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Алтай ботаникалық бағы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z280" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z280" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Маңғышлақ эксперименттік ботаникалық бағы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z281" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z281" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Зоология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z282" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z282" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "М.А. Айтхожин атындағы Молекулярлық биология және биохимия институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z283" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z283" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Академик Ө.А. Жолдасбеков атындағы Механика және машинатану институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z284" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z284" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Ақпараттық және есептеу технологиялары институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z285" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z285" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Жану проблемалары институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z286" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z286" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Жошы Ұлысын зерттеу ғылыми институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z400" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z400" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Академик Қ.И. Сәтбаевтың мемориалдық мұражайы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z401" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z401" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Мемлекет тарихы институты" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z287" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z287" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 03.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11499,70 +11663,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="419"/>
+    <w:bookmarkStart w:name="z288" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Халықаралық бағдарламалар орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11645,250 +11809,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z290" w:id="420"/>
+    <w:bookmarkStart w:name="z290" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қ.И. Сәтбаев атындағы Қазақ ұлттық техникалық зерттеу университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z291" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z291" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Сафи Өтебаев атындағы Атырау мұнай және газ университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z292" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z292" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Өзбекәлі Жәнібеков атындағы Оңтүстік Қазақстан педагогикалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z293" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z293" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Л.Н. Гумилев атындағы Еуразия ұлттық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z294" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z294" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Әл-Фараби атындағы Қазақ ұлттық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z295" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z295" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Ыбырай Алтынсарин атындағы Арқалық педагогикалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z296" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z296" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Сәрсен Аманжолов атындағы Шығыс Қазақстан университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z297" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z297" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Ілияс Жансүгіров атындағы Жетісу университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z298" w:id="428"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z298" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Қорқыт Ата атындағы Қызылорда университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z299" w:id="429"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z299" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Манаш Қозыбаев атындағы Солтүстік Қазақстан университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11917,488 +12081,488 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="430"/>
+    <w:bookmarkStart w:name="z301" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қ. Жұбанов атындағы Ақтөбе өңірлік университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z302" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z302" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Әлкей Марғұлан атындағы Павлодар педагогикалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z303" w:id="432"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z303" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Махамбет Өтемісов атындағы Батыс Қазақстан университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z304" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z304" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Халел Досмұхамедов атындағы Атырау университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z305" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z305" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Шәкәрім университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z306" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z306" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Торайғыров университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z307" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z307" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Қарағанды индустриялық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z308" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z308" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Ахмет Байтұрсынұлы атындағы Қостанай өңірлік университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z309" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z309" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Академик Е.А. Бөкетов атындағы Қарағанды ұлттық зерттеу университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z310" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z310" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Әбілқас Сағынов атындағы Қарағанды техникалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z311" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z311" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "М.Әуезов атындағы Оңтүстік Қазақстан университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z312" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z312" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Рудный индустриялық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z313" w:id="442"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z313" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Ш.Есенов атындағы Каспий технологиялар және инжиниринг университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z314" w:id="443"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z314" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Ш.Уәлиханов атындағы Көкшетау университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z315" w:id="444"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z315" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Қазақ ұлттық қыздар педагогикалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z316" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z316" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. "Д. Серікбаев атындағы Шығыс Қазақстан техникалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z317" w:id="446"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z317" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. "Абай атындағы Қазақ ұлттық педагогикалық университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z318" w:id="447"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z318" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. "Азаматтық авиация академиясы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z341" w:id="448"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z341" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қазақстан Республикасы Президентінің жанындағы "Қазақстан Республикасының Ұлттық ғылым академиясы" жоғары ғылыми ұйымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z407" w:id="449"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z407" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. "М.Х. Дулати атындағы Тараз университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z408" w:id="450"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z408" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. "Қазақ ұлттық су шаруашылығы және ирригация университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z319" w:id="451"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z319" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым комитетіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkEnd w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12433,282 +12597,282 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="452"/>
+    <w:bookmarkStart w:name="z320" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Ғылым қоры" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z321" w:id="453"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z321" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Мемлекеттік ұлттық ғылыми-техникалық сараптама орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z322" w:id="454"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z322" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "География және су қауіпсіздігі институты" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z323" w:id="455"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z323" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЮНЕСКО аясындағы 2-санаттағы "Орталық Азия өңірлік гляциологиялық орталығы" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z324" w:id="456"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z324" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Еуразиялық интеграция институты" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z397" w:id="457"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z397" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Фитохимия" ғылыми-өндірістік орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z483" w:id="458"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z483" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "QazInnovations" инновацияларды дамыту жөніндегі ұлттық агенттігі" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z325" w:id="459"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z325" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Тіл саясаты комитетіне акцияларының мемлекеттік пакеттері мен қатысу үлестерін иелену және пайдалану құқығы берілген заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z326" w:id="460"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z326" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шайсұлтан Шаяхметов атындағы "Тіл-Қазына" ұлттық ғылыми-практикалық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkEnd w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>