--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9f392c" w14:textId="b9f392c">
+    <w:p w14:paraId="97cf96d" w14:textId="97cf96d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -136,210 +136,382 @@
         <w:t>
       Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Үкіметінің кейбір шешімдеріне мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Күші жойылды - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) "Қазақстан Республикасының арнаулы мемлекеттік органдарының қызметтік тұрғын жайларын құру және беру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 14 желтоқсандағы № 1602 </w:t>
+      2) "Қазақстан Республикасы арнаулы мемлекеттік органдарының қызметкерлері мен олардың отбасы мүшелерінің шығындарын өтеудің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 11 ақпандағы № 49 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кіріспе мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы 73-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 77-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 78-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) Көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу қағидалары;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы 84-бабының </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      көрсетілген қаулымен бекітілген Қазақстан Республикасының аумағы бойынша көлікте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) шығындарын өтеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -352,527 +524,131 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...395 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Қазақстан Республикасының аумағы бойынша көлікте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) шығындарын өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 73-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасының аумағы бойынша көлікте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) (бұдан әрі – қызметкерлер) шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4) Заңның 49-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -907,91 +683,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайлардан басқа, қызметтен шығарылу кезінде өтеледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1135,70 +911,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығындарын өтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1355,90 +1131,90 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды адамға)";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1865,90 +1641,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________ тұрады</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тел. ______________________";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="21"/>
+    <w:bookmarkStart w:name="z56" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қызмет бойынша ауысқан кезде және қызметтен шығарылғанда арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) жеке мүліктерінің 10 тоннаға дейінгі көлемін тасымалдауға кеткен шығындарын өтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1981,130 +1757,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="22"/>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Қызмет бойынша ауысқан кезде және қызметтен шығарылғанда арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) жеке мүліктерінің 10 тоннаға дейінгі көлемін тасымалдауға кеткен шығындарын өтеу қағидалары "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 73-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қызмет бойынша ауысқан кезде және қызметтен шығарылғанда арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) (бұдан әрі – қызметкерлер) жеке мүліктерінің 10 тоннаға дейінгі көлемін тасымалдауға кеткен шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z59" w:id="23"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z59" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қызметкерлер қызметі бойынша ауысқан кезде, сондай-ақ қызметтен шығарылғанда Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 6), 12-1) және 13) тармақшаларында көзделген жағдайлардан басқа, оларға бұрынғы қызмет орнынан (тұрғылықты жерінен) жаңа қызмет орнына (тұрғылықты жеріне) жеке мүлкінің 10 тоннаға дейінгі көлемін тасымалдауға кеткен шығындары автомобиль жолының әрбір жиырма километріне бір айлық есептік көрсеткіш мөлшерінде өтеледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2117,230 +1893,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="24"/>
+    <w:bookmarkStart w:name="z61" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Шығындары өтеу үшін уәкілетті басшыға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z62" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қызметкер – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша баянат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z63" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қызметтен шығарылған қызметкер – жеке басын куәландыратын құжатының көшірмесін, сондай-ақ шығындарды өтеу сомасын аудару үшін қажетті банк құжаттарын қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z64" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z64" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдау маршрутын, қашықтығын, мүліктің салмағын және төлем мөлшерін көрсете отырып, Қазақстан Республикасының аумағы бойынша жеке мүлікті тасымалдауға кеткен шығындарды өтеу туралы бұйрықты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z65" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті басшы – қызмет өткеру орны бойынша қызметін одан әрі өткеру үшін келген қызметкерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z66" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аумақтық органның уәкілетті басшысы – қызметтен шығару туралы бұйрықтан үзінді көшірменің негізінде қызметтен шығарылған қызметкер таңдаған тұрғылықты жері бойынша қызметтен шығарылған қызметкерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z67" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Мемлекеттік күзет қызметінің уәкілетті басшысы – қызметтен шығарылғанға дейін штатында тұрған Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған қызметкерге шығарады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2409,111 +2185,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Шығындарды өтеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z71" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z71" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында бюджеттік қаражат болған кезде – ақшалай үлесті бір уақытта төлей отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z72" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z72" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында бюджеттік қаражат болмаған кезде – міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларына тиісті өзгерістер енгізілгеннен кейін жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z73" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2568,131 +2344,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z74" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z74" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Көлікте жол жүргені үшін арнаулы (әскери) оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z75" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырып мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу қағидалары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2705,170 +2481,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="38"/>
+    <w:bookmarkStart w:name="z78" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 77-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының (бұдан әрі – курсанттар, тыңдаушылар) шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z79" w:id="39"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z79" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z80" w:id="40"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z80" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 6), 12-1) және 13) тармақшаларында көзделген жағдайлардан басқа арнаулы мемлекеттік органдардағы қызметтен шығарылған, сондай-ақ демалысқа және тағылымдамадан өтуге барған кезде Қазақстан Республикасының аумағы бойынша темiржол, су және автомобиль көлігімен жол жүруге (жөнелту пунктінен межелі пунктке дейін және кері) жұмсалған шығындары бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша арнаулы мемлекеттік органдардың бірінші басшылары бекіткен нормаларға сәйкес өтеледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2881,110 +2657,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Әскери, арнаулы оқу орындарында және шет мемлекеттің білім беру ұйымдарында білім алып жатқан курсанттарға, тыңдаушыларға шығындарды өтеуді курсанттар, тыңдаушылар штатында немесе қарамағында болатын арнаулы мемлекеттік органның мемлекеттік мекемесі (бұдан әрі – мекеме), ал курсант, тыңдаушы қызметтен шығарылған жағдайда – таңдаған тұрғылықты жері бойынша арнаулы мемлекеттік органның аумақтық органы (бұдан әрі – аумақтық орган) жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z83" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z83" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3076,70 +2852,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығындарын өтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:bookmarkStart w:name="z91" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3244,90 +3020,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысына не уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды адамға)";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="44"/>
+    <w:bookmarkStart w:name="z97" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3406,67 +3182,783 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>курсанттарының, тыңдаушыларының шығындарын өтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="45"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге: ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(шығындарды өтеуді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын арнаулы мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның (мекеменің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына не уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымды адамға)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен: ____________________,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (құжатта бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________ тұрады</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефоны _________________";</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Көлікте жол жүргені үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әскери, арнаулы оқу орындары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курсанттарының, тыңдаушыларының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындарын өтеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z122" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z123" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын өтеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 78-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) (бұдан әрі – қызметкерлер), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z126" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z127" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 6), 12-1) және 13) тармақшаларында көзделген жағдайлардан басқа қызметкер қызметтен шығарылған кезде жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z128" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3503,275 +3995,242 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге: ______________________</w:t>
-[...181 lines deleted...]
-              <w:t>телефоны _________________";</w:t>
+              <w:t>"Арнаулы мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның қызметкері орын ауыстырған кезде, сондай-ақ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнаулы мемлекеттік органның</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметкері қызметтен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылған кезде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумағы бойынша көлiкте</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүргені үшін арнаулы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік органдар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметкерлерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(курсанттардан, тыңдаушылардан басқа),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олармен үнемі бірге тұратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отбасы мүшелерінің шығындарын өтеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="46"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3808,384 +4267,135 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Көлікте жол жүргені үшін</w:t>
-[...51 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>Кімге:___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(шығындарды өтеуді жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын арнаулы мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның (мекеменің) басшысына не уәкілетті лауазымды адамға)";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="47"/>
-[...235 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="52"/>
+    <w:bookmarkStart w:name="z150" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаның</w:t>
+        <w:t>2-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оң жақ жоғарғы бұрышы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4232,51 +4442,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның қызметкері орын ауыстырған кезде, сондай-ақ</w:t>
+              <w:t>органның қызметкері орын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыстырған кезде, сондай-ақ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арнаулы мемлекеттік органның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4375,89 +4598,102 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>олармен үнемі бірге тұратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отбасы мүшелерінің шығындарын өтеу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>отбасы мүшелерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындарын өтеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="53"/>
+    <w:bookmarkStart w:name="z166" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4491,766 +4727,344 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге:___________________</w:t>
+              <w:t>Кімге: ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(шығындарды өтеуді жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыратын арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органның (мекеменің) басшысына не уәкілетті лауазымды адамға)";</w:t>
+              <w:t>органның (мекеменің)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысына не уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымды адамға)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кімнен: _________________,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(өтініш берушінің тегі, аты,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (құжатта бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________ тұрады</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тел. ___________________".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="54"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген Қағидаларға </w:t>
-[...534 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="56"/>
+      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың күші жойылды деп танылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z178" w:id="57"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z178" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1)"Арнаулы мемлекеттік органдардың қызметкерлеріне (арнаулы (әскери) оқу орындарының курсанттарынан, тыңдаушыларынан басқа) тұрғын үйдi ұстауға және коммуналдық қызмет көрсетулерге төлем жасауға ақшалай өтемақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 31 тамыздағы № 1122 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z179" w:id="58"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z179" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2)"Арнаулы мемлекеттік органдардың қызметкерлеріне (арнаулы (әскери) оқу орындарының курсанттарынан басқа) тұрғын үйдi ұстауға және коммуналдық қызмет көрсетулерге төлем жасауға ақшалай өтемақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 31 тамыздағы № 1122 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2018 жылғы 16 қарашадағы № 748 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z180" w:id="59"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z180" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -5510,1620 +5324,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 532 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="60"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасы арнаулы мемлекеттік органдарының қызметтік тұрғынжайларын қалыптастыру және беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
-[...1398 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+      Ескерту. Күші жойылды - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7215,70 +5498,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 532 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="121"/>
+    <w:bookmarkStart w:name="z258" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7500,88 +5783,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысына не уәкілетті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды адамға)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="122"/>
+    <w:bookmarkStart w:name="z264" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге арналған баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z265" w:id="123"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z265" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7814,70 +6097,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 532 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="124"/>
+    <w:bookmarkStart w:name="z272" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8112,68 +6395,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________ тұрады</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тел. ___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="125"/>
+    <w:bookmarkStart w:name="z283" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8748,31 +7031,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>