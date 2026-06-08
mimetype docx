--- v0 (2025-12-22)
+++ v1 (2026-06-08)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08394a3" w14:textId="08394a3">
+    <w:p w14:paraId="90f131e" w14:textId="90f131e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -149,217 +114,532 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      Қаулының тақырыбы жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11-тармағына сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Төлемдер және төлем жүйелері туралы" 2016 жылғы 26 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тармағына сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып, төлемдер қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған жабдықты (құрылғыны) қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 29 қазандағы № 1147 қаулысының күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 21 қазандағы № 604 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. Осы қаулы 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -391,51 +671,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Премьер-Министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -578,93 +858,198 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 457 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбе жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып, төлемдер қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған  жабдықты (құрылғыны) қолдану тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2436"/>
-        <w:gridCol w:w="9864"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -674,1258 +1059,1258 @@
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильдер мен мотоциклдерді көтерме және бөлшек саудада сату, оларды жөндеу және техникалық қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көтерме және бөлшек сауда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қонақүйлердің қызмет көрсетуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мейрамхана қызметтерін көрсету, тамақтануды ұйымдастырудың өзге де түрлері мен сусындар беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әуе және теміржол көлігіне жол жүру құжаттарын (билеттерді), багаж және жүк-багаж түбіртектерін сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктерді көліктік өңдеу, қоймаға жинау мен сақтау жөнінде қызмет көрсету, жүктерді тасымалдау жөніндегі қосымша көрсетілетін қызметтер мен тасымалдау жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туроператорлардың және туризм саласында қызмет көрсететін өзге де ұйымдардың қызметі (турагенттерден басқа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандыру саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денсаулық сақтау саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім беру саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кинофильмдерді, бейне және телевизиялық бағдарламаларды тарату жөніндегі қызмет, кинофильмдерді көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фитнес-клубтар, спорттық клубтар, дискотекалар қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құмар ойындарын және бәс тігуді ұйымдастыру жөніндегі қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2436" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9864" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Боулинг (кегельбан) және бильярд бойынша қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілген қызмет түрлерін жүзеге асыратын жерлерде төлем карточкаларын пайдалана отырып төлемдерді қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған жабдықты (құрылғыны) орнату мен қолдануды қамтамасыз ету өзі өндірген ауыл шаруашылығы өнімдерінің, өзі өндірген акваөсіру (балық аулау) өнімдерінің көтерме және бөлшек саудасы саласында кызметін жүзеге асыратын дара кәсіпкерлерге және (немесе) заңды тұлғаларға; ортақ пайдаланылатын телекоммуникациялар желісі жоқ жерлерде стационарлық емес сауда объектілері арқылы жүзеге асырылатын қызметке қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2247,35 +2632,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>