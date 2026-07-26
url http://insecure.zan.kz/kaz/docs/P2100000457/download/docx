--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,620 +1,593 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="90f131e" w14:textId="90f131e">
+    <w:p w14:paraId="f519a51" w14:textId="f519a51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып, төлемдер қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған жабдықты (құрылғыны) қолдану тізбесін бекіту және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 29 қазандағы № 1147 қаулысының күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 21 қазандағы № 604 қаулысының күші жойылды деп тану туралы</w:t>
+        <w:t>Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдер қабылдауға және банкаралық мобильді төлемдер жүйесін пайдалана отырып мобильді төлемдерді қабылдауға арналған жабдықты (құрылғыны) қолдану тізбесін бекіту және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 21 қазандағы № 604 қаулысының күші жойылды деп тану туралы" және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 29 қазандағы № 1147 қаулысының күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2021 жылғы 1 шiлдедегi № 457 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қаулының тақырыбы жаңа редакцияда - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қаулының тақырыбы жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдер қабылдауға және банкаралық мобильді төлемдер жүйесін пайдалана отырып мобильді төлемдерді қабылдауға арналған жабдықты (құрылғыны) қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">
+      2. "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту және "Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдерді қабылдауға арналған жабдық (құрылғы) қолдану тізбесін бекіту туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 29 қазандағы № 1147 қаулысының күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 21 қазандағы № 604 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...231 lines deleted...]
-        </w:rPr>
         <w:t>
       3. Осы қаулы 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -826,202 +799,156 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Үкіметінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2021 жылғы 1 шілдедегі</w:t>
+              <w:t>2021 жылғы 1 шiлдедегi</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 457 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып төлемдер қабылдауға және банкаралық мобильді төлемдер жүйесін пайдалана отырып мобильді төлемдерді қабылдауға арналған жабдықты (құрылғыны) қолдану тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Үкіметінің 13.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 388</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Тізбе жаңа редакцияда көзделген - ҚР Үкіметінің 13.05.2026 </w:t>
+        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 388</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (19.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Жекелеген қызмет түрлерінің және төлем карточкаларын пайдалана отырып, төлемдер қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған  жабдықты (құрылғыны) қолдану тізбесі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1936,51 +1863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кинофильмдерді, бейне және телевизиялық бағдарламаларды тарату жөніндегі қызмет, кинофильмдерді көрсету</w:t>
+Кинофильмдерді, бейне және телевизиялық бағдарламаларды тарату жөніндегі қызмет, кинофильм көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2013,51 +1940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фитнес-клубтар, спорттық клубтар, дискотекалар қызметі</w:t>
+Спорт, демалыс пен ойын-сауық ұйымдастыру саласындағы қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2172,145 +2099,483 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Боулинг (кегельбан) және бильярд бойынша қызмет көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пошта және курьер қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шаштараздар мен сұлулық салондарының қызмет көрсетуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандандырылған дизайнерлік қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғимараттарға қызмет көрсету және аумақтарды абаттандыру жөніндегі қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген қызмет түрлерін жүзеге асыратын жерлерде төлем карточкаларын пайдалана отырып төлемдерді қабылдауға және (немесе) лездік төлемдер жүйесін пайдалана отырып, төлемдер қабылдауға арналған жабдықты (құрылғыны) орнату мен қолдануды қамтамасыз ету өзі өндірген ауыл шаруашылығы өнімдерінің, өзі өндірген акваөсіру (балық аулау) өнімдерінің көтерме және бөлшек саудасы саласында кызметін жүзеге асыратын дара кәсіпкерлерге және (немесе) заңды тұлғаларға; ортақ пайдаланылатын телекоммуникациялар желісі жоқ жерлерде стационарлық емес сауда объектілері арқылы жүзеге асырылатын қызметке қолданылмайды.</w:t>
+      Көрсетілген қызмет түрлері жүзеге асырылатын жерлерде төлем карточкаларын пайдалана отырып төлемдерді қабылдауға және банкаралық мобильді төлемдер жүйесін пайдалана отырып мобильді төлемдерді қабылдауға арналған жабдықты (құрылғыны) орнату мен қолдануды қамтамасыз ету ортақ пайдаланылатын телекоммуникациялар желісі жоқ жерлерде стационарлық емес сауда объектілері арқылы жүзеге асырылатын қызметке қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2632,35 +2897,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>