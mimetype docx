--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="536c31d" w14:textId="536c31d">
+    <w:p w14:paraId="d762e48" w14:textId="d762e48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9524,7940 +9524,7570 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы бесінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жәбірленушінің қылмыс жасалғаннан кейін бірден емес, оның өміріне қол суғадан кейін біраз өткен соң қайтыс болуы, егер кінәлінің қазаға ұшыратуға пиғылы (тікелей немесе жанама) және іс-әрекет пен орын алған салдары арасындағы себептік байланыстың болуы анықталса, кінәлінің іс-әрекеттерін адам өлтіру ретінде саралауға әсер етпейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="202"/>
-[...35 lines deleted...]
-        <w:t>" 2007 жылғы 11 мамырдағы № 4 (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № 1; 2014 жылғы 24 желтоқсандағы № 4; 2018 жылғы 20 сәуірдегі № 8 нормативтік қаулыларымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Күші жойылды – ҚР Жоғарғы Сотының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соттардың қылмыстардың қайталануы туралы заңдарды қолдануы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2007 жылғы 25 желтоқсандағы № 8 (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № 1; 2018 жылғы 20 сәуірдегі № 8 нормативтік қаулыларымен енгізілген өзгерістермен және толықтырулармен):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z204" w:id="203"/>
-[...15 lines deleted...]
-      1) тақырыптағы, кіріспедегі және бүкіл мәтін бойынша "нәпсіқұмарлық сипаттағы күш қолдану әрекеттерімен", "нәпсіқұмарлық сипаттағы күш қолдану әрекеттері", "нәпсіқұмарлық сипаттағы күш қолдану әрекеттерін", "нәпсіқұмарлық сипаттағы күш қолдану әрекеттеріне", "нәпсіқұмарлық сипаттағы әрекеттер", "нәпсіқұмарлық сипаттағы күш қолдану әрекеттерінен", "нәпсіқұмарлық сипаттағы" деген сөздер тиісінше "сексуалдық сипаттағы зорлық-зомбылық әрекеттермен", "сексуалдық сипаттағы зорлық-зомбылық әрекеттер", "сексуалдық сипаттағы зорлық-зомбылық әрекеттерді", "сексуалдық сипаттағы зорлық-зомбылық әрекеттерге", "сексуалдық сипаттағы зорлық-зомбылық әрекеттер", "сексуалдық сипаттағы зорлық-зомбылық әрекеттерден", "сексуалдық сипаттағы" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы үшінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z205" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Адамның бұрынғы соттылықтары туралы материалдар апелляциялық сатыдағы сотқа ұсынылған жағдайда, олар назарға алынбайды және жарамсыз деп танылады, бұл туралы апелляциялық қаулыда көрсетіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақта</w:t>
+        <w:t>9-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z206" w:id="205"/>
-[...15 lines deleted...]
-      екінші абзац мынадай мазмұндағы екінші сөйлеммен толықтырылсын:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші сөйлемдегі "қылмыстың қайталану түрлерін анықтау кезінде" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Егер жәбірленушінің денсаулығына ауырлығы орташа зиян немесе ауыр зиян зорлау не өзге де сексуалдық сипаттағы зорлық-зомбылық әрекеттерді жасағаннан кейін келтірілсе, онда қылмыстардың жиынтығы орын алады.";</w:t>
-[...18 lines deleted...]
-      мынадай мазмұндағы үшінші абзацпен толықтырылсын:</w:t>
+      "ҚК-нің 60-бабын қолдану және өтелмеген соттылықтарды санамалау кезінде үкімнің кіріспе бөлігінде негізгі, сонымен қатар қосымша жазаның түрі мен мөлшерін көрсету керек.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "құқықтық зардаптардың" деген сөздер "қылмыстық құқық бұзушылықтардың салдарларын" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:p>
-[...33 lines deleted...]
-      үшінші, төртінші, бесінші абзацтар тиісінше төртінші, бесінші, алтыншы абзацтар деп саналсын;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 24-тармақтағы "қылмыстық құқық бұзушылықтардың" деген сөздер "қылмыстардың" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z209" w:id="208"/>
+    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 27-тармақтағы "2005 жылғы 20 маусымдағы № 3" деген сөздер "2019 жылғы 31 мамырдағы № 1" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z222" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық және қылмыстық процестік заңнаманың адамның жеке бас бостандығын сақтау және қадір-қасиетіне қол сұқпау, қинауға, зорлық-зомбылыққа, басқа да қатыгез немесе адамның ар-намысын қорлайтын әрекеттер мен жазалау түрлеріне қарсы мәселелер жөніндегі нормаларын қолдану туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2009 жылғы 28 желтоқсандағы № 7 (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № 1; 2017 жылғы 31 наурыздағы № 3; 2020 жылғы 24 қаңтардағы № 2 нормативтік қаулыларымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z223" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацындағы "үш сағаттан кешіктірілмей" деген сөздер "дереу, бірақ үш сағаттан кешіктірілмей" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Прокурор азаптаудың, зорлық-зомбылықтың, басқа да қатыгездік немесе адамның ар-намысын қорлайтын әрекеттердің қолданылғаны туралы шағымды ҚПК-нің 105-бабында белгіленген талаптар мен мерзімдерге сәйкес тексереді. Азаптаудың, зорлық-зомбылықтың, басқа да қатыгездік әрекеттердің қолданылғаны туралы жеткілікті деректер анықталған кезде прокурор шағымды Сотқа дейінгі тергеп-тексерудің бірыңғай тізіліміне тіркейді және қылмыстық істі сотқа дейінгі тергеп-тексеруді жүзеге асыру үшін тергеулілігі бойынша береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>13-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "сотқа дейінгі іс жүргізуді" деген сөздер "сотқа дейінгі іс жүргізу шеңберінде тергеу және өзге де процестік әрекеттер жүргізуді" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Күші жойылды – ҚР Жоғарғы Сотының 29.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) Нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жол қозғалысы және көлік құралдарын пайдалану ережелерін бұзуға байланысты құқық бұзушылықтар туралы істер бойынша қылмыстық заңнаманы қолдану тәжірибесі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2011 жылғы 29 маусымдағы № 3 (Қазақстан Республикасы Жоғарғы Сотының 2018 жылғы 20 сәуірдегі № 8 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z229" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Соттар Қазақстан Республикасы Қылмыстық кодексінің (бұдан әрі – ҚК) 345, 345-1, 346 (үшінші, төртінші, бесінші және алтыншы бөліктер), 348, 349-баптарында көзделген қылмыстық құқық бұзушылықтар үшін қылмыстық жауаптылық, егер жол жүрісі немесе көлік құралдарын пайдалану қағидаларын бұзу адамның денсаулығына абайсызда орташа немесе ауыр зиян келтіру түріндегі салдарларға не бір немесе одан да көп адамның өліміне әкеп соққан жағдайда ғана басталатынына назар аударсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 346-бабының бірінші бөлігі бойынша қылмыстық жауаптылыққа тарту үшін қандай да бір салдарлардың басталуы талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 346-бабының екінші бөлігі бойынша жауаптылық абайсызда бөгде көлік құралдарын, жүктерді, жол құрылысжайларын және өзге де құрылысжайларды не өзге мүлікті бүлдіру, сол сияқты адамның денсаулығына жеңіл зиян келтіру түріндегі салдарлар болған кезде басталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Адамның қылмыстық құқық бұзушылық жасалған кезде алкогольдік, есірткілік және (немесе) уытқұмарлық масаң күйде болу фактісі ҚК-нің 345-1-бабында көзделген іс-әрекеттердің міндетті белгісі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іс-әрекетті ҚК-нің 346-бабының тиісті бөлігі бойынша саралау үшін екі мән-жайдың: 1) адамның қылмыстық құқық бұзушылықты жасау кезінде алкогольдік, есірткілік немесе уытқұмарлық масаң күйде болуы; 2) адамның осы іс-әрекетті жасағанға дейін көлік құралын басқару құқығынан айырылу фактісінің болуы анықталуға тиіс. Көрсетілген мән-жайлардың ең болмағанда біреуінің болуы іс-әрекетті ҚК-нің 346-бабы бойынша саралауды жоққа шығарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Лауазымды адамның, көлік құралы меншік иесінің немесе иеленушісінің көлік құралын басқару құқығынан айырылған және алкогольдік, есірткілік және (немесе) уытқұмарлық масаң күйдегі адамды көлік құралын басқаруға жіберуі ҚК-нің 346-бабы бойынша жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымды адамның, көлік құралы меншік иесінің немесе иеленушісінің көлік құралдарын басқаруға құқығы немесе тиісті санаттағы көлік құралдарын басқаруға құқығы жоқ жүргізушінің көлік құралын басқаруына жол беру бойынша әрекеттері, егер бұл іс-әрекет абайсызда денсаулыққа ауырлығы орташа немесе ауыр зиян келтіруге не бір немесе бірнеше адамның өліміне әкеп соқса, ҚК-нің 349-бабының тиісті бөлігі бойынша саралануға жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мынадай мазмұндағы 16-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1. Көліктік қылмыстық құқық бұзушылықтар туралы істер бойынша жол көлік оқиғасы объектісі болып табылатын автокөлік құралы қылмыстық құқық бұзушылық жасау қаруына немесе құралына жатқызылуы тиіс емес екенін және осы негіз бойынша мемлекет кірісіне тәркіленуге жатпайтынын соттардың ескергені жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z234" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацтағы "ҚК-нің 345, 348, 349, 351-баптарында көзделген қылмыстық құқық бұзушылықтар" деген сөздер "ҚК-нің 345, 345-1-баптарында көзделген абайсызда жасалған қылмыстық құқық бұзушылықтар" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z235" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацтағы "бесінші" деген сөзден кейін ", алтыншы" деген сөзбен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z236" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші және төртінші абзацтардағы "бір жылдан", "бір жылға" деген сөздер тиісінше "екі жылдан", "екі жылға" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z237" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мынадай мазмұндағы 17-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. ҚК-нің 6-бабы үшінші бөлігінің талаптарына орай ҚК-нің 345-1-бабының төртінші бөлігі және 346-бабының тиісті бөліктері негізінде көлік құралын басқару құқығынан өмір бойына айыру түріндегі қосымша жаза 2020 жылғы 10 қаңтардан кейін жасалған қылмыстық құқық бұзушылықтар үшін ғана тағайындалады. Көрсетілген уақытқа дейін жасалған қылмыстық құқық бұзушылықтар үшін көлік құралын жүргізу құқығынан айыру түріндегі қосымша жаза осы баптардың бұрынғы редакциядағы санкцияларында көрсетілген мерзімге тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көлік құралын басқару құқығынан айыру түріндегі қосымша жаза сотталушының үкім шығару кезінде осындай құқығы болғанына немесе болмағанына қарамастан тағайындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прокурордың, қылмыстық қудалау органдарының іс-әрекеттері (әрекетсіздігі) мен шешімдеріне жасалған шағымдарды соттардың қарауы туралы (Қазақстан Республикасы Қылмыстық-процестік кодексінің 106-бабы)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2012 жылғы 27 маусымдағы № 3 (Қазақстан Республикасы Жоғарғы Сотының 2017 жылғы 31 наурыздағы № 3 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z239" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z240" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сотқа дейінгі тергеп-тексеруді жүргізу не қылмыстық құқық бұзушылық туралы арызды қабылдау бойынша процестік өкілеттіктер берілмеген лауазымды адамдардың әрекеттері мен шешімдері (жедел қызметкерлер, айдауылдар, сарапшылар және т. б.) ҚПК-нің 106-бабының тәртібімен сотқа шағымдануға жатпайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 4-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-1. Сотталғандардың жазаны орындайтын мекеменің немесе органның олардың құқықтары мен заңды мүдделерін қозғайтын іс-әрекеттеріне (әрекетсіздігіне) және шешімдеріне, сондай-ақ үкімді орындауға байланысты мәселелер бойынша прокурордың шешімдеріне не прокурордың олардың осындай шағымдарын қанағаттандырудан бас тартуына шағымдары ҚПК-нің 482-бабының ережелерін ескере отырып, ҚПК-нің 106-бабында көзделген тәртіппен сотталған адамның жазасын өтеу орны бойынша аудандық сот қарайды. Қарау нәтижелері бойынша сот ҚПК-нің 482-бабының төртінші бөлігінде көзделген шешімдердің бірін шығарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Заңда өзге тәртіппен шағымдану көзделген процестік әрекеттер (әрекетсіздік) мен шешімдердің күшін жою туралы шағымдар, атап айтқанда Сотқа дейінгі тергеп-тексерудің бірыңғай тізілімінде қылмыстық құқық бұзушылық туралы арызды, хабарламаны немесе баянатты тіркеудің күшін жою туралы шағымдар, оларды ҚПК-нің 179-бабы бірінші бөлігінің 1) және 2) тармақтарының талаптарын бұза отырып, тіркеу жағдайларын қоспағанда, сондай-ақ дәлелдемелерді жарамсыз деп тану туралы, адамды күдікті, қорғануға құқығы бар куә деп тану, әрекетті дұрыс сараламау немесе айыптауды тұжырымдау туралы, не оның дәлелденбегені туралы, күдікті деп тану және әрекетті саралау кезінде заңды дұрыс қолданбау туралы, сот санкция берген бұлтартпау шарасын өзгерту туралы шағымдар, сондай-ақ сот актілерінің заңсыздығы туралы шағымдар ҚПК-нің 106-бабының тәртібімен қарауға жатпайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы "бұзылуы жөніндегі шағымдарды" деген сөздерден кейін "мамандандырылған ауданаралық тергеу соттары, мамандандырылған тергеу соттары және" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z244" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот отырысының өткізілетін уақыты мен орны туралы тиісті түрде хабарланған арызданушының шағымы, егер арызданушы дәлелді себептерсіз сот отырысына келмеген және өзінің сотқа келмеу себептері туралы уақтылы хабарламаған жағдайда да, қараусыз қалдырылуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы үшінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Судья шағымды іс жүргізуіне қабылдаған соң, прокурордың әрекеттеріне шағымдарды қоспағанда, сотқа дейінгі тергеп-тексеру немесе анықтау жүргізу кезінде жол берілген заң бұзушылықтарға ден қою шараларын қабылдау үшін прокурорға үш тәуліктен аспайтын уақыт беруге құқылы. Прокурордың арыз берушінің құқықтарын, бостандықтарын, заңды мүдделерін бұзушылықтарды жоюы тергеу судьясының шағымды қараусыз қалдыруы үшін негіз болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z247" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші абзацтағы үшінші сөйлем мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жабық сот отырысын тиісті адамдар мен прокурор қосылған бейнебайланыс режимінде өткізген кезде процеске қатысушы болып табылмайтын басқа адамдардың қолжетімділігі шектелуге тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзацтағы "судья" деген сөз "тергеу судьясы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z249" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z250" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацтағы "төрағалық етуші" деген сөздер "тергеу судьясы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z251" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы төртінші және бесінші абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 106-бабының тәртібімен шағымды қарау кезінде тергеу судьясына мәлімделген қарсылық білдіруді осы тергеу судьясы арызды қарау қорытындылары бойынша қаулы шығара отырып, жеке-дара шешеді. Тергеу судьясының қаулысына келтірілген шағымды, өтінішхатты шешетін апелляциялық сатыдағы соттың судьясына мәлімделген қарсылық білдіруді аталған соттың төрағасы немесе осы соттың басқа судьясы шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяға қарсылық білдіру туралы арызды қарау қорытындылары бойынша қабылданған қаулы дербес шағымдануға жатпайды. Процеске қатысушының арызды негізсіз қабылдамау туралы дәлелдері шағымды қарау нәтижелері бойынша қабылданатын қаулыға жекеше шағымда немесе прокурордың өтінішхатында көрсетілуі мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z253" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z254" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот қаулысы жарияланғаннан кейін, оның көшірмесі арыз берушіге және прокурорға сол күні тапсырылуға тиіс, ал егер олар сот отырысына қатыспаса, қол жетімді байланыс құралының көмегімен оларға жіберілуге тиіс. Арыз берушінің, прокурордың соттың қаулысына, тергеу судьясының санкциясына жекеше шағым беруі/өтінішхат келтіруі үшін ҚПК-нің 107-бабының екінші бөлігінде көзделген мерзімді сақтауы олардың қаулының көшірмесін алу уақытымен байланысты емес, көрсетілген мерзім қаулы жарияланған сәттен бастап есептеледі. Сот қаулысына шағым беру мерзімін өткізіп алған жағдайда осы мерзім ҚПК-нің 50-бабының қағидаларына сәйкес қалпына келтірілуі мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші абзацтағы "Шағым/наразылық", "жеке шағымға/наразылыққа" деген сөздер тиісінше "Жекеше шағым/өтінішхат", "жекеше шағымға/өтінішхатқа" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z256" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Жеке шағымды/наразылықты", "шағымына/наразылығына", "жеке шағымды/наразылықты" "шағымның/наразылықтың", "Шағым/наразылық" деген сөздер тиісінше "Жекеше шағымды/өтінішхатты", "шағымына/өтінішхатына", "жекеше шағымды/өтінішхатты", "шағымның/өтінішхаттың", "Шағым/өтінішхат" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z257" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z258" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацтағы "жеке" деген сөз "жекеше" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z259" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Соттың жекеше қаулысы шығарылған адамға осы қаулыны орындау жүктеледі. Соттың жекеше қаулысын орындамау сот актісін орындамау болып табылады және осы нормативтік қаулының 28-тармағында көрсетілген сот қаулысын орындамаудың салдарына әкеп соғады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алқабилерді қатыстырып қылмыстық істерді қарауды реттейтін заңнаманы соттардың қолдану практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2012 жылғы 23 тамыздағы № 4 (Қазақстан Республикасы Жоғарғы Сотының 2014 жылғы 24 желтоқсандағы № 4; 2017 жылғы 31 наурыздағы № 3 нормативтік қаулыларымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z261" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қылмыстық істер жөніндегі мамандандырылған ауданаралық соттар, қылмыстық істер жөніндегі мамандандырылған ауданаралық әскери соттар (бұдан әрі – соттар) төтенше жағдайлар кезінде және жаппай тәртіпсіздіктер барысында жасалған адам өлтірулер туралы; соғыс уақытында немесе ұрыс жағдайында жасалған әскери қылмыстар және Қазақстан Республикасы Қылмыстық кодексінің (бұдан әрі – ҚК) 170 (төртінші бөлігінде), 175, 177, 178, 184, 255 (төртінші бөлігінде), 263 (бесінші бөлігінде), 286 (төртінші бөлігінде), 297 (төртінші бөлігінде), 298 (төртінші бөлігінде) және 299 (төртінші бөлігінде)-баптарында көзделген қылмыстар туралы істерді қоспағанда, жасалғаны үшін қылмыстық заңда өлім жазасы немесе өмір бойы бас бостандығынан айыру көзделген қылмыстар туралы қылмыстық істерді, сондай-ақ ҚК-нің 125 (үшінші бөлігінде), 128 (төртінші бөлігінде), 132 (бесінші бөлігінде), 135 (төртінші бөлігінде)-баптарында көзделген қылмыстар туралы істер бойынша 2023 жылғы 1 қаңтарға дейін алқабилердің қатысуымен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z262" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төтенше жағдай кезінде және жаппай тәртіпсіздіктер барысында жасалған адам өлтірулер туралы; бейбітшілікке және адамзат қауіпсіздігіне қарсы, конституциялық құрылыстың негіздеріне және мемлекеттің қауіпсіздігіне қарсы қылмыстар туралы; террористік және экстремистік қылмыстар туралы; соғыс уақытында немесе ұрыс жағдайында жасалған әскери қылмыстар және қылмыстық топтың құрамында жасалған қылмыстар туралы істерді қоспағанда, аса ауыр қылмыстар туралы істер, сондай-ақ ҚК-нің 125 (үшінші бөлігінің 1) тармағында), 128 (төртінші бөлігінің 1) тармағында), 132 (бесінші бөлігінде), 135 (төртінші бөлігінің 1) тармағында), 160, 163, 164 (екінші бөлігінде), 168, 380-1 (екінші бөлігінің 6) тармағында)-баптарында көзделген қылмыстар туралы істер 2023 жылғы 1 қаңтардан бастап алқабилер қатысатын соттардың қарауына жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z263" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер адам ҚК-нің бірнеше бабында көзделген қылмыстарды жасады деп айыпталса, олардың бірі бойынша іс алқабилер қатысатын соттың соттауына жататын қылмыс болып табылса, сондай-ақ, егер алқабилер қатысатын соттың қарауына жататын қылмыстық іс бойынша бірнеше адам айыпталып жатса және олардың ең болмағанда біреуі қылмыстық істі алқабилердің қатысуымен қарау туралы өтінішхат мәлімдесе, онда оларға қатысты қылмыстық істі қарау Қазақстан Республикасы Қылмыстық-процестік кодексінің (бұдан әрі – ҚПК) 14-бөлімінде көзделген қағидалар бойынша жүргізіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z264" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z265" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші абзацтағы "қосалқы" деген сөз "дара" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z266" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жетінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алқабилер туралы" Қазақстан Республикасының 2006 жылғы 16 қаңтардағы №121 Заңының (бұдан әрі – Алқабилер туралы заң) 11-бабының 5-тармағына сәйкес алқабиге кандидат сотқа келуден дәлелді себепсіз жалтарған кезде Қазақстан Республикасы Әкімшілік құқық бұзушылық туралы кодексінің (бұдан әрі – ӘҚБтК) 655-бабы бойынша әкімшілік жауаптылыққа тартылуы мүмкін. Алқабиге кандидаттардың өз міндеттерін орындауына кедергі келтіретін лауазымды тұлға ҚК-нің 436-бабы бойынша қылмыстық жауаптылыққа жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы "жүргізіледі" деген сөзден кейін ", бұл ретте кандидаттар қатарынан алқабилерді іріктеу жабық сот отырысында жүзеге асырылады" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z268" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кандидаттар қатарынан алқабилерді іріктеу кезінде төрағалық етуші, сондай-ақ тараптар ҚПК-нің 639-бабының төртінші бөлігіне сәйкес кандидатқа алқабилер алқасын қалыптастыру үшін маңызы бар сұрақтар қоя алады. Сұрақтар қою тәртібін төрағалық етуші айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мынадай мазмұндағы 8-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. Сот отырысының хатшысы сот отырысынан тыс алқабилермен сот процесін ұйымдастыру мәселелерін талқылауға құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 650-бабының бесінші және алтыншы бөліктерінде белгіленген шектеулерді қоспағанда, іс бойынша анықталған барлық нақты деректер алқабилердің қатысуымен зерттелуге жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жетінші абзацтағы екінші және үшінші сөйлемдер алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z272" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) 13-тармақ мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Істі алқабилердің қатысуымен қарау кезінде тараптар судьяның рұқсатынсыз алқабилерге істе бұрын сот шешімімен алып тасталған дәлелдемелердің бар екендігі туралы айтуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судья ҚПК-нің 648 және 650-баптарын басшылыққа ала отырып, алқабилерді жол берілмейтін дәлелдемелермен таныстыру, сондай-ақ олардың құзыретіне кірмейтін мәселелерді зерттеу мүмкіндігін болдырмайтын қажетті шараларды қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судья алқабилерді дәлелдемелер ретінде жол берілмейтін нақты деректермен таныстыруға тиіс емес. Егер сот талқылауы барысында ҚПК-нің 112-бабына сәйкес дәлелдемелер ретінде жол берілмейтін нақты деректер анықталса, төрағалық етуші алқабилердің қатысуымен оларды осындайлар қатарынан алып тастау туралы мәселені шешуге, ал мұндай дәлелдемелер зерттелген жағдайда оларды заңды күші жоқ деп тануға, ал оларға жүргізілген зерттеуді жарамсыз деп тануға және алқабилерге шешім қабылдау кезінде оларды ескермеу керектігін түсіндіруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер сот отырысы барысында сотталушы өзіне алдын ала тергеу барысында рұқсат етілмеген әдістерді (айғақтар беруге мәжбүрлеу, азаптау) қолданғаны туралы мәлімдесе, судья сотталушының айғақтарын алқабилердің қатысуынсыз зерттейді, ол көрсеткен адамдардан жауап алуды жүзеге асырады. Егер тергеудің рұқсат етілмеген әдістерін қолдану туралы фактілер расталмаса, сот бұл туралы алқабилерге хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер алдын ала тергеу барысында рұқсат етілмеген әдістерді қолдану туралы фактілер расталса, судья осындай тәсілмен алынған дәлелдемелерді жарамсыз деп таниды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z273" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы жетінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z274" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 656-бабының он төртінші бөлігіне сәйкес судья мен алқабилердің жауаптары бар сұрақ парағына олардың әрқайсысы қол қояды, содан кейін "сұрақ парағы" деген жазуы бар конвертке салынып және осы түрде іс материалдарына қоса тігіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z275" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z276" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзацтағы "Қылмыстық кодекстің ерекше бөлігінде көрсетілген" деген сөздер "ҚК-нің Ерекше бөлігінде көрсетілген" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z277" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацтағы "5-ден бастап 8-ні қоса алғанда және 14-тармақтарда" деген сөздер "5), 6), 7), 8) және 14) тармақтарында" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z278" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адамды саудаға салғаны үшін жауапкершілік анықтайтын заңнаманы қолдану тәжірибесі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2012 жылғы 29 желтоқсандағы № 7 (Қазақстан Республикасы Жоғарғы Сотының 2017 жылғы 31 наурыздағы № 3 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z279" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ", сондай-ақ адамдар тобының алдын ала сөз байласу белгісі бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z280" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы бесінші және алтыншы абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z281" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Адам саудасын бірнеше рет жасау белгісі бойынша саралау кезінде ҚК-нің Ерекше бөлігінің дәл сол бiр бабында немесе бабының бөлiгiнде көзделген екi немесе одан да көп іс-әрекеттi жасау қылмыстық құқық бұзушылықтардың бiрнеше рет жасалуы деп танылатын ҚК-нің 12-бабының ережелерін ескеру қажет. Осыған байланысты ересек адамға және кәмелетке толмағанға қатысты жасалған қылмыстар бірнеше рет жасауды құрамайды және ҚК-нің 128 және 135-баптарының жиынтығы бойынша саралануға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z282" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екі жәбірленушіге, оның ішінде біреуі кәмелетке толмағанға, ал екіншісі ересек адамға қатысты бір пиғылмен жасалған адам саудасы ҚК-нің 128-бабы екінші бөлігінің 6) тармағы және ҚК-нің 135-бабының тиісті бөлігі бойынша саралануға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z283" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 12-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z284" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12-1. Іс-әрекетті ҚК-нің 128-бабы екінші бөлігінің 3) және 4) тармақтары және ҚК-нің 135-бабы екінші бөлігінің 3) және 4) тармақтары бойынша саралаған кезде соттар "Ұрлық туралы істер бойынша сот практикасы туралы" Қазақстан Республикасы Жоғарғы Сотының 2003 жылғы 11 шілдедегі № 8 нормативтік қаулысының 21 және 23-тармақтарында қамтылған түсіндірмелерді, ал ҚК-нің 128-бабы екінші бөлігінің 5) тармағы бойынша және ҚК-нің 135-бабы екінші бөлігінің 11) тармағы бойынша саралаған кезде "Адамның өмірі мен денсаулығына қарсы кейбір қылмыстық құқық бұзушылықтарды саралау туралы" Қазақстан Республикасы Жоғарғы Сотының 2007 жылғы 11 мамырдағы № 1 нормативтік қаулысының 9) тармағында келтірілген түсіндірмелерді басшылыққа алғаны жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z285" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z286" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "13. Кінәлінің әрекетін ҚК-нің 128-бабы екінші бөлігінің 7) тармағы және ҚК-нің 135-бабы екінші бөлігінің 6) тармағы бойынша саралау үшін адамның ағзалары мен тіндері іс жүзінде алынған-алынбағанына және пайдаланылған-пайдаланылмағанына қарамастан, адам саудасының транспланттау немесе өзге де пайдалану үшін жәбірленушінің ағзаларын немесе тіндерін алу мақсатында жасалғанын анықтау қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z287" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тірі адамның ағзалары мен тіндерін алуға мәжбүрлеуге немесе заңсыз алуға байланысты әрекеттер ҚК-нің 128 не 135-бабында көзделген әрекет белгілері болмаған кезде ҚК-нің 116-бабының тиісті бөлігі – қылмыстық заңның арнайы нормасы бойынша дербес саралануға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z288" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның ағзалары мен тіндерін пайдалану мақсатында жасалған адам өлтіру оның ағзалары мен тіндерінің іс жүзінде алынған-алынбағанына және пайдаланылған-пайдаланылмағанына қарамастан жиынтық ретінде ҚК-нің 128-бабы екінші бөлігінің 7) тармағы бойынша немесе ҚК-нің 135-бабы екінші бөлігінің 6) тармағы және ҚК-нің 99-бабы екінші бөлігінің 12) тармағы бойынша тиісінше сараланады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z289" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мынадай мазмұндағы 15-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z290" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15-1. Кәмелетке толмаған адамды қылмыстар немесе қоғамға қарсы өзге де іс-әрекеттер жасауға тарту мақсатында сату осы мақсатқа нақты қол жеткізілуіне қарамастан, ҚК-нің 135-бабы екінші бөлігінің 9) тармағы бойынша сараланады. Егер мақсатқа қол жеткізілсе және кәмелетке толмаған адам қылмыстық құқық бұзушылықтар жасауға тартылса, онда жасалған әрекет ҚК-нің 135-бабы екінші бөлігінің 9) тармағында және ҚК-нің 132-бабының тиісті бөлігінде көзделген қылмыстардың жиынтығы бойынша саралануға жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z291" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z292" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер адамды әкелу немесе әкету, транзиттеу кезінде Қазақстан Республикасының Мемлекеттік шекарасын кесіп өту белгіленген тәртіпті бұзбай және жалған құжаттарды пайдаланбай немесе үшінші тұлғалардың жарамды құжаттарын алдап пайдаланбай өткізу пункттері арқылы жүзеге асырылса, аталған әрекеттер ҚК-нің 392-бабы бойынша қосымша саралауды талап етпейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z293" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қылмыстық жаза тағайындаудың кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2015 жылғы 25 маусымдағы № 4 (Қазақстан Республикасы Жоғарғы Сотының 2017 жылғы 22 желтоқсандағы № 13 нормативтік қаулысымен енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z294" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="210"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z295" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z296" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы алтыншы, жетінші, сегізінші абзацтармен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z297" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК-нің 17-бабының екінші бөлігіне сәйкес есінің дұрыстығы жоққа шығарылмайтын психиканың бұзылуын сот жаза тағайындау кезінде қылмыстық жауаптылық пен жазаны жеңілдететін мән-жай ретінде есепке алуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z298" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер кінәлі адамның жасаған әрекеті өзінің жас балаларына қарсы бағытталған болса немесе сотталушының асырауында жас балалар болмаса не ол ата-аналық құқықтарынан айырылған болса, ҚК-нің 53-бабы бірінші бөлігінің 4) тармағына сәйкес жас балаларының болуы оның қылмыстық жауаптылығы мен жазасын жеңілдететін мән-жай деп танылуы мүмкін емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z299" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басты сот талқылауы барысында прокурор ҚПК-нің 340-бабы бесінші бөлігінің қағидаларын сақтай отырып, жаңа айыптау актісін жасау арқылы айыптауды қылмыстық жауаптылық пен жазаны ауырлататын мән-жайдың орын алғанын көрсетіп, толықтыруға құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z300" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z301" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші абзац алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z302" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы үшінші және төртінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z303" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК-нің 54-бабы бірінші бөлігінің 1) тармағында көзделген қылмыстық жауаптылық пен жазаны ауырлататын мән-жай ретінде қылмыстық құқық бұзушылықтардың бірнеше рет жасалуының болуы ҚК-нің 12-бабының бірінші бөлігінде бекітілген бірнеше рет жасалу ұғымына сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z304" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сот үкімімен екі және одан көп қылмысты (олар бірнеше рет жасалған кезде және нақты жиынтығында) жасауға кінәлі деп танылған адамды алғаш рет қылмыс жасаған адам деп танылуы мүмкін емес."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z305" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z306" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер ҚК-нің Жалпы бөлігінің ережелеріне сәйкес адамға ҚК-нің Ерекше бөлігінің тиісті бабының санкциясында көзделген жазаның бір де біреуі тағайындала алмаса, онда сот ҚК-нің 55-бабының төртінші бөлігіне сілтеме жасамай, оған ҚК-нің 40 немесе 81-бабында көзделген жазаның неғұрлым жеңіл түрін тағайындайды. Сот қабылдаған шешімнің негіздемесі ҚК-нің Жалпы бөлігінің жазаның сол немесе өзге түрін қолдануға тыйым салуды белгілейтін тиісті нормасының ережесіне сілтеме жасалып, үкімнің уәждеу бөлігінде жазылуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z307" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақтағы</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="211"/>
+        <w:t>7-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z308" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алтыншы абзац мынадай мазмұндағы екінші сөйлеммен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z309" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер сот жаза тағайындау кезінде сотталушыға өмір бойына бас бостандығынан айыру немесе өлім жазасы түрінде жаза тағайындау қажет деген тұжырымға келсе, бұл қағидалар ескерілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z310" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сегізінші абзац мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z311" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК-нің 55-бабының екінші немесе үшінші бөліктерінде көрсетілген мән-жайлар болған кезде жаза ҚК-нің Ерекше бөлігінің тиісті бабының санкциясында көзделген төменгі шектен төмен тағайындалуы мүмкін. Қылмысты дайындағаны немесе қылмысқа оқталғаны үшін жаза тағайындау жағдайларында ҚК-нің 55-бабының екінші және үшінші бөліктерінде көрсетілген шектер ҚК-нің 56-бабының ережелері ескеріле отырып айқындалады. Кәмелетке толмаған адамға ҚК-нің 55 және 56-баптарының қағидалары бойынша айыппұл, түзеу жұмыстары, қоғамдық жұмыстарға тарту немесе бас бостандығын шектеу түрінде жаза тағайындау кезінде соттар ҚК-нің 81-бабының тиісті жаза түрі мерзімінің немесе мөлшерінің ең жоғары және ең төменгі шектері туралы ережелерін негізге алғаны жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z312" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мынадай мазмұндағы 9-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z313" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9-1. ҚК-нің 62-бабы үшінші бөлігінің қағидалары бойынша қылмыстық жаза мерзіміне қылмыстық іс бойынша үкім заңды күшіне енгенге дейін адамды күзетпен ұстау уақыты, оның ішінде адамды ҚПК-нің 131-бабының тәртібімен қылмыстық құқық бұзушылық жасады деген күдікпен ұстау уақыты ғана есепке жатқызылады. Үкім заңды күшіне енгеннен кейін адамның күзетпен ұсталу уақыты (іздестірудегі сотталған адамды ұстауға және оны этаппен апаруға, жазаны алмастыруға және т.б. байланысты) ҚК-нің 62-бабы үшінші бөлігінің қағидалары қолданылмай, қылмыстық жазаның мерзіміне есептелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z314" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам ҚК-нің 63-бабы қолданылып, шартты түрде бас бостандығынан айыруға сотталған кезде үкім заңды күшіне енгенге дейін оны қамауда ұстау уақыты ҚК-нің 62-бабы үшінші бөлігінің қағидалары бойынша ол нақты бас бостандығынан айыруға сотталған жағдайда жазасын өтеуге жататын қылмыстық-атқару жүйесі мекемесінің түрі ескеріле отырып, жазаны өтеу мерзіміне есептеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z315" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z316" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жетінші абзац мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z317" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот үкiмi бойынша тағайындалған жазасы (айыппұл, қоғамдық жұмыстар, түзеу жұмыстары, бас бостандығын шектеу) ҚК-нің Жалпы бөлігінде осы жаза түрлері үшін көзделген негіздер бойынша бас бостандығынан айыруға ауыстырылған адамдарды бас бостандығынан айыруға сотталғандар деп тануға болмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z318" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоғызыншы абзац мынадай мазмұндағы сөйлеммен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z319" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот ҚК-нің 54-бабы бірінші бөлігінің 1) тармағы негізінде қылмыстың қайталануын немесе қауіпті қайталануын, егер бұл туралы айыптау актісінде көрсетілген жағдайда ғана, қылмыстық жауаптылық пен жазаны ауырлататын мән-жай деп тани алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z320" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзац мынадай мазмұндағы бесінші сөйлеммен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z321" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер жиынтықты құрайтын қылмыстық құқық бұзушылықтар үшін қосымша жазаның әр түрі тағайындалса, онда олар тиісті мөлшерлері мен мерзімдері келтіріле отырып, үкімде және түпкілікті жазаны тағайындау кезінде көрсетілуі тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z322" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы алтыншы абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z323" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер адам үкім шығарылғаннан кейін, бірақ ол заңды күшіне енгенге дейін жаңа қылмыстық құқық бұзушылық жасаса, онда сот ҚК-нің 58-бабы алтыншы бөлігінің қағидаларына сәйкес оған қылмыстық құқық бұзушылықтардың жиынтығы бойынша жаза тағайындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z324" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z325" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z326" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "бас бостандығын шектеуге, қоғамдық жұмыстарға тартуға, түзеу жұмыстарына немесе айыппұл салуға сотталған кезде – үкім шығарылған күнгі жағдай бойынша өтелмеген жаза. Алдыңғы үкім бойынша жаза толық өтелген жағдайда ҚК-нің 60-бабының қағидалары қолданылмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z327" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы тоғызыншы абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z328" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бас бостандығынан айыру түріндегі жазасын өтеп жатқан адам жаңа қылмыс жасаған жағдайда, жаңадан жасалған қылмыс үшін күзетпен ұстау түріндегі бұлтартпау шарасын тағайындау сәтінде қалған мерзімді жазаның өтелмеген бөлігі деп есептеген жөн. Егер аталған бұлтартпау шарасы тағайындалмаса, соңғы үкім шығарылған уақытқа қалған мерзім жазаның өтелмеген бөлігі болып табылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z329" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мынадай мазмұндағы 16-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z330" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-1. ҚК-нің 65-бабы бірінші бөлігінің ережелері қылмыстық теріс қылық жасаған немесе алғаш рет қылмыс жасаған адамға қатысты әдетте мынадай мән-жайлардың жиынтығы болған кезде қолданылады: оның ҚПК-нің 182-бабына сәйкес ресімделген кінәсін мойындап келуі; қылмыстық құқық бұзушылықты ашуға, тергеп-тексеруге ықпал етуі; қылмыстық құқық бұзушылықпен келтірілген зиянның орнын толтыруы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z331" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 65-бабының екінші бөлігінде көрсетілген адамдар шын өкінуіне байланысты қылмыстық жауаптылықтан босатыла алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z332" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотқа дейінгі іс жүргізу сатысында ҚК-нің 65-бабы бірінші бөлігінің ережесі сыбайлас жемқорлық қылмыс жасаған адамға қолданылуы мүмкін емес.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z333" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші және үшінші абзацтармен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z334" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Егер сот қылмыстық құқық бұзушылықтардың жиынтығына немесе үкімдердің жиынтығына кіретін қылмыстар үшін негізгі жазаның әр түрін тағайындаған болса, онда оларды толық немесе ішінара қосу кезінде түпкілікті жаза оның барынша қатаң түріне сүйене отырып тағайындалуы тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z335" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қылмыс жасағаны үшін бас бостандығынан айыруға сотталған адам үкім шығарылғаннан кейін, бірақ жазасын толық өтегенге дейін қылмыстық теріс қылық жасаса, ҚК-нің 60-бабының қағидалары қолдануға жатпайды. Мұндай жағдайларда үкімдер дербес орындалуы тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z336" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац төртінші абзац деп саналсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z337" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z338" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бесінші абзацта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z339" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші сөйлемдегі "не шартты түрде соттау орын алса" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші сөйлемдегі "48-бабына, 63-бабының төртінші бөлігіне немесе" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z340" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы алтыншы абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z341" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Заттай дәлелдемелер туралы мәселені шешкен кезде сот олардың тиесілілігін, меншік иесінің оның мүлкін құқыққа қарсы мақсаттарда пайдаланғаны жөнінде хабардар болуын анықтауға және анықталған жағдайға орай ҚПК-нің 118-бабының үшінші бөлігінде көрсетілген шешімдердің бірін қабылдауға тиіс. Егер мүліктің меншік иесі басқа адамдардың оның мүлкін құқыққа қарсы пайдалану мақсаттары туралы білмесе және білуге тиіс болмаса, онда ол оған қайтарылуы тиіс."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z342" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы бесінші және алтыншы абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z343" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Белгілі бір лауазымды атқару немесе белгілі бір қызметпен айналысу құқығынан айыру түріндегі жаза тағайындаған кезде соттар ҚК-нің 50-бабының екінші бөлігінде көзделген экономикалық қызмет саласында және қаржы ұйымдарындағы қызмет мүдделеріне қарсы, кәмелетке толмағандарға жыныстық тиіспеушілікке қарсы, сыбайлас жемқорлық және көліктік қылмыстар жасаған адамдарға қатысты ерекшеліктерді ескеруі қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z344" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ҚК-нің Ерекше бөлігі тиісті бабының санкциясында белгiлi бiр лауазымдарды атқару немесе белгiлi бiр қызметпен айналысу құқығынан айыру көзделмесе, сот жасалған іс-әрекеттің сипаты мен қоғамдық қауіптілік дәрежесін және кінәлі адамның жеке басын ескере отырып, оған ҚК-нің 50-бабы үшінші бөлігінің қағидалары бойынша осындай қосымша жаза тағайындау туралы мәселені талқылауға тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z345" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мынадай мазмұндағы 22-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z346" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22-1. 2020 жылғы 1 қаңтарға дейін жасалған сыбайлас жемқорлық құқық бұзушылық үшін мемлекеттік қызметте лауазымдарды, судья лауазымын, жергілікті өзін-өзі басқару органдарында, Қазақстан Республикасының Ұлттық Банкінде және оның ведомстволарында, мемлекеттік ұйымдарда және жарғылық капиталындағы мемлекеттің үлесі елу пайыздан асатын ұйымдарда, оның ішінде мемлекет акционері болып табылатын ұлттық басқарушы холдингтерде, ұлттық холдингтерде, ұлттық компанияларда, ұлттық даму институттарында, олардың дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамы өздеріне тиесілі еншілес ұйымдарында, сондай-ақ дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамы көрсетілген ұйымдарға тиесілі заңды тұлғаларда лауазымдарды атқару құқығынан өмір бойына айыру түрінде қосымша жаза тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z347" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2020 жылғы 1 қаңтардан бастап 10 қаңтарға дейін жасалған сыбайлас жемқорлық құқық бұзушылық үшін мемлекеттік қызметте лауазымдарды, судья лауазымын, жергілікті өзін-өзі басқару органдарында, Қазақстан Республикасының Ұлттық Банкінде және оның ведомстволарында, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органда, мемлекеттік ұйымдарда және жарғылық капиталындағы мемлекеттің үлесі елу пайыздан асатын ұйымдарда, оның ішінде мемлекет акционері болып табылатын ұлттық басқарушы холдингтерде, ұлттық холдингтерде, ұлттық компанияларда, ұлттық даму институттарында, олардың дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамы өздеріне тиесілі еншілес ұйымдарында, сондай-ақ дауыс беретін акцияларының (қатысу үлестерінің) елу пайызынан астамы көрсетілген еншілес ұйымдарға тиесілі заңды тұлғаларда лауазымдарды атқару құқығынан өмір бойына айыру түрінде қосымша жаза тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z348" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2020 жылғы 10 қаңтардан кейін жасалған сыбайлас жемқорлық құқық бұзушылық үшін мемлекеттік қызметте лауазымдарды, судья лауазымын, жергілікті өзін-өзі басқару органдарында, Қазақстан Республикасының Ұлттық Банкінде және оның ведомстволарында, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органда, мемлекеттік ұйымдарда және квазимемлекеттік сектор субъектілерінде лауазымдарды атқару құқығынан өмір бойына айыру түрінде қосымша жаза тағайындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z349" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жазаны өтеуден шартты түрде мерзімінен бұрын босатудың, жазаның өтелмеген бөлігін жазаның неғұрлым жеңіл түріне ауыстырудың және тағайындалған жаза мерзімін қысқартудың сот практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2015 жылғы 2 қазандағы № 6:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші және алтыншы абзацтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК-нің 72-бабына қатысты қылмыспен келтірілген және өтелуге жататын залалға қылмыспен тікелей келтірілген залал да, сот үкімімен немесе сот шешімімен сотталған адамнан өндіріп алынған өзге де сомалар, жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталған адамның өтеуіне жататын қылмыспен келтірілген залалдың мөлшері сот үкімімен, сонымен қатар қылмыстық істен туындайтын азаматтық сот ісін жүргізу тәртібімен қабылданған заңды күшіне енген шешіммен белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z354" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) мынадай мазмұндағы 2-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z355" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Сотталған адам ҚПК-нің 621-бабының екінші бөлігінде көрсетілген процестік келісімнің барлық шартын орындаған және нәтижелер басталған жағдайда ғана ҚК-нің 72-бабы үшінші бөлігінің 5) тармағының негізінде шартты түрде мерзімінен бұрын босатылуы мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z356" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы екінші сөйлем мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z357" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер көрсетілген мерзімдерді жазаның жалпы мерзіміне есепке алу туралы шешім сот үкімінде немесе үкімді орындау тәртібімен шығарылған сот қаулысында көрсетілмесе, онда сот шартты түрде мерзімінен бұрын босатуды қолдану кезінде ҚК-нің 62-бабы үшінші, төртінші және бесінші бөліктерінің талаптарына сәйкес өз қаулысында осындай есепке алу туралы қаулы шығарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z358" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ҚК-нің 72-бабының бірінші бөлігіне" деген сөздер "ҚК-нің 72-бабының үшінші, төртінші және алтыншы бөліктеріне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z359" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақтағы</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="212"/>
+        <w:t>18-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК-нің 72-бабы жетінші бөлігі 1) тармағының негізінде шартты түрде мерзімінен бұрын босатудың күші жойылған жағдайда, сотталған адамға бас бостандығынан айырудың өтелмеген бөлігін өтеуге ол шартты түрде мерзімінен бұрын босатылған қылмыстық-атқару жүйесі мекемесі белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z360" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>19-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z361" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сот Қазақстан Республикасының шегінен тысқары жерге шығарып жіберуді тағайындаған шетелдікті немесе азаматтығы жоқ адамды шартты түрде мерзімінен бұрын босату кезінде ҚК-нің 72-бабының екінші бөлігіне сәйкес пробациялық бақылау қосымша жаза ретінде белгіленбейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z362" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z363" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚК-нің 72-бабы екінші бөлігінің мағынасы бойынша адамды бас бостандығын шектеу түріндегі жазадан шартты түрде мерзімінен бұрын босату кезінде пробациялық бақылау белгіленбейді."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z364" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы үшінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z365" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шетелдіктер мен азаматтығы жоқ адамдарға жазаның өтелмеген бөлігі Қазақстан Республикасының шегінен тысқары жерге шығарып жіберумен немесе онсыз, айыппұлға ғана ауыстырылуы мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z366" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кейбір сыбайлас жемқорлық қылмыстарды қарау практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2015 жылғы 27 қарашадағы № 8:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z367" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "және "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Заңның 11-бабындағы ескертпенің" деген сөздер алып тасталсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z368" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z369" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. Адамның орындалуы үшін пара берілген әрекетті (әрекетсіздікті) жасаған-жасамағанына қарамастан, пара нысанасын толықтай немесе бөлігін қабылдаған сәтінен бастап, пара алу аяқталған деп есептеледі. Параны қабылдау деп оны өзі физикалық иелік етуі, сондай-ақ оның басқалай, бірақ келісілген шарттарда берілуі (шотқа аудару, туысына беру, оны белгілі бір жерге салып қою арқылы және т.б.) түсініледі. Бұл ретте пара алушының өзіне берілген құндылықтарды өз қалауы бойынша пайдалануға немесе оларға билік етуге нақты мүмкіндік алған-алмағанының маңызы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z370" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-іздестіру іс-шарасының не жасырын тергеу әрекеті шеңберінде қылмыстық қудалау органдарының бақылауымен пара алу да аяқталған қылмыс ретінде сараланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z371" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам пара түрінде алған ақша жалған не түгел немесе ішінара ұқсастырылған ақша белгілері болып шыққан жағдайларда, оның әрекеттерін бүкіл келісілген пара сомасын алуға оқталу деп саралаған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z372" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адам ұсынылған параны алудан өз еркімен бас тартқан жағдайда, ол ҚК-нің 26-бабына сәйкес қылмыстық жауаптылыққа тартылмайды, ал пара берушінің әрекетін пара беруге оқталу деп саралаған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z373" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер пара нысанасын беруге немесе алуға тікелей бағытталған адамдардың әрекеттері олардың еркінен тыс мән-жайларға байланысты орындалмаса, яғни пара берудің немесе алудың объективті жағы басталған болса, онда жасалған іс-әрекетті пара беруге немесе алуға оқталу ретінде саралаған жөн. Пара берушінің не пара алушының пара берудің немесе пара алудың объективті жағының тікелей басталуын құрамайтын өзге де дайындық әрекеттері пара беруге немесе алуға оқталу деп танылмауға тиіс. Мұндай әрекеттер ҚК-нің 24-бабының бірінші бөлігіне сәйкес пара берушіге не пара алушыға байланысты емес мән-жайлар бойынша осы әрекеттердің жолы кесілген және қылмыс (ауыр немесе аса ауыр) соңына дейін жеткізілмеген жағдайларда пара беруге не алуға дайындалу деп саралануы мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z374" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z375" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18. Парақорлықтағы делдалдықты көмектесу нысанында пара беруге немесе алуға бірге қатысудан ажырату қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z376" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 368-бабының бірінші бөлігіне сәйкес пара алушыға және пара берушіге олардың арасындағы пара алу және беру туралы келісімге қол жеткізуге немесе осы келісімді іске асыруға ықпал еткен адам делдал деп танылуы керек. Делдал, әдетте, осы мақсатта пара берушімен де, пара алушымен де байланыс орнатады, оларды әрқайсысының қылмыс жасауға ниеті мен дайындығы және оны жасау шарттары туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z377" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте пара туралы келісімге қол жеткізуге ықпал ету пара алушы мен пара беруші арасында тиісті келіссөздер жүргізуде, олардың арасында кездесулер ұйымдастыруда, пара беру-алу туралы келісімнің шарттарын талқылауға қатысу түрінде көрсетілуі мүмкін. Пара туралы келісімді іске асыруға ықпал ету пара беруші мен пара алушының пара нысанасын мақсатына тікелей беру туралы келісімді орындауына бағытталған іс-әрекеттер жасауымен сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z378" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көмекші, басқа сыбайлас қатысушы сияқты, парақорлық субъектілерінің бірінің жағында болады. ҚК-нің 28-бабының бесінші бөлігіне сәйкес өзінің кеңестері, нұсқаулары, ақпарат беруі, пара беру-алу шарттарын жасауы не оған кедергілерді жою арқылы қылмыс жасауды жеңілдеткен адам, сол сияқты орындаушыларды, қылмыстық құқық бұзушылық жасау қаруын немесе өзге де құралдарын, осы іс-әрекеттің іздерін жасыруға алдын ала уәде берген, сол арқылы пара беруші немесе пара алушы көздеген мақсаттарға қол жеткізуді қамтамасыз ететін адам көмектесуші деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z379" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 28-бабының тиісінше үшінші, төртінші немесе бесінші бөлігінде көрсетілген әрекеттерді орындаған және бір мезгілде делдалдық функцияларды орындаған ұйымдастырушы, айдап салушы не көмектесуші пара беруге немесе алуға сыбайласып қатысқаны үшін жауапты болады. Сыбайлас қатысушының әрекетін саралау кезінде оның пиғылының бағытын ескеру, пара берушінің немесе пара алушының – кімнің мүддесі үшін, кімнің жағында және кімнің бастамасы бойынша әрекет еткенін анықтау қажет. Ұйымдастырушының, айдап салушының не көмектесушінің белгіленген әрекетіне байланысты ҚК-нің 28-бабына сілтеме жасала отырып, ҚК-нің 366 не 367-баптарының тиісті бөліктері бойынша саралануға жатады. Бұл жағдайда парақорлыққа делдал болғаны үшін жауаптылықты көздейтін ҚК-нің 368-бабы бойынша қосымша саралау талап етілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z380" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші және үшінші абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z381" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алаяқтық жолымен құндылықтарды иемдену адамның өзіне берілген құндылықтарды өз қалауы бойынша пайдалануға немесе оларға билік етуге нақты мүмкіндігі болған сәттен бастап аяқталған болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z382" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның ақшалай қаражатты немесе өзге де құндылықтарды осы мақсаттар үшін мемлекеттік бюджет бөлген ақшалай қаражатты немесе жәбірленушіге тиесілі емес өзге де қаражатты пайдалана отырып, жедел-іздестіру іс-шарасының не жасырын тергеу әрекетінің шеңберінде қылмыстық қудалау органдарының бақылауымен алаяқтық жолымен алуын алаяқтық жасауға оқталу ретінде бағалаған жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z383" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) мынадай мазмұндағы 27-1 және 27-2-тармақтармен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z384" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27-1. Егер адам ақша алушының айдап салуымен, өз еркімен, оның ішінде алдана отырып, ақшаны немесе өзге де құндылықтарды пара ретінде берсе, онда ол пара беруші болып танылады және қылмыстық жауаптылықта болады. Мұндай адам, егер ол пара беру туралы құқық қорғау органына немесе арнаулы мемлекеттік органға өз еркімен хабарласа, ҚК-нің 367-бабына ескертпенің 2-тармағы негізінде қылмыстық жауаптылықтан босатылады. Бұл жағдайда іс ҚПК-нің 35-бабы бірінші бөлігінің 12) тармағына сәйкес тоқтатылады. Қылмыстық процесте мұндай адам куәгер ретінде әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z385" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер адам пара бергенге дейін параны қорқытып алу немесе пара беруге итермелеу фактісі туралы өз еркімен мәлімдеген жағдайда, онда параны құқық қорғау органының бақылауымен берген мұндай адамға қатысты қылмыстық қудалау оның әрекеттерінде қылмыстық құқық бұзушылық құрамының болмауына байланысты ҚПК-нің 35-бабы бірінші бөлігінің 2) тармағына сәйкес тоқтатылады. Қылмыстық процесте бұл адам жәбірленуші ретінде әрекет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z386" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қылмыстық қудалау органының іс бойынша қабылданған барлық шешімі қаулымен ресімделуге және іс материалдарына қоса тігілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z387" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2. Алғаш рет сыбайлас жемқорлық қылмыс жасаған адам қылмыстық топтың құрамында болмай, өзінің кінәсін мойындап келгенін, қылмыстық құқық бұзушылықты ашуға, тергеп-тексеруге ықпал еткенін, қылмыстық құқық бұзушылықпен келтірілген зиянның орнын толтырғанын, сондай-ақ оның жеке басы туралы деректерді ескере отырып, ҚК-нің 65-бабының бірінші бөлігі негізінде шынайы өкінуіне байланысты қылмыстық жауаптылықтан босатылуы мүмкін. Бұл туралы шешімді тек сот қабылдай алады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z388" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z389" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сыбайлас жемқорлық қылмыс жасаған кезде белгілі бір лауазымды атқару немесе белгілі бір қызметпен айналысу құқығынан өмір бойына айыру түріндегі қосымша жаза адамның қылмыс жасаған кезде ҚК-нің 50-бабының екінші бөлігінің тізбесінде көрсетілген ұйымдарда белгілі бір қызметпен айналысқан-айналыспағанына немесе белгілі бір лауазымды атқарған-атқармағанына қарамастан, міндетті түрде тағайындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z390" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соттардың қылмыстық істер бойынша келісімдік тәртіпте іс жүргізу практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 7 шілдедегі № 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z391" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="215"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z392" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сыбайлас қатысушылармен жасалған қылмыстар туралы қылмыстық іс бойынша кінәні мойындау туралы мәміле нысанындағы процестік келісім жеке сыбайлас қатысушымен жасалмайды. Мұндай келісімге қылмыстың барлық сыбайлас қатысушыларымен бір мезгілде жасалған жағдайда ғана жол беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z393" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z394" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Егер қылмыстық іс бойынша сот талқылауы барысында сотталушыдан немесе қылмысқа сыбайлас қатысушы болып табылатын барлық сотталушылардан кінәні мойындау туралы келісім жасасу туралы өтінішхат келіп түссе, онда сот ҚПК-нің 628-бабына сәйкес сот талқылауын үзеді және тараптарға оны жасасу үшін ақылға сыйымды мерзім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z395" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кінәні мойындау туралы процестік келісім жасалған жағдайда судья ҚПК-нің 64-тарауының қағидалары бойынша келісу іс жүргізуінде істі қарауды жалғастыру туралы қаулы қабылдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z396" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z397" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер сот басты сот талқылауы барысында жасалған процестік келісіммен келіспеген жағдайда, сот тараптарға жаңа процестік келісім жасауға уақыт береді. Тараптар процестік келісім шарттары бойынша келісімге келе алмаған жағдайда немесе сот жаңа процестік келісіммен келіспеген жағдайда, соттың қылмыстық істі қарауы жалпы тәртіппен жалғасады. Бұл жағдайда жаңа айыптау актісін жасау талап етілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z398" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сот ісін жүргізу тілі қағидатын қолданудың кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 22 желтоқсандағы № 13:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z399" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="216"/>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші және үшінші абзацтары алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z400" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақта</w:t>
+        <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z219" w:id="218"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z401" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацтағы "қылмыстық процестің өзі еркін сөйлеп, жаза алатын тілде жүргізілу," деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z402" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z403" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z404" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. ҚПК-нің 30-бабының бесінші бөлігіне сәйкес процеске қатысушыларға тапсырылуға жататын құжаттардың жазбаша аудармасы міндетті түрде қамтамасыз етілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z405" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚПК-ге сәйкес күдіктіге, айыпталушыға сотқа дейінгі кезеңде тапсырылуы тиіс құжаттарға мыналар жатады: бұлтартпау шарасы ретінде қамауға алуға санкция беру туралы сот қаулысының көшірмесі (ҚПК-нің 148-бабының оныншы бөлігі); адамды күдікті деп тану туралы қаулының көшірмесі (ҚПК-нің 202-бабының екінші бөлігі); тінту немесе алу хаттамасының көшірмесі (ҚПК-нің 256-бабының төртінші бөлігі); сотқа дейінгі тергеп-тексеруді тоқтату туралы қаулының көшірмесі (ҚПК-нің 288-бабы); айыптау актісі (ҚПК-нің 304-бабы) және ҚПК-де табыс етілуі тікелей көрсетілген басқа да процестік құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z406" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотталушыға, сотталған адамға, ақталған адамға мыналар тапсырылуға тиіс: қылмыстық істі қысқарту туралы қаулы (ҚПК-нің 327-бабы); сотталушыға бұлтартпау шарасын өзгерту немесе сотқа шақырылуға жататын адамдардың тізімін өзгерту туралы судья қаулысының көшірмесі, егер прокурор сотта айыптауды өзгертсе, айыптаудың жаңа тұжырымдамасы (ҚПК-нің 329-бабы); үкімнің көшірмесі (ҚПК-нің 404-бабы); апелляциялық (жекеше) шағым мен наразылықтың көшірмесі (ҚПК-нің 420-бабының екінші бөлігі) және басқалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z407" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құпиялылық режимін сақтау мақсатында мемлекеттік құпияларды немесе өзге де заңмен қорғалатын құпияны құрайтын мәліметтері бар құжаттардың түпнұсқасы мен аудармасы қылмыстық процеске қатысушыларға танысу үшін ғана беріледі. Көшірмені алуға тыйым салынады. Қазақстан Республикасының мемлекеттік құпиялар туралы заңнамасының талаптары ескеріле отырып, таныстырылған соң мұндай құжаттардың түпнұсқасы мен аудармасы іс материалдарында бөлек жабық конвертте (пакетте) сақталады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z408" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мынадай мазмұндағы 9-1-тармақпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z409" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9-1. Судьяның, прокурордың, тергеушінің, анықтаушының аудармашы функцияларын қоса атқаруына жол берілмейді және бұл сот ісін жүргізу тілі туралы заңды өрескел бұзу ретінде бағалануға тиіс. Әкімшілік, қылмыстық құқық бұзушылықтар жасағаны үшін жауапқа тартылып жатқан, сондай-ақ жазасын өтеп жүрген адамдарды аудармашы ретінде тартуға жол берілмейді."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z410" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мынадай мазмұндағы 11-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z411" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11-1. Сот процеске қатысушылардың өтінішхаты бойынша немесе өз бастамасы бойынша сот ісін жүргізу тілін өзгерту туралы қаулы шығаруға және істі мемлекеттік (қазақ) тілде қарауды жалғастыруға құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z412" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы екінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z413" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Істі соттың іс жүргізуіне қабылдау туралы мәселені шешу сатысында сот ісін жүргізу тілінің бұзылуы анықталған жағдайда, сот ҚПК-нің 323-бабының талаптарына сәйкес істі бұзушылықтарды жою үшін прокурорға қайтарады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z414" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші абзацындағы "29 қаңтардағы" деген сөздерден кейін "№ 73-V" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z415" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соттардың қылмысқа қатыстылық пен қылмыстық құқық бұзушылыққа дем берушілік үшін жауаптылық туралы заңнаманы қолдануының кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 22 желтоқсандағы № 14:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z416" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z417" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "аса ауыр қылмысты" деген сөздерден кейін "не кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы қылмысты" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z418" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(ҚК-нің 432-бабы) және" деген сөздерден кейін "кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы ауыр қылмыс" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z419" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы "дайындалып жатқаны немесе жасалғаны анық белгілі" деген сөздерден кейін "кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы ауыр қылмыс," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z420" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармақтағы</w:t>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="222"/>
+        <w:t>5-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Адвокаттық қызмет туралы" Қазақстан Республикасының 1997 жылғы 5 желтоқсандағы № 195-1 Заңының 15-бабы 1-тармағының 4) тармақшасына" деген сөздер "Адвокаттық қызмет және заң көмегі туралы" 2018 жылғы 5 шілдедегі № 176-VI Қазақстан Республикасы Заңының 33-бабы 3-тармағының 9) тармақшасына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z421" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы "аса ауыр қылмысты" деген сөздерден кейін "не кәмелетке толмаған адамның жыныстық тиіспеушілігіне қарсы қылмысты" деген сөздермен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z422" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қылмыстық кодексінің 6-бабын қолдану бойынша сот практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2016 жылғы 22 желтоқсандағы № 15:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z423" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақтың</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="223"/>
+        <w:t>11-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Бұл мәселелерді" деген сөздерден кейін ", ҚПК-нің 478-бабының 3-1-бөлігінде көзделген жағдайды қоспағанда," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z424" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармақтағы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="224"/>
+        <w:t>12-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзацы алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z425" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақтағы</w:t>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="226"/>
+        <w:t>19-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "шағымдалуы және наразылық білдірілуі" деген сөздер "қайта қаралуы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z426" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сот үкімі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2018 жылғы 20 сәуірдегі № 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z427" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="228"/>
+        <w:t>15-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацындағы "жазалау шарасы" деген сөздер "негізгі жазаның, сондай-ақ қосымша жазаның түрі мен мөлшері" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z428" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z429" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 173-бабында көзделген жәбірленушілердің кейбір санаттарына өтемақыны "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жәбірленушілерге өтемақы қоры туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының 2018 жылғы 10 қаңтардағы № 131-VI Заңының (бұдан әрі – Қор туралы заң) ережелеріне сәйкес қылмыстық қудалау органының шешімі негізінде бюджетті атқару жөніндегі орталық уәкілетті орган жүргізеді. Сотталушыға регрестік талаптар бойынша Жәбірленушілерге өтемақы қорынан (бұдан әрі - Қор) өтемақы ретінде төленген ақшаны қайтару туралы, Қорға мәжбүрлі төлемдерді өндіріп алу туралы шешім және олардың мөлшері де айыптау үкімінің қарар бөлігінде көрсетілуі тиіс. Мәжбүрлі төлем мөлшері нормалары 2018 жылғы 1 шілдеден бастап қолданысқа енгізілетін ҚК-нің 98-1, 98-2-баптарында көзделген тәртіппен айқындалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z431" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 36-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z430" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "36-1. Сотталған адамдардан Қорға мәжбүрлі төлемді өндіріп алуды сот ҚК-нің 98-1 және 98-2-баптарының және Қор туралы заңның нормаларына сәйкес жүзеге асыруы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z432" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжбүрлі төлемді өндіріп алу сот әрбір айыптау үкімін шығарған кезде және әрбір сотталған адамнан, оның ішінде адамдар тобы қылмыстық құқық бұзушылық жасаған кезде де міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z433" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қылмыстық құқық бұзушылықтар жиынтығы кезінде сотталған адамнан неғұрлым ауыр қылмыстық құқық бұзушылықтың тиісті санатына сәйкес келетін мәжбүрлі төлем өндіріп алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z434" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚК-нің 58-бабының алтыншы бөлігінің қағидаларына сәйкес қылмыстық құқық бұзушылықтардың жиынтығы бойынша жаза тағайындаған кезде сот екі үкім бойынша бір мәжбүрлі төлем өндіру туралы шешім қабылдауы тиіс. Егер бірінші үкім бойынша адам неғұрлым ауыр қылмыстық құқық бұзушылық бойынша сотталып, одан тиісті мәжбүрлі төлем өндірілген болса, онда соңғы үкіммен мәжбүрлі төлем қайтадан өндірілмейді. Егер соңғы үкім бойынша адам неғұрлым ауыр қылмыстық құқық бұзушылық бойынша сотталатын болса, онда мәжбүрлі төлем сомасы сол қылмыстық құқық бұзушылық санатына сәйкес бірінші үкім бойынша өндірілген төлем есепке алына отырып өндіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z435" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжбүрлі төлем сот арқылы қандай да бір ерекшеліктерсіз өндіріп алынады. Қылмыстық заң мәжбүрлі төлемнен босату үшін негіздерді қамтымайды. Мәжбүрлі төлемді өндіріп алу үшін іс бойынша жәбірленушінің бар-жоғы, азаматтық талап қою, не оның жоқтығы, залалды өтеу және өзге де мән-жайлар құқықтық маңызға ие емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z436" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжбүрлі төлем 2018 жылғы 30 маусымнан кейін жасалған қылмыстық құқық бұзушылықтар бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z437" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәжбүрлі төлемнің мөлшерін анықтау кезінде қылмыстық әрекет жасалған кезде қолданылған айлық есептік көрсеткішті негізге алу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z438" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бірінші сатыдағы сот айыптау үкімін шығару кезінде сотталған адамнан мәжбүрлі төлемді өндіріп алмаған жағдайда, апелляциялық сатыдағы сот оны прокурордың өтінішхаты (наразылығы) немесе жәбірленушінің шағымы бойынша өндіруге құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z439" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік қадағалау жөніндегі заңнаманы қолданудың сот практикасы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2019 жылғы 31 мамырдағы № 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z440" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацындағы екінші сөйлем мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z441" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заңның 6-бабына сәйкес әкімшілік қадағалау алты айдан үш жылға дейінгі мерзімге, ал кәмелетке толмағандарға жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтар үшін жазасын өтеген адамдарға қатысты бір жылдан бес жылға дейінгі мерзімге белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z442" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұлтартпау шараларын санкциялаудың кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2020 жылғы 24 қаңтардағы № 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z443" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-тармақтағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"күзетпен қамауға алуды" деген сөздер "күзетпен ұстауды" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z444" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z445" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 48-бабы бесінші бөлігінің талаптарына сәйкес күзетпен ұстау мерзімі нақты ұсталған кезден бастап есептеледі, осыған байланысты күзетпен ұстау түріндегі бұлтартпау шарасына санкция беру туралы қаулыда: осы мерзімді есептеудің басталуы минутына дейінгі дәлдікпен; осы бұлтартпау шарасы санкцияланатын мерзім; осы мерзімнің аяқталу уақыты бір минутқа дейінгі дәлдікпен көрсетілуі тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z446" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 13-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z447" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1. Сотта іс жүргізу кезінде сотталушыны күзетпен ұстау мерзімін есептеу іс сотқа келіп түскен мерзімнен бастап ҚПК-нің 342-бабының екінші бөлігіне сәйкес жүзеге асырылады. Іс бойынша іс жүргізуді тоқтата тұруға, сот талқылауын кейінге қалдыруға, соттылығының өзгеруіне байланысты істі бір соттан басқа сотқа беруге қарамастан, сотталушыны сотта іс жүргізу кезінде күзетпен ұстаудың жалпы мерзімі іс сотқа бірінші келіп түскен күннен бастап және үкім шығарылғанға дейін есептеледі және ҚПК-нің 342-бабының екінші және үшінші бөліктерінде көзделген мерзімдерден аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z448" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚПК-нің 342-бабының екінші және үшіні бөліктерінде көрсетілген күзетпен ұстау мерзімдері өткеннен кейін сот сотталушыға бұлтартпау шарасын үйқамаққа немесе өзге бұлтартпау шарасына өзгертуі тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z449" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z450" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тергеу судьясының күзетпен ұстау мерзімін ұзарту туралы қаулысында осы бұлтартпау шарасы ұзартылған мерзім, сондай-ақ осы мерзімнің аяқталу уақыты минутына дейінгі дәлдікпен көрсетілуге тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z451" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соттардың экономикалық қызмет саласындағы қылмыстық құқық бұзушылық істер бойынша заңнаманы қолдануының кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2020 жылғы 24 қаңтардағы № 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z452" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "оралмандардың" деген сөз "қандастардың" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z453" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "оралмандар" деген сөз "қандастар" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z454" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
-[...6283 lines deleted...]
-        <w:t>" 2020 жылғы 24 қаңтардағы № 1:</w:t>
+        <w:t>29-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацындағы "қылмыстық қудалау органы" деген сөздер "қозғалған сотқа дейінгі тергеп-тексеру шегінде қылмыстық процесті жүргізетін орган" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z443" w:id="439"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">"күзетпен қамауға алуды" деген сөздер "күзетпен ұстауды" деген сөздермен ауыстырылсын; </w:t>
+    <w:bookmarkStart w:name="z455" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ІІ. Қазақстан Республикасы Конституциясының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы нормативтік қаулы қолданыстағы құқық құрамына қосылады, жалпыға бірдей міндетті болып табылады және алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z444" w:id="440"/>
-[...378 lines deleted...]
-    <w:bookmarkEnd w:id="451"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -17765,55 +17395,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>