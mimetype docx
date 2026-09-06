--- v1 (2026-06-08)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d762e48" w14:textId="d762e48">
+    <w:p w14:paraId="c63ce5c" w14:textId="c63ce5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -16484,610 +16484,602 @@
         <w:t>
       Мәжбүрлі төлемнің мөлшерін анықтау кезінде қылмыстық әрекет жасалған кезде қолданылған айлық есептік көрсеткішті негізге алу керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
     <w:bookmarkStart w:name="z438" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бірінші сатыдағы сот айыптау үкімін шығару кезінде сотталған адамнан мәжбүрлі төлемді өндіріп алмаған жағдайда, апелляциялық сатыдағы сот оны прокурордың өтінішхаты (наразылығы) немесе жәбірленушінің шағымы бойынша өндіруге құқылы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z439" w:id="423"/>
-[...35 lines deleted...]
-        <w:t>" 2019 жылғы 31 мамырдағы № 1:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Күші жойылды – ҚР Жоғарғы Сотының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z442" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұлтартпау шараларын санкциялаудың кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2020 жылғы 24 қаңтардағы № 1:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z440" w:id="424"/>
+    <w:bookmarkStart w:name="z443" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақтың</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> бірінші абзацындағы екінші сөйлем мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve">6-тармақтағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"күзетпен қамауға алуды" деген сөздер "күзетпен ұстауды" деген сөздермен ауыстырылсын; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z441" w:id="425"/>
-[...15 lines deleted...]
-      "Заңның 6-бабына сәйкес әкімшілік қадағалау алты айдан үш жылға дейінгі мерзімге, ал кәмелетке толмағандарға жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтар үшін жазасын өтеген адамдарға қатысты бір жылдан бес жылға дейінгі мерзімге белгіленеді.";</w:t>
+    <w:bookmarkStart w:name="z444" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z442" w:id="426"/>
-[...35 lines deleted...]
-        <w:t>" 2020 жылғы 24 қаңтардағы № 1:</w:t>
+    <w:bookmarkStart w:name="z445" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚПК-нің 48-бабы бесінші бөлігінің талаптарына сәйкес күзетпен ұстау мерзімі нақты ұсталған кезден бастап есептеледі, осыған байланысты күзетпен ұстау түріндегі бұлтартпау шарасына санкция беру туралы қаулыда: осы мерзімді есептеудің басталуы минутына дейінгі дәлдікпен; осы бұлтартпау шарасы санкцияланатын мерзім; осы мерзімнің аяқталу уақыты бір минутқа дейінгі дәлдікпен көрсетілуі тиіс.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z443" w:id="427"/>
+    <w:bookmarkStart w:name="z446" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 13-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z447" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1. Сотта іс жүргізу кезінде сотталушыны күзетпен ұстау мерзімін есептеу іс сотқа келіп түскен мерзімнен бастап ҚПК-нің 342-бабының екінші бөлігіне сәйкес жүзеге асырылады. Іс бойынша іс жүргізуді тоқтата тұруға, сот талқылауын кейінге қалдыруға, соттылығының өзгеруіне байланысты істі бір соттан басқа сотқа беруге қарамастан, сотталушыны сотта іс жүргізу кезінде күзетпен ұстаудың жалпы мерзімі іс сотқа бірінші келіп түскен күннен бастап және үкім шығарылғанға дейін есептеледі және ҚПК-нің 342-бабының екінші және үшінші бөліктерінде көзделген мерзімдерден аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z448" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚПК-нің 342-бабының екінші және үшіні бөліктерінде көрсетілген күзетпен ұстау мерзімдері өткеннен кейін сот сотталушыға бұлтартпау шарасын үйқамаққа немесе өзге бұлтартпау шарасына өзгертуі тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z449" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z450" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тергеу судьясының күзетпен ұстау мерзімін ұзарту туралы қаулысында осы бұлтартпау шарасы ұзартылған мерзім, сондай-ақ осы мерзімнің аяқталу уақыты минутына дейінгі дәлдікпен көрсетілуге тиіс.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z451" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Соттардың экономикалық қызмет саласындағы қылмыстық құқық бұзушылық істер бойынша заңнаманы қолдануының кейбір мәселелері туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2020 жылғы 24 қаңтардағы № 3:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z452" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-тармақтағы </w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z444" w:id="428"/>
+        <w:t>2-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "оралмандардың" деген сөз "қандастардың" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z453" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақтың</w:t>
-[...149 lines deleted...]
-      "Тергеу судьясының күзетпен ұстау мерзімін ұзарту туралы қаулысында осы бұлтартпау шарасы ұзартылған мерзім, сондай-ақ осы мерзімнің аяқталу уақыты минутына дейінгі дәлдікпен көрсетілуге тиіс.";</w:t>
+        <w:t>14-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "оралмандар" деген сөз "қандастар" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z451" w:id="435"/>
-[...35 lines deleted...]
-        <w:t>" 2020 жылғы 24 қаңтардағы № 3:</w:t>
+    <w:bookmarkStart w:name="z454" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші абзацындағы "қылмыстық қудалау органы" деген сөздер "қозғалған сотқа дейінгі тергеп-тексеру шегінде қылмыстық процесті жүргізетін орган" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z452" w:id="436"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> "оралмандардың" деген сөз "қандастардың" деген сөзбен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ІІ. Қазақстан Республикасы Конституциясының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы нормативтік қаулы қолданыстағы құқық құрамына қосылады, жалпыға бірдей міндетті болып табылады және алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z453" w:id="437"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="439"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -17395,55 +17387,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>