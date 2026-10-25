--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6922641" w14:textId="6922641">
+    <w:p w14:paraId="efcbde6" w14:textId="efcbde6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -865,322 +865,592 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша басымдығы бар халықаралық авиамаршруттар үшін авиаотынды бюджеттік субсидиялау шарты (бұдан әрі – шарт) жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Шарт жасалғаннан кейін авиакомпания ай сайын, есепті айдан кейінгі айдың 20-күніне дейінгі мерзімде уәкілетті органға ұйымның басшысы, бас бухгалтері қол қойылған мынадай құжаттарды:</w:t>
+      7. Шарт жасалғаннан кейін авиакомпания ай сайын есепті айдан кейінгі айдың 20-сы күніне дейінгі мерзімде уәкілетті органға басшы мен бас бухгалтер қол қойған, оның ішінде цифрлық нысанда ұсынылған мынадай құжаттарды тапсырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 2-қосымшаға сәйкес авиакомпанияның субсидияланатын басымдығы бар халықаралық авиамаршруттары бойынша есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидаларға 3-қосымшаға сәйкес субсидияланатын басымдығы бар халықаралық авиамаршруттар бойынша авиациалық отынның шығыстары бойынша есеп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Үкіметінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 852</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Авиакомпания мен азаматтық авиация саласындағы уәкілетті орган арасында субсидияланатын басымдығы бар халықаралық авиамаршруттар бойынша ай сайынғы есепті қабылдағаннан кейін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілген қызметтер актісі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Бюджеттік субсидияларды төлеу бекітілген бюджеттік бағдарламаны қаржыландыру жоспарына сәйкес бөлінген қаражат көлемінде ай сайын жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті ай үшін бюджеттік субсидияларды төлеу есепті айдан кейінгі айдың 30-күнінен кешіктірілмейтін мерзімде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жылдың күнтізбелік соңғы айына бюджеттік субсидия төлеу субсидияланатын авиамаршруттар бойынша көрсетілген қызметтердің болжамды деректер бойынша жасалған алдын ала актісі негізінде жүзеге асырылады, ол 20 желтоқсаннан кешіктірілмей, оның ішінде цифрлық нысанда ұсынылады, ал нақты деректер бойынша жасалған есеп кейіннен келесі айдың 20-сы күнінен кешіктірілмей ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы жылының қорытындысы бойынша авиакомпания мен азаматтық авиация саласындағы уәкілетті орган өзара есеп айырысуды салыстырады және орындалған жұмыстарды салыстырып тексеру актілерін жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Үкіметінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 852</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қаржы жылының қорытындысы бойынша авиакомпания мен азаматтық авиация саласындағы уәкілетті орган орындалған жұмыстарды салыстырып-тексеру актілерін жасай отырып, өзара есеп айырысуларды салыстыруды жүргізеді. </w:t>
-[...18 lines deleted...]
-      11. Авиамаршрутты пайдалану процесінде шарт талаптарын орындамаған, сондай-ақ Қазақстан Республикасы Көлік министрінің міндетін атқарушының 2023 жылғы 24 қарашадағы № 95 бұйрығымен бекітілген Жолаушыларды, багажды, жүктер мен пошта жөнелтiлiмдерiн тасымалдау бойынша қызметтер көрсету үшiн субсидияланатын авиамаршруттарға арналған конкурс өткізу және субсидияланатын авиамаршруттарға куәліктер беру </w:t>
+      11. Авиамаршрутты пайдалану барысында шарт талаптарын орындамаған, сондай-ақ Қазақстан Республикасы Көлік министрінің міндетін атқарушының 2023 жылғы 24 қарашадағы № 95 бұйрығымен (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33692 болып тіркелген) бекітілген Жолаушыларды, багажды, жүкті және пошта жөнелтілімдерін тасымалдау бойынша қызметтер көрсету үшiн субсидияланатын авиамаршруттарға арналған конкурс өткізу және субсидияланатын авиамаршруттарға куәліктер беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес авиамаршрутқа арналған куәлігі кері қайтарып алынған жағдайда авиакомпанияларға субсидиялар төлеу жүргізілмейді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve"> сәйкес авиамаршрутқа арналған куәлігі кері қайтарып алынған жағдайда авиакомпанияларға субсидия төлеу жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 22.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1164</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Үкіметінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 852</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тізілімді жүргізуді техникалық сүйемелдеуді бюджетті атқару жөніндегі орталық уәкілетті орган айқындайтын, жалғыз акционері мемлекет болып табылатын заңды тұлға (бұдан әрі – тіркеуші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z62" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларды мониторингтеуді техникалық сүйемелдеуді тіркеуші жеке кәсіпкерлікті мемлекеттік қолдаудың екі деңгейлі жүйесі шеңберінде жүзеге асырады, ол мынаны қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z63" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылар өтінімдерінің эталондық электрондық тізілімін қамтитын, екінші деңгейдегі жүйелермен интеграцияланған тіркеу жүйесі, онда түпкілікті форматтан кейінгі логикалық бақылау арқылы жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушының жеке кәсіпкерлікті мемлекеттік қолдау шараларының пайдаланылуы мен оларды алушыларға мониторинг жүргізу қағидалары шеңберінде бюджетті атқару жөніндегі уәкілетті орган айқындайтын базалық талаптарға сәйкестігі айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z64" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші деңгей – жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан өтінімдерді қабылдау, оларды форматтық-логикалық бақылауды қолдана отырып өңдеу және өңделген өтінімдерді бірінші деңгейге беру олар арқылы жүзеге асырылатын салалық мемлекеттік немесе мемлекеттік емес цифрлық жүйелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z65" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші деңгейдегі цифрлық жүйелер жеке кәсіпкерлікті мемлекеттік қолдау шараларын алушылардан заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ тіркеушінің дербес деректерді жинауына, өңдеуіне, сақтауына, түсіруіне және пайдалануына келісімін алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z66" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кәсіпкерлікті мемлекеттік қолдаудың екі деңгейлі жүйесі арқылы жүргізілген мониторингтің қорытындылары кәсіпкерлік жөніндегі уәкілетті органға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 12-тармақпен толықтырылды - ҚР Үкіметінің 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 852</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1337,68 +1607,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басымдығы бар халықаралық авиамаршруттар үшін авиациялық отынды субсидиялаудың № шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1708,710 +2016,710 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (уәкілетті адамның лауазымы, тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегілер туралы осы шартты (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Орындаушы халықаралық авиамаршруттың тиімді жұмыс істеуі үшін қажетті кіріс деңгейін қамтамасыз етпейтін басымдығы бар халықаралық авиамаршруттар бойынша тұрақты авиатасымалдарды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тапсырыс беруші авиаотынды субсидиялауды республикалық бюджеттің қаражаты есебінен жүзеге асырады. Әрбір халықаралық авиамаршрут бойынша бөлінген бюджеттік субсидиялардың жылдық сомасы шегінде авиатасымалдау кезінде қалыптасатын авиаотынға арналған шығыстар субсидиялауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республикалық бюджеттен авиаотынды субсидиялауға ұсынылатын, Қазақстан Республикасы Үкіметінің шешімімен айқындалған, астананы, республикалық маңызы бар қалаларды шет мемлекеттердің қалаларымен байланыстыратын басымдығы бар халықаралық авиамаршруттар осы Шартқа қосымшада көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тапсырыс беруші заңнамада белгіленген тәртіппен және осы Шартта көзделген мерзімде басымдығы бар халықаралық авиамаршруттар бойынша авиаотынды бюджеттік субсидиялауды жүзеге асыруға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орындаушы авиамаршруттарға арналған куәліктерге, азаматтық авиация қызметін реттейтін нормативтік құқықтық актілерге сәйкес халықаралық авиатасымалдарды уақтылы және сапалы жүзеге асыруға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z27" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Өзара есеп айырысу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z28" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орындаушы ай сайын, есепті айдан кейінгі айдың 20-күніне дейінгі мерзімде тапсырыс берушіге басшы, бас бухгалтер қол қойған мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Қағидаларға 2-қосымшаға сәйкес авиакомпанияның субсидияланатын басымдағы бар халықаралық авиамаршруттары бойынша есепті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осы Қағидаларға 3-қосымшаға сәйкес субсидияланатын басымдығы бар халықаралық авиамаршруттар бойынша авиаотынның шығыстары бойынша есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоса берілген құжаттары бар субсидияланатын басымдығы бар халықаралық авиамаршруттар бойынша ай сайынғы есепті қабылдағаннан кейін орындаушы мен тапсырыс берушінің арасында Қағидаларға 4-қосымшаға сәйкес көрсетілген қызметтер актісі жасалады және бюджеттік субсидияларды төлеу бюджеттік бағдарламамен бекітілген қаржыландыру жоспарына сәйкес бөлінген қаражат көлемінде ай сайын жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептік айға бюджеттік субсидияларды төлеу есепті айдан кейінгі айдың 30-күнінен кешіктірілмейтін мерзімде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жылдың соңғы күнтізбелік айына бюджеттік субсидияларды төлеу келесі айдың 20-күнінен кешіктірілмей нақты деректер бойынша жасалған есепті ұсына отырып, 20 желтоқсаннан кешіктірілмей ұсынылған, болжамды деректер бойынша жасалған субсидияланатын басымдығы бар халықаралық авиамаршруттар бойынша көрсетілген қызметтердің алдын ала актісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z31" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қаржы жылының қорытындылары бойынша авиакомпания мен уәкілетті орган салыстырып-тексеру және орындалған жұмыстардың актілерін жасай отырып, өзара есеп айырысуларды салыстыруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тараптар қолданыстағы заңнамаға сәйкес осы Шарт бойынша міндеттемелерді орындамағаны немесе тиісті түрде орындамағаны үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z34" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Шарт бойынша өз міндеттемелерін бұзған Тарап күнтізбелік үш күннен аспайтын мерзімде бұл туралы екінші Тарапты хабардар етуге және бұзушылықтарды жою үшін қолынан келетіннің барлығын жасауға міндеттенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Форс-мажорлық жағдайлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Форс-мажорлық жағдайлар туындаған жағдайда, әрбір Тарап бұл туралы екінші Тарапты күнтізбелік үш күннен аспайтын мерзімде дереу хабардар етуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Форс-мажорлық" жағдайлар деп дүлей зілзалалар, мемлекеттік органдардың осы Шарттың орындалуына кедергі келтіретін іс-қимылдары, әскери іс-қимылдар, төтенше жағдайлар мен жұмылдыру іс-шараларын жариялау, ауа райы мен табиғи жағдайлар және Тараптың осы Шарт бойынша өз міндеттемелерін орындауына кедергі келтіретін оларға тәуелсіз кез келген басқа да жағдайлар түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z38" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Егер форс-мажорлық жағдайлар отыз күнтізбелік күн ішінде әрекет еткен және тоқтамаған жағдайда, Тараптар осы Шарт бойынша өздерінің кейінгі іс-қимылдарын жазбаша түрде келіседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z39" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Шарттың қолданылу мерзімі, оны өзгерту және бұзу талаптары, дауларды қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Осы Шарт 20___ жылғы "___" _______ бастап күшіне енеді және 20___ жылғы "___" _______ дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Осы Шарттың қолданылу мерзімі екі Тарап келіскен жағдайда, тиісті қосымша келісім жасай отырып, халықаралық авиамаршрутқа берілген куәлікте көзделген мерзімге ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z42" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Шарт мынадай негіздер бойынша бұзылуы мүмкін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z43" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықаралық авиамаршрутқа (жолаушыларды, багажды, жүктер мен поштаны тасымалдау бойынша қызметтер көрсету үшін) берілген куәлік кері қайтарылған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z44" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Тараптардың өзара келісімі бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z45" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) екінші Тарап міндеттемелерін орындамаған жағдайда, Тараптардың бірінің талап етуі бойынша.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z46" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы Шартты орындаудан біржақты бас тарту немесе осы Шартты біржақты бұзу Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z47" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тараптар туындаған даулар мен келіспеушіліктерді келіссөздер арқылы шешеді, келіссөздер арқылы шешу мүмкін болмаған жағдайда азаматтық авиация қызметін реттейтін заңнамаға сәйкес сот тәртібімен шешілетін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z48" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Осы Шартқа барлық өзгерістер мен толықтырулар жазбаша түрде ____________________ тілінде (тілдерінде), әрбір Тарап үшін бір-бірден заңды күші бірдей екі данада жасалады және оларға екі Тарап та қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z49" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Осы Шарт 20__ жылғы "__" _____________, ___________ қаласында, Тараптардың әрқайсысы үшін бір-бір данадан заңды күші бірдей екі данада _____________________ тілінде жасалды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z50" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тараптардың деректемелері мен қолдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші                              Орындаушы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2740,68 +3048,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астананы, республикалық маңызы бар қалаларды шет мемлекеттердің қалаларымен байланыстыратын республикалық бюджеттен субсидиялауға ұсынылатын басымдығы бар халықаралық авиамаршруттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3807,68 +4115,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субсидиялау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________ (авиакомпанияның атауы) авиакомпаниясының субсидияланатын басымдығы бар халықаралық авиамаршруттары бойынша 20__ жылғы__________есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5848,68 +6194,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________ (авиакомпанияның атауы) авиакомпаниясының басымдығы бар халықаралық авиамаршруттар бойынша шығыстар жөніндегі 20__ жылғы__________есебі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7811,68 +8195,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілген қызметтердің актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшада орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_ жылғы "__" _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8379,55 +8801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>