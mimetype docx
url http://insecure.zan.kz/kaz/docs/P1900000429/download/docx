--- v0 (2025-10-11)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cfa2ba7" w14:textId="cfa2ba7">
+    <w:p w14:paraId="66584bd" w14:textId="66584bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2019 жылғы 24 маусымдағы № 429 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" 1998 жылғы 30 желтоқсандағы Қазақстан Республикасының Заңы 28-бабының </w:t>
+      "Жекелеген қару түрлерінің айналымына мемлекеттік бақылау жасау туралы" Қазақстан Республикасының Заңы 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Мемлекеттік оқ-гильза қоймасын қалыптастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -403,127 +485,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Премьер-Министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -680,1766 +774,3084 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік оқ-гильза қоймасын қалыптастыру қағидалары </w:t>
+        <w:t xml:space="preserve"> Мемлекеттік оқ-гильза қоймасын қалыптастыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Мемлекеттік оқ-гильза қоймасын қалыптастыру қағидалары (бұдан әрі – Қағидалар) Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының ұзақ сақтаудағыны қоспағанда, қару-жараққа қабылданған ойық жауынгерлік қол атыс қаруынан (бұдан әрі – жауынгерлік қару) бақылау үшін атылған оқтар мен гильзалардың Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын, сондай-ақ ішкі істер органдарының жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан бақылау үшін атылған оқтар мен гильзалардың Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру жөніндегі қызметін ұйымдастыру және жүзеге асыру тәртібін айқындайды.</w:t>
+      1. Осы Мемлекеттік оқ-гильза қоймасын қалыптастыру қағидалары (бұдан әрі – Қағидалар) Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік органдар мен құқық қорғау органдарының ұзақ сақтаудағыны қоспағанда, қару-жараққа қабылданған ойық жауынгерлік қол атыс қаруынан (бұдан әрі – жауынгерлік қару) бақылау үшін атылған оқтар мен гильзалардың Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру жөніндегі, сондай-ақ ішкі істер органдарының жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атылған оқтар мен гильзалардың Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру жөніндегі қызметін ұйымдастыру және жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік оқ-гильза қоймасы ұзақ сақтаудағыны қоспағанда, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының қару-жарақ қызметтерінің сақтауындағы қару-жараққа қабылданған жауынгерлік қарудан бақылау үшін атылған оқтар мен гильзалардың ведомстволық коллекциялары, сондай-ақ ішкі істер органдарының қару-жарақ қызметтерінің сақтауындағы азаматтық және қызметтік ойық атыс қаруынан бақылау үшін атылған оқтар мен гильзалардың ведомстволық коллекциялары болып табылады.</w:t>
+      2. Мемлекеттік оқ-гильза қоймасы ұзақ сақтаудағыны қоспағанда, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының уәкілетті бөліністерінің сақтауындағы қару-жараққа қабылданған жауынгерлік қарудан бақылау үшін атылған оқтар мен гильзалардың ведомстволық коллекциялары, сондай-ақ ішкі істер органдарының уәкілетті бөліністерінде сақтаудағы жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атылған оқтар мен гильзалардың ведомстволық коллекциялары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Мемлекеттік оқ-гильза қоймасын қалыптастыру – Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының құзыреті бойынша жауынгерлік, азаматтық және қызметтік ойық атыс қаруын бақылау үшін ату, бақылау оқтары мен гильзаларын есепке алу, сақтау, ауыстыру, алып қою және жою, сондай-ақ қару жоғалған (ұрланған) жағдайда оларды Қазақстан Республикасы Ішкі істер министрлігінің Криминалистикалық оқ-гильза қоймасына ұсыну бойынша іс-әрекеті;</w:t>
+      1) бақылау үшін ату – Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының уәкілетті тұлғаларының Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру үшін құзыреті бойынша жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруынан атуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген қаруды қоспағанда, ұңғысыз атыс қаруынан атылған гильзалардың коллекциялары;</w:t>
+        <w:t>
+      2) Қазақстан Республикасы Ішкі істер министрлігінің криминалистикалық оқ-гильза қоймасы (бұдан әрі – ІІМ КОГҚ) – осы Қағидалардың 5-тармағында көрсетілген қаруды қоспағанда, тергеу әрекеттері барысында алынған қару ізі бар оқтардың, гильзалар мен патрондардың, сондай-ақ ұрланған (жоғалған) немесе алып қойылған, табылған, ерікті түрде тапсырылған ойық ұңғылы атыс қаруынан, оның ішінде ойық ұңғылы атыс қаруына арналған патрондарға әзірленген және (немесе) қайта жасалған тегіс ұңғылы қарудан эксперименттік атылған оқтар мен гильзалардың, ұңғысыз атыс қаруынан, газды, жарақат салатын патрондармен ату мүмкіндігі бар газды қарудан атылған гильзалардың коллекциялары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) бақылау үшін ату – Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының уәкілетті адамдарының Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру үшін құзыреті бойынша жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан атуы;</w:t>
+      3) қару иесі – қаруды иеленуге, алып жүруге және сақтауға арналған рұқсат негізінде қаруды иеленетін жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қару иесі – қаруды иеленуге, алып жүруге және сақтауға арналған рұқсат негізінде қаруды иеленетін жеке немесе заңды тұлға;</w:t>
+      4) Мемлекеттік оқ-гильза қоймасын қалыптастыру – Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының құзыреті бойынша уәкілетті бөліністері жүзеге асыратын жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін ату, бақылау үшін атылған оқтар мен гильзаларды есепке алу, сақтау, ауыстыру, алып қою және жою жөніндегі іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) эксперименттік ату – алып қойылған, табылған, ерікті түрде тапсырылған ойық атыс қаруынан, оның ішінде қолдан жасалған ойық атыс қаруынан, тегіс ұңғылы қарудан, ойық атыс қаруынан, газды, жарақат салатын патрондармен ату мүмкіндігі бар газды қарудан, сондай-ақ ұңғысыз атыс қаруы үшін патрондарға келтіріліп қолдан жасалған және (немесе) қайта жасалған тегіс ұңғылы қарудан ішкі істер органдарының жедел-криминалистикалық бөлінісінің қызметкерлері жүргізетін ату.</w:t>
+      5) уәкілетті бөлініс – Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларын қалыптастыру жөніндегі қызметті ұйымдастыруға және жүзеге асыруға жауапты қару-жарақ және (немесе) тылдық қамтамасыз ету (материалдық-техникалық қамтамасыз ету) қызметінің құрылымдық бөлінісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының объектілері</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эксперименттік ату – зерттеу жүргізу үшін алып қойылған, табылған, ерікті түрде тапсырылған ойық ұңғылы атыс қаруынан, оның ішінде ойық атыс қаруына арналған патрондарға әзірленген және (немесе) қайта жасалған тегіс ұңғылы қарудан оқтар мен гильзаларды ату, ұңғысыз атыс қаруынан, газды қарудан, жарақат салатын патрондармен ату мүмкіндігі бар газды қарудан атылған гильзалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      4. Жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан, оның ішінде:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының объектілері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) негізгі із қалдыратын бөлшектері (оқжатары, ұңғы оқпаны, шүріппесі, шаппасы ауыстырылған немесе механикалық өңделген) жөндеуден өткен жауынгерлік қарудан, сондай-ақ азаматтық және қызметтік ойық атыс қаруынан;</w:t>
+      4. Жауынгерлік қарудан, азаматтық және қызметтік ойық ұңғылы атыс қаруынан, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) өнім беруші кәсіпорындар шет елден әкелген және Қазақстан Республикасының аумағында сатуға арналған қарудан, ол сатылғанға дейін;</w:t>
+      1) негізгі із қалдыратын бөлшектері (оқжатары, ұңғы оқпаны, шүріппесі, шаппасы ауыстырылған немесе механикалық өңделген) жөндеуден өткен жауынгерлік қарудан, сондай-ақ азаматтық және қызметтік ойық атыс қаруынан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасының азаматы шет елден сатып алған қарудан, оны тіркеу және сақтау мен алып жүруге ресімдеу алдында;</w:t>
+      2) сатқанға дейін өнім беруші кәсіпорындар шетелден әкелген, сондай-ақ Қазақстан Республикасында өндірілген және Қазақстан Республикасының аумағында сатуға арналған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кәсіпорындар және (немесе) ұйымдар беретін немесе сататын қарудан, оны берер немесе сатар алдында;</w:t>
+      3) тіркеу және сақтау мен алып жүруге рұқсат ресімдеу алдында Қазақстан Республикасының азаматы шет елден сатып алған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасының азаматтарына тиесілі ойық атыс қаруынан, оны сақтауға және алып жүруге, жоюға рұқсат алу немесе ұзарту кезінде;</w:t>
+      4) беру немесе сату алдында кәсіпорындар және (немесе) ұйымдар беретін немесе сататын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ішкі істер органдарында (бұдан әрі – ІІО) оны сақтауға және алып жүруге рұқсатты ресімдеу алдында ойық ұңғылы марапаттық атыс қаруынан атылған бақылаудағы оқтар мен гильзалар Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының объектілері болып табылады.</w:t>
+      5) азаматтық және қызметтік қару мен оның патрондарын сатуды жүзеге асыратын ұйымдарда сатып алынатын жаңа ойық ұңғылы атыс қаруын қоспағанда, азаматтық ойық ұңғылы атыс қаруын сақтауға, сақтау мен алып жүруге, жоюға рұқсат алу кезінде Қазақстан Республикасының азаматына тиесілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына:</w:t>
+      6) ішкі істер органдарында (бұдан әрі – ІІО) сақтау мен алып жүруге рұқсат ресімдеудің алдында ойық ұңғылы марапаттық атыс қаруынан бақылау үшін атылған оқтар мен гильзалар Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының объектілері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) калибрі 11,56 мм асатын ойық атыс қаруынан;</w:t>
+      5. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қарудың оқтары мен гильзаларынан сапалы эксперименттік іздер алу мүмкін болмаған жағдайда қатты тотталған із қалдыратын атыс қаруынан;</w:t>
+      1) калибрі 11,56 мм асатын ойық ұңғылы атыс қаруынан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ауыспалы ұңғылары немесе тегіс ұңғылардағы ойық ендірмелері бар қаруды қоспағанда, аңшылық тегіс ұңғылы қарудан атылған оқтар мен гильзалар орналастырылмайды.</w:t>
+      2) қарудың оқтары мен гильзаларынан сапалы эксперименттік іздер алу мүмкін болмаған жағдайда із қалдыратын бөлшектері қатты коррозияға ұшыраған атыс қаруынан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жаңадан жасалатын, сондай-ақ зауыттық жағдайларда қайта жасалатын, жөнделетін жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан бақылау үшін ату аумақ бойынша полиция департаментінің азаматтық және қызметтік қару айналымы саласындағы бақылау жөніндегі бөлінісі қызметкерінің қатысуымен шығарушы кәсіпорындарда жүргізіледі. Бақылау үшін ату туралы жазбалар жаңадан жасалатын, қайта жасалатын, жөнделетін отандық қарудың зауыттық паспорттарына енгізіледі.</w:t>
+      3) ауыспалы ұңғылары немесе тегіс ұңғылардағы ойық қондырмалары бар қаруды қоспағанда, аңшылық тегіс ұңғылы қарудан атылған оқтар мен гильзалар орналастырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Қарулы Күштерде, басқа да әскерлер мен әскери құралымдарда, арнаулы мемлекеттік және құқық қорғау органдарында жауынгерлік қаруды бақылау үшін ату мақсатында қару-жарақ қызметі қызметкерінің немесе ведомстволық коллекцияны қалыптастыру, қаруды сақтау және есепке алу үшін жауапты бөлініс (бұдан әрі – уәкілетті бөлініс) қызметкерінің қатысуымен комиссия құрылады.</w:t>
+      6. Жаңадан дайындалатын, сондай-ақ зауыттық жағдайларда қайта жасалатын, жөнделетін азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін ату дайындаушы кәсіпорындарда жүргізіледі, оған аумақтық тиесілілік бойынша полиция департаментінің қызметкерлерінен тұратын комиссия қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңадан дайындалатын, сондай-ақ зауыттық жағдайларда қайта жасалатын, жөнделетін жауынгерлік қарудан бақылау үшін ату дайындаушы кәсіпорындарда жүргізіледі, оған әскери өкілдіктің лауазымды тұлғасы қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау үшін ату туралы жазбалар жаңадан дайындалатын, қайта жасалатын, жөнделетін отандық қарудың зауыттық паспорттарына енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғаныс-өнеркәсіп кешені ұйымдарында әскери өкілдіктер болмаған жағдайларда жаңадан дайындалатын, сондай-ақ зауыттық жағдайларда қайта жасалатын, жөнделетін жауынгерлік қарудан бақылау үшін ату дайындаушы кәсіпорындарда жүргізіледі, оған кәсіпорынның өнім сапасын бақылау жөніндегі бөлінісінің (техникалық бақылау бөлімі) қызметкері қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қару иесі немесе мемлекеттік қорғаныс тапсырысын алушы жауынгерлік, азаматтық немесе қызметтік ойық ұңғылы атыс қаруын алғаннан кейін үш жұмыс күнінен кешіктірмей дайындаушы кәсіпорынға оның жеткізілгені туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атылған оқтар мен гильзалар осы Қағидалардың 26-тармағына сәйкес дайындаушы кәсіпорындарда буып-түйіледі және қару иесінен азаматтық немесе қызметтік ойық ұңғылы атыс қаруының жеткізілгені туралы хабарлама алғаннан кейін бес жұмыс күні ішінде бақылау үшін атылған оқтар мен гильзалар Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру үшін аумақтық тиесілілігі бойынша полиция департаментіне жіберледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауынгерлік қарудан бақылау үшін атылған оқтар мен гильзалар осы Қағидалардың 26-тармағына сәйкес дайындаушы кәсіпорындарда буып-түйіледі және жауынгерлік қарудың жеткізілгені туралы хабарлама алынғаннан кейін бес жұмыс күні ішінде бақылау үшін атылған оқтар мен гильзалар Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру үшін мемлекеттік қорғаныс тапсырысын алушыға жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Азаматтық және қызметтік ойық атыс қаруынан бақылау үшін атуды құрамы ІІО бөліністерінде қару-жарақ, азаматтық және қызметтік қару айналымы саласындағы бақылау, жедел-криминалистикалық, қаржымен қамтамасыз ету қызметтерінің қызметкерлерінен тұратын комиссия жүзеге асырады.</w:t>
+      7. Қарулы Күштерде, басқа әскерлер мен әскери құралымдарда, арнаулы мемлекеттік органдар мен құқық қорғау органдарында жауынгерлік қарудан бақылау үшін ату мақсатында комиссия құрылады, оған қарудың ведомстволық коллекциясының қалыптастырылуына, сақталуы мен есепке алынуына жауапты уәкілетті бөліністің қызметкері қатысады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Ойық атыс қаруынан бақылау үшін ату жөніндегі комиссия құрамын мемлекеттік органның уәкілетті басшысы немесе әскери бөлім командирі бекітеді.</w:t>
+      8. Азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атуды ІІО бөліністерінде комиссия жүзеге асырады, оның құрамына азаматтық және қызметтік қару айналымын бақылау, жедел-криминалистикалық, қаржымен қамтамасыз ету бөліністерінің және уәкілетті бөліністің қызметкерлері кіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО бөліністерінің қызметкерлері өзі құзыреті шегінде келесі функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік қару айналымын бақылау бөлінісінің қызметкері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО бөліністерінде азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін ату жөнінде комиссия құру туралы бұйрық жобасын дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін атудың уақтылы жүргізілуін бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жедел-криминалистикалық бөліністің қызметкері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік ойық ұңғылы атыс қаруының таңбалау және нөмірлік белгілерін рұқсат беру құжатында көрсетілген деректермен салыстыра тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік ойық ұңғылы атыс қаруының зауыттық сипаттамаларға сәйкестігін тексеру, сондай-ақ конструкциясына енгізілген өзгерістерді немесе оның жөнделгенін анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік ойық ұңғылы атыс қаруы бөліктерінің және механизмдерінің өзара әрекетке түсуін, сондай-ақ ұсынылған оқ-дәрілердің осы Қағидалардың 19 және 20-тармақтарының талаптарына сәйкестігін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бақылау үшін атылған оқтар мен гильзалардың сапалы әрі зерттеуге жарамды үлгілерін алу үшін азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін атуды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясының электрондық массивін қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уәкілетті бөліністің қызметкері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларындағы жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атылған оқтар мен гильзаларды буып-түю, есепке алу, сақтау, ауыстыру, алып қою және жою.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Оқ-дәрілер бөлу, қаруды жауынгерлік қару бақылау үшін атылатын жерге тасымалдау Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының күштері мен құралдары есебінен жүргізіледі.</w:t>
+        <w:t xml:space="preserve">
+      9. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруы бөліктерінің бір-бірімен әрекетке түсуін тексеру кезінде ақау (жарамсыздық) анықталған жағдайда бақылау үшін ату жүргізілмейді. Комиссия осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ойық ұңғылы атыс қаруының ақауы (жарамсыздығы) анықталғаны туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау үшін атуға жататын азаматтық және қызметтік ойық атыс қаруы мен оның патрондарын қару иесі жеке тұлға немесе сенімхат негізінде заңды тұлғаның өкілі (бұдан әрі – сенімхат бойынша өкіл) бақылау үшін ату жүргізілетін орынға өздері жеткізеді.</w:t>
+      Көрсетілген ойық ұңғылы атыс қаруының ақауын (жарамсыздығын) жою немесе оны жөндеу мақсатына ол бақылау үшін атудың бастамашысына (уәкілетті бөлініске немесе қару иесіне) қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау оқтарын, гильзаларды тіркеу журналына тіркейді.</w:t>
+        <w:t>
+      10. Ойық ұңғылы атыс қаруынан бақылау үшін ату, сондай-ақ бақылау үшін атылған оқтар мен гильзаларды жою жөніндегі комиссия құрамын мемлекеттік органның уәкілетті басшысы немесе әскери бөлім командирі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      11. Оқ-дәрі бөлу, жауынгерлік қарудан бақылау үшін атылатын жерге қаруды тасымалдау Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының күштері мен құралдары есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау үшін атылатын азаматтық және қызметтік ойық ұңғылы атыс қаруы мен оның патрондарын қару иесі (жеке тұлға немесе сенімхат негізінде заңды тұлғаның өкілі (бұдан әрі – сенімхат бойынша өкіл) бақылау үшін ату жүргізілетін орынға өздері жеткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12. Қару иесі немесе сенімхат бойынша өкіл қаруды тіркелген жердегі аумақтық ІІО-ға осы Қағидаларға </w:t>
+      12. Бақылау үшін атылатын қаруды, сондай-ақ бақылау үшін атылған оқтар мен гильзаларды уәкілетті бөліністің қызметкері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық және қызметтік ойық атыс қаруынан бақылау үшін ату жүргізу туралы өзі өтінішпен жүгінеді.</w:t>
-[...19 lines deleted...]
-      13. Азаматтық және қызметтік ойық атыс қаруынан бақылау үшін атуды ІІО қару иесінің немесе сенімхат бойынша өкілдің өтініші тіркелгеннен кейін қару иесінің немесе сенімхат бойынша өкілдің қатысуымен апта сайын сәрсенбі күндері жүргізеді. Бақылау үшін атылған қару ату күні иесіне немесе сенімхат бойынша өкілге қайтарылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қару атуды және ведомстволық коллекцияға орналастырылған бақылау үшін атылған оқтар мен гильзаларды тіркеу журналында тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Бақылау үшін ату нәтижелері жауынгерлік қару үшін екі данада, азаматтық және қызметтік ойық атыс қаруы үшін үш данада осы Қағидаларға </w:t>
+      13. Қару иесі немесе сенімхат бойынша өкіл қаруды тіркелген жердегі аумақтық ІІО-ға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша бақылау үшін ату актісімен ресімделеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін ату жүргізу туралы өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаптамаға салады.</w:t>
+        <w:t>
+      14. Азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атуды ІІО қару иесінің немесе сенімхат бойынша өкілдің өтініші тіркелгеннен кейін апта сайын сәрсенбі күндері жүргізеді, оған қару иесі немесе сенімхат бойынша өкіл қатысады. Бақылау үшін атылған қару ату жүргізілген күні иесіне немесе сенімхат бойынша өкілге қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан бақылау үшін атуды жүргізу тәртібі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Бақылау үшін ату нәтижелері жауынгерлік қару үшін екі данада, азаматтық және қызметтік ойық ұңғылы атыс қаруы үшін үш данада осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бақылау үшін ату актісімен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауынгерлік қарудан бақылау үшін ату актісінің бір данасы уәкілетті бөліністің сақтауында қалады, екіншісі ату үшін қару ұсынған бөлініске немесе ұйымға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық және қызметтік ойық ұңғылы атыс қаруынан бақылау үшін ату актісінің бір данасы бақылау-қадағалау немесе қару иесінің жеке ісіне енгізу үшін азаматтық және қызметтік қару айналымын бақылау бөлінісіне беріледі, екіншісі қару иесіне немесе сенімхат бойынша өкілге беріледі, үшіншісі бақылау үшін атылған оқтармен және гильзалармен бірге уәкілетті бөліністе сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау үшін ату актілері 10 жыл сақталады, содан соң белгiленген тәртiппен жойылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1), 4), 5), 6) тармақшаларында көзделген жағдайларды қоспағанда, бес жылда бір рет атылады.</w:t>
+        <w:t>
+      16. Бақылау үшін атылған оқтар мен гильзаларды уәкілетті бөліністің қызметкері осы Қағидалардың 26-тармағына сәйкес буып-түйеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      17. Жауынгерлік, азаматтық және қызметтік ойық атыс қаруынан бақылау үшін ату тирлерде, оқу орталықтарының атыс орындарында немесе қаруды қауіпсіз ұстау шараларын сақтай отырып, арнайы оқ тұтқыштармен жабдықталған үй-жайларда жүргiзiледi.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін атуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Қарудан бақылау үшін ату қабықшалы экспансивті емес немесе қабықшасыз оқтармен жарақталған стандартты ұнтақ заряды бар қарудың әрбір данасына арналған штаттық патрондарды пайдалана отырып жүргізіледі.</w:t>
+      17. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін ату бес жылда бір рет жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Қарудан бақылау үшін атуды жүргізу кезінде:</w:t>
+      Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін ату:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) гильзасында металлды тот басқан, майысқан, сырылған, лак-бояу қабаты зақымдалған, оның ішінде қарудың із қалыптастырушы бөлшектерімен байланыстан зақымданған және (немесе) гильзаның аузына оқ дұрыс бекітілмеген және (не) капсюль гильза түбінен көтеріліп тұратын патрон;</w:t>
+      1) жауынгерлік, азаматтық және қызметтік ойық атыс қаруының негізгі із қалдыратын бөлшектері (оқжатары, ұңғы оқпаны, шүріппесі, шаппасы ауыстырылған немесе механикалық өңделген) жөндеуден өткен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұнтақ зарядының салмағы төмендетілген штаттық патрон;</w:t>
+      2) азаматтық және қызметтік қару мен оның патрондарын сатуды жүзеге асыратын ұйымдарда сатып алынатын ойық ұңғылы жаңа атыс қаруын қоспағанда, Қазақстан Республикасының азаматына тиесілі қаруды сақтауға, сақтауға және алып жүруге және азаматтық ойық ұңғылы атыс қаруын жоюға рұқсат алынған жағдайларда бақылау үшін атудың соңғы жүргізілген мерзімдеріне қарамастан жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қадағалаушы, бронь бұзғыш-өртегіш патрон пайдаланылмайды.</w:t>
+      Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Бақылау үшін атудың алдында жауынгерлік қаруды қару-жарақ қызметінің немесе уәкілетті бөліністің қызметкері, ал азаматтық және қызметтік ойық атыс қаруын қарудың иесі немесе сенімхат бойынша өкіл өзі тазалайды. Зауыттық және консервациялаушы майынан тазартылады, ұңғысы, барабан каморасы мен бекітпенің патрон тiреуiшi сүртіледi.</w:t>
+      1) сатқанға дейін жеткізуші кәсіпорындар шетелден әкелген, сондай-ақ Қазақстан Республикасында өндірілген және Қазақстан Республикасының аумағында сатуға арналған қаруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Бақылау үшін ату кезінде ойық атыс қаруының әрбір данасынан:</w:t>
+      2) ІІО-да сақтауға және алып жүруге рұқсатты ресімдеу алдында атылатын ойық ұңғылы марапаттық атыс қаруын бақылау үшін ату он жылда бір рет жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсiпорындар және (немесе) ұйымдар беретін немесе сататын жауынгерлiк, азаматтық және қызметтiк ойық ұңғылы атыс қаруынан бақылау үшін атудың соңғы жүргiзілген мерзiмi екi жылдан асып кетсе, оларды берерден немесе сатардан бұрын бақылау үшін ату жүргiзiледi.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тегiс ұңғылы ұңғыларда алмалы-салмалы ұңғылар немесе ойық қондырмалары бар қаруды қоспағанда, кемінде үш бақылау оғы мен гильзасын ату қажет. Оларды бақылау үшін ату кезінде әрбір ұңғыдан үш бақылау оғы мен гильзасын ату қажет;</w:t>
+      18. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау үшін ату тирлерде, оқу орталықтарының атыс орындарында немесе қаруды қауіпсіз ұстау шараларын сақтай отырып, арнайы оқ тұтқыштармен жабдықталған үй-жайларда жүргiзiледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) дыбыссыз ату қондырғысы бар қаруды қоспағанда – қондырғымен де, қондырғысыз да кемінде үш бақылау оғы мен гильзасын ату қажет;</w:t>
+      19. Ойық ұңғылы атыс қаруынан бақылау үшін атуды жүргізгенде қабықшалы немесе қабықшасыз экспансивті емес оқпен стандартты ұнтақ заряды бар қарудың әрбір данасына арналған штаттық патрондар пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) револьверлерді қоспағанда. Револьверлерді бақылау үшін ату кезінде барабанның әрбiр каморасынан екi бақылау оғы мен гильзасын алу қажет. Револьверлерді бақылау үшін ату алдымен қабықшақты, содан кейiн қорғасын оқтармен жарақталған патрондармен жүргізіледі.</w:t>
+      20. Ойық ұңғылы атыс қаруынан бақылау үшін атуды жүргізгенде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Автоматтық қарудан ату бір-бірден ату режимінде жүргізіледі.</w:t>
+      1) гильзасында металл коррозиясы бар, майысқан, сырылған, лак-бояу қабаты бұзылған, оның ішінде қарудың із қалдыратын бөлшектерімен байланыстан зақымданған және (немесе) оқ гильзаның аузына дұрыс бекітілмеген және (немесе) капсюль гильза түбінен көтеріліп тұратын патрон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Бақылау үшін ату нәтижесінде алынған оқтар ұңғы арнасында бөгеттерден болған іздермен қатар ақаулар мен іздердің болмауы тұрғысынан тексеріледі.</w:t>
+      2) ұнтақ зарядының салмағы азайтылған штаттық патрон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Қарудан бақылау үшін атуды жүргізу кезінде бақылау үшін атуды жүзеге асыратын адам бақылау оқтары мен гильзаларын басқа қару даналарынан атылған оқтар мен гильзаларға ауыстыру мүмкіндігін жоққа шығарады.</w:t>
+      3) жарқырағыш, бронь бұзғыш-өртегіш патрон пайдаланылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Қарудың әрбір данасының атылған бақылау оқтары мен гильзалары немесе қосымша (ауыспалы) ұңғыларды немесе шусыз ату құрылғысы бар тегіс ұңғылардағы ойық ендірмелерді қолдана отырып, жеке берік полиэтилен пакеттерге салынады, бұл ретте әрбір оқ пен гильза жұмсақ құрғақ қағазға (мақтаға) оралады. Пакеттiң iшiне органның атауы, қарудың түрi, моделі, калибрі, сериясы, нөмiрi мен шыққан жылы, қару иесiнiң тегi, аты, әкесiнiң аты (болған жағдайда), қару иесінің атауы, мемлекеттік органның бөлінісі, ату күнi көрсетiлген қағаз қиындысы салынады, қару-жарақ қызметінің немесе уәкілетті бөліністің мөрімен, оның ведомстволық коллекцияны қалыптастыру, есепке алу және сақтау үшін жауапты қызметкерінің қолымен куәландырылады. Содан кейін пакет оның ішіндегісін пакеттің бүтіндігін бұзбай алуды болдырмайтын тәсілмен жабылады.</w:t>
+      21. Бақылау үшін атардан бұрын жауынгерлік қаруды уәкілетті бөлініс қызметкері, ал азаматтық және қызметтік ойық ұңғылы атыс қаруын қарудың иесі немесе сенімхат бойынша өкіл өзі тазалайды. Зауыттық және консервациялаушы майынан тазартылады, ұңғы оқпаны, барабан каморасы мен бекітпенің патрон тiреуiшi сүртіледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына оқтар мен гильзаларды орналастыру үшін бұрын жоғалған (ұрланған) жауынгерлік, азаматтық, қызметтік ойық атыс қаруынан бақылау үшін ату осы қарудан ол жоғалғанға (ұрланғанға) дейін атылған бақылау оқтары мен гильзаларын, сондай-ақ ол табылғаннан кейін осы қарудан атылған эксперименттік оқтар мен гильзаларды КОГҚ массиві бойынша тексеруден өткізгеннен кейін және оны жоғалту (ұрлау) фактісі бойынша процестік шешім қабылданғаннан кейін жүргізіледі.</w:t>
+      22. Бақылау үшін ату кезінде ойық ұңғылы атыс қаруының әрбір данасынан бақылау үшін атылған оқ пен гильза кемінде үшеу болуы қажет, бұл мына қаруларға қатысты емес:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау оқтары мен гильзаларын есепке алу, сақтау, ауыстыру, алып қою және жою</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегiс ұңғыларда ауыстырылатын ұңғысы немесе ойық қондырмалары бар қару. Оларды бақылау үшін ату кезінде әрбір ұңғыдан бақылау үшін кемінде үш рет оқ пен гильза ату қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциялары заттай түрде сақталады. Заттай ведомстволық коллекциялармен қатар, оларды Ішкі істер министрлігінің келісімі бойынша автоматтандырылған ақпараттық баллистикалық жүйелерді (бұдан әрі – ААБЖ) пайдалана отырып, бақылау оқтары мен гильзалары суреттерінің электрондық массивін қалыптастыруға болады.</w:t>
+      2) дыбыссыз атуға арналған құрылғысы бар – қондырғымен де, қондырғысыз да бақылау үшін кемінде үш оқ пен гильза ату қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша есептен шығару күні мен негіздері туралы ақпаратты жүйелендіру арқылы қалыптастырылады.</w:t>
+        <w:t>
+      3) револьверлер. Револьверлерден бақылау үшін ату кезінде барабанның әрбiр каморасынан бақылау үшін атылған екi оқ пен гильза алу қажет. Револьверлерден бақылау үшін ату алдымен қабықшалы, содан кейiн қорғасын оқпен оқталған патрондармен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясын сақтау үшін үй-жайларға және оның сақталуын қамтамасыз етуге қойылатын талаптарды, сондай-ақ бақылау үшін атуды жүзеге асыру кезіндегі қауіпсіздік шараларын Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының бірінші басшылары айқындайды.</w:t>
+      23. Автоматты ойық ұңғылы атыс қаруынан ату бір-бірден оқ ату режимінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. Бақылау оқтары мен гильзалары мөрленетін, құлыппен жабылатын темір шкафтарда (жәшіктерде) сақталады.</w:t>
+      24. Бақылау үшін ату нәтижесінде алынған оқтар ұңғы оқпанының ізімен қатар оларда кедергінің салдарынан деформация мен түзілімдердің болмауы тұрғысынан тексеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> талаптары сақтала отырып, олар атылған жауынгерлік, азаматтық және қызметтік ойық атыс қаруы кәдеге жаратылғаннан кейін кемінде бес жылды құрайды.</w:t>
+        <w:t>
+      25. Ойық ұңғылы атыс қаруынан бақылау үшін атуды жүргізгенде бақылау үшін атуды жүзеге асыратын адам бақылау үшін атылған оқтар мен гильзалардың қарудың басқа даналарынан атылған оқтармен және гильзалармен ауысып кету мүмкіндігін жоққа шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Мемлекеттік оқ-гильза қоймасының коллекциясындағы бақылау оқтары мен гильзаларын алып қою оларды сақтау мерзімі аяқталғаннан кейін жүргізіледі.</w:t>
+      26. Қарудың әрбір данасын немесе қосымша (ауыстырылатын) ұңғыларды немесе тегіс ұңғылы қарулардағы ойық қондырмаларды, дыбыссыз атуға арналған құрылғыны қолдана отырып бақылау үшін атылған оқтар мен гильзалар бөлек-бөлек берік полиэтилен пакеттерге буып-түйіледі, бұл ретте әрбір оқ пен гильза жұмсақ, құрғақ қағазға (мақтаға) оралады. Пакеттің ішіне қағаз қиындысы салынып, онда органның атауы, қарудың түрі, моделі, калибрі, сериясы, нөмірі мен шыққан жылы, қару иесінің тегі, аты, әкесінің аты (болған жағдайда), атауы, мемлекеттік органның бөлінісі, атылған күні көрсетіледі, уәкілетті органның мөрімен, оның ведомстволық коллекцияның қалыптастырылуына, есепке алынуына және сақталуына жауапты қызметкерінің қолымен куәландырылады. Бұдан кейін пакет оның ішіндегіні пакеттің бүтіндігін бұзбай алуды жоққа шығаратын тәсілмен жабылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау оқтарын, гильзаларын тіркеу журналына белгі жасайды.</w:t>
+        <w:t>
+      27. Бұрын жоғалған (ұрланған) жауынгерлік, азаматтық, қызметтік ойық ұңғылы атыс қаруын Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру мақсатында бақылау үшін ату осы қару жоғалғанға (ұрланғанға) дейін одан бақылау үшін атылған оқтар мен гильзаларды да, сонымен қатар ол табылғаннан және оның жоғалу (ұрлану) фактісі бойынша процестік шешім қабылданғаннан кейін одан атылған эксперименттік оқтар мен гильзаларды да КОГҚ массиві бойынша тексергеннен кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      34. Бақылау оқтары мен гильзаларын жою балқыту арқылы жүзеге асырылады. Бақылау оқтары мен гильзаларын жою үшін оларды қарудың осы данасынан қайтадан атылған бақылау оқтарымен және гильзаларымен ауыстыру немесе қаруды кәдеге жаратқаннан кейін сақтау мерзімінің аяқталуына байланысты алып қою не қаруды Қазақстан Республикасының заңнамасында айқындалған тәртіппен сату немесе беру негіз болып табылады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын есепке алу, сақтау, ауыстыру, алу және жою</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      35. Қару-жарақ қызметтері немесе уәкілетті бөліністер жоюға жататын бақылау оқтары мен гильзаларын тиісті кәсіпорынға тасымалдауды қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      28-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциялары заттай сақталады. Заттай ведомстволық коллекциялармен қатар бақылау үшін атылған оқтар мен гильзалар суреттерінің электрондық массиві құрылуы мүмкін, ол Ішкі істер министрлігімен келісім бойынша автоматтандырылған ақпараттық баллистикалық жүйелерді (бұдан әрі – ААБЖ) пайдалану арқылы құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциялары қару тұрған жердегі мемлекеттік органның бірінші басшысы айқындайтын уәкілетті бөліністе сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Азаматтық және қызметтік қару айналымын бақылау бөлінісінің қызметкері қару иесіне азаматтық және қызметтік қару мен оның патрондарын сатуды жүзеге асыратын ұйымдардан сатып алынған ойық ұңғылы атыс қаруын сақтауға, сақтауға және алып жүруге рұқсат бергеннен кейін үш жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық және қызметтік қаруды бақылау үшін атылған оқтар мен гильзаларды бақылау үшін атылған оқтар мен гильзалар сақталатын жердегі полиция департаментіне оларды салып жіберу және есепке қою және қару иесінің тіркелген орны бойынша сақтау үшін ұсыну туралы сұрату жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО уәкілетті бөлінісінің қызметкері сұрау салуды алғаннан кейін бес жұмыс күні ішінде Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру үшін тиісті полиция департаментіне бақылау үшін атылған оқтар мен гильзаларды жібереді, бұл туралы осы Қағидалардың 37-тармағына сәйкес есепке алу журналында жазба жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын есепке алу осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қарудың түрі, моделі, калибрі, сериясы, нөмірі, шыққан жылы, иесі, бақылау үшін атуды жүргізу және бақылау үшін атылған оқтар мен гильзалардың есепке қойылған күні, бақылау оқтары мен гильзаларының тұрған орны, оларды есептен шығару күні мен негіздері туралы ақпаратты жүйелендіру арқылы қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясын сақтау үшін үй-жайларға және оның сақталуын қамтамасыз етуге қойылатын талаптарды, сондай-ақ бақылау үшін атуды жүзеге асыру кезіндегі қауіпсіздік шараларын Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының бірінші басшылары айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясын сақтауға арналған үй-жай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қару мен оның патрондарын сақтау бойынша Қазақстан Республикасының заңнамасының талаптарына сәйкес келуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) желдету жүйесімен жарақтандырылуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекіту құрылғылары берік қос есікпен (сыртқысы – металл, ішкісі – шыбығының қалыңдығы кемінде 15 мм және ұяшығының өлшемі 60 мм-ден аспайтын торлы есік);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      терезелердегі металл торлармен (үй-жай бірінші қабатта немесе жартылай жертөледе орналасқан кезде терезелер қосымша ішінен құлыпталатын ысырмалармен жабдықталады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      секциялық шкафтармен немесе контейнерлермен жабдықталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Бақылау үшін атуды жүзеге асыру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаруды пайдалану кезінде қауіпсіздік талаптары сақталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаруды оқтау және оғын алу тек тирде не осы мақсаттар үшін арнайы жабдықталған үй-жайларда ғана жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарумен жұмыс басталар алдында ұңғы оқпанында патронның бар-жоғын тексеруден бастап, оған қарап-тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Бақылау үшін атылған оқтар мен гильзалар мөрленетін, құлыппен жабылатын темір шкафтарда (жәшіктерде) сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясының бақылау үшін атылған оқтары мен гильзаларын сақтау мерзімі олар атылған жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруы кәдеге жаратылғаннан кейін кемінде бес жылды құрайды, бұл ретте осы Қағидалардың 17-тармағының талаптарын сақтау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Мемлекеттік оқ-гильза қоймасының коллекциясындағы бақылау үшін атылған оқтар мен гильзаларды алу оларды сақтау мерзімі аяқталғаннан кейін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Бақылау оқтары мен гильзаларын жою туралы акт осы Қағидаларға </w:t>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+      37. Уәкілетті бөліністің қызметкері Мемлекеттік оқ-гильза қоймасының коллекциясындағы бақылау үшін атылған оқтар мен гильзаларды ауыстыру немесе одан алу туралы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау үшін атылған оқтар мен гильзаларды тіркеу журналының "ескертпе" бағанында жазба жасап, құжаттың шығыс нөмірін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Коллекциядан алынған бақылау үшін атылған оқтар мен гильзалар Қазақстан Республикасының заңнамасында белгіленген тәртіппен жойылады (кәдеге жаратылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау үшін атылған оқтар мен гильзаларды жою негіздемесі: қарудың осы данасынан тағы атылған оқтармен және гильзалармен алмастырылуы немесе Қазақстан Республикасының заңнамасында айқындалған тәртіппен қару кәдеге жаратылғаннан не қару сатылғаннан немесе берілгеннен кейін сақтау мерзімінің аяқталуына байланысты бақылау үшін атылған оқтар мен гильзаларды алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Уәкілетті бөліністер жойылатын бақылау үшін атылған оқтар мен гильзаларды тиісті кәсіпорынға тасымалдауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. Бақылау үшін атылған оқтар мен гильзаларды жою туралы акт осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жауынгерлік қару үшін бір данада, азаматтық және қызметтік ойық ұңғылы атыс қаруы үшін екі данада жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауынгерлік қарудың бақылау үшін атылған оқтары мен гильзаларын жою туралы актінің бір данасы уәкілетті бөліністің сақтауында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтық немесе қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларын жою туралы актінің бір данасы бақылау үшін атылған оқтар мен гильзалар жойылған күннен бастап үш жұмыс күнінен кешіктірілмей бақылау-қадағалау ісіне немесе қару иесінің жеке ісіне енгізу үшін, екінші данасы – уәкілетті бөлініске жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Бақылау үшін атылған оқтар мен гильзаларды жою актісі уәкілетті бөліністе бес жыл сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Ішкі істер министрлігінің Криминалистикалық оқ-гильза қоймасына Мемлекеттік оқ-гильза қоймасы ведомстволық коллекцияларының бақылау оқтары мен гильзаларын ұсыну тәртібі</w:t>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын Ішкі істер министрлігінің криминалистикалық оқ-гильза қоймасына беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын жоғалту (ұрлату) фактісі анықталған кезде қаруды іздестіруді қамтамасыз ету, сондай-ақ ол қолданылып жасалған қылмыстарды ашу мақсатында сотқа дейінгі немесе қызметтік тергеп-тексеруді жүзеге асыратын тұлға уәкілетті бөлініске жоғалған (ұрланған) қарудан бақылау үшін бұған дейін атылған оқтар мен гильзаларды бес жұмыс күні ішінде салып жіберу, электрондық массив құрылған болса, ІІМ КОГҚ массиві бойынша тексеру үшін жоғалған (ұрланған) қарудан бақылау үшін атылған оқтар мен гильзалардың ААБЖ электрондық массивінен экспортталған суреттерін электрондық түрде қоса жіберу жөнінде сұрату жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын жоғалту (ұрлату), сондай-ақ ол қолданылып қылмыс жасалғаны туралы ақпарат алған кезде сотқа дейінгі немесе қызметтік тергеп-тексеруді жүзеге асыратын адамнан ресми сұрату алынғанын-алынбағанына қарамастан, уәкілетті бөліністің қызметкері бес жұмыс күні ішінде жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларын ІІМ КОГҚ-ға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақ екінші бөлігі жаңа редакцияда көзделген - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      43-тармақтың екінші бөлігінің осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ААБЖ пайдаланылатын электрондық массив құрылған болса, жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларының суреттері электрондық түрде қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. ІІМ КОГҚ массиві бойынша тексеру нәтижелері "Ішкі істер органдарында жедел-криминалистикалық қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 21 шілдедегі № 75 қбп бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9662 болып тіркелген) сәйкес сұрау салу бастамашысына хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қылмыстық құқық бұзушылық жасалған кезде қарудың қолданылу фактісі ІІМ КОГҚ массиві бойынша анықталған жағдайда ІІМ Жедел-криминалистикалық департаменті (бұдан әрі – ЖКД) сотқа дейінгі тергеп-тексеруді жүзеге асыратын органға бұл туралы дереу хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. ІІМ КОГҚ-ға бақылау үшін атылған немесе эксперименттік атылған сапасыз оқтар мен гильзалар ұсынылған жағдайда ІІМ ЖКД қаруды эксперименттік ату үшін сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2512,1025 +3924,1998 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1-қосымша </w:t>
-[...64 lines deleted...]
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау оқтарын, гильзаларын тіркеу журналы</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Ойық атыс қаруында ақаудың (жарамсыздықтың) анықталуы туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мына құрамдағы комиссия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төмендегілер туралы осы актіні жасады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қару туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарудың түрі (жауынгерлік/азаматтық/қызметтік):____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типі, моделі: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрі: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зауыттық (сериялық) нөмірі: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлініс/қару иесі: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Анықталған ақау (жарамсыздық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаруды қарап-тексеру барысында комиссия төмендегілерді анықтады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықталған ақаулардың қысқаша сипаттамасы, беруге болмайтын техникалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      параметрлер көрсетілмейді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комиссияның қорытындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баяндалғанның негізінде комиссия мынадай шешім қабылдады: бақылау мақсатында атуды жүргізбеу, ақауларды жою немесе жөндеу үшін уәкілетті бөлініске немесе қару иесіне қайтару.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия мүшелерінің қолдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="544"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="819"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+Комиссия мүшелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудан ату күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3408" w:type="dxa"/>
+____________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="673" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудың түрі, моделі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="673" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудың сериясы мен нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+____________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1407" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атылған оқтар мен гильзалардың саны, гильзадағы таңбалау белгілері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="967" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау оқтары мен гильзаларының тұрған орны</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1408" w:type="dxa"/>
+____________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="819" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___"______________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік оқ-гильза</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоймасын қалыптастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау үшін атылған оқтар мен гильзаларды тіркеу журналы _____________________________________________________________ (мемлекеттік орган бөлінісінің (әскери бөлімнің) атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3408" w:type="dxa"/>
+Қарудан ату күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="673" w:type="dxa"/>
+Мемлекеттік органның, ұйымның атауы, қару иесінің немесе сенімхат негізіндегі өкілдің тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+Қарудың түрі, моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="673" w:type="dxa"/>
+Қарудың калибрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="527" w:type="dxa"/>
+Қарудың сериясы мен нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1407" w:type="dxa"/>
+Шыққан жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="820" w:type="dxa"/>
+Бақылау үшін атылған оқтар мен гильзалардың саны, гильзадағы таңбалау белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="967" w:type="dxa"/>
+Актінің және номенклатуралық істің нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1408" w:type="dxa"/>
+Бақылау үшін атылған оқтар мен гильзалардың тұрған орны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Бақылау үшін атылған оқтар мен гильзаларды есептен шығару күні мен негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3638,918 +6023,398 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(ІІО бөлінісінің атауы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қару иесінің немесе заңды тұлға</w:t>
             </w:r>
-          </w:p>
-[...128 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдайда)</w:t>
-[...64 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>өкілінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мекенжайын, байланыс</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондарын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...33 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сізден саны _________________ дана </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қарудың түрін, моделін, сериясын, нөмірін және шыққан жылын көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      атыс қаруын бақылау үшін атуды жүргізуді сұраймын.</w:t>
-[...71 lines deleted...]
-      20___жылғы "___"______________ </w:t>
+      ойық ұңғылы атыс қаруынан бақылау үшін атуды жүргізуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________ тегі, аты, әкесінің аты (бар болса) _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___"______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4624,228 +6489,176 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бақылау ату актісі </w:t>
-[...36 lines deleted...]
-      (лауазымы, атағы, тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+        <w:t xml:space="preserve"> Бақылау үшін ату актісі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________құрамындағы комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4857,73 +6670,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4935,73 +6748,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="177800"/>
+            <wp:extent cx="279400" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="177800"/>
+                      <a:ext cx="279400" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5034,861 +6847,1132 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (керектісін белгілеу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ойық атыс қаруын бақылау үшін ату фактісін куәландырады</w:t>
-[...53 lines deleted...]
-      _______________________________________________________________</w:t>
+      ойық ұңғылы атыс қаруынан бақылау үшін ату фактісін куәландырады,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негіз: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қару туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="759"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="737"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаруды ату күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4755" w:type="dxa"/>
+Қарудан ату күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            <w:tcW w:w="940" w:type="dxa"/>
+              <w:t xml:space="preserve">
+Мемлекеттік органның, ұйымның атауы, қару иесінің немесе сенімхат негізіндегі өкілдің тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарудың түрі, моделі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарудың калибрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарудың сериясы мен нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шыққан жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атылған оқтар мен гильзалардың саны, гильзадағы таңбалау белгілері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4755" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="940" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1963" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="737" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      * "Иесінің тегі, аты, әкесінің аты (болған жағдайда)" деген бағанда азаматтық және қызметтік ойық атыс қаруының иесі немесе сенімхат негізіндегі оның өкілі көрсетіледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комиссия мүшелері:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың иесі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________________________ ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___"______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * "Иесінің тегі, аты, әкесінің аты (бар болса)" деген бағанда азаматтық және қызметтік ойық ұңғылы атыс қаруының иесі немесе сенімхат негізіндегі оның өкілі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5963,1467 +8047,2583 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ішкі істер министрлігі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ішкі істер органының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Азаматтық және қызметтік қарудан бақылау үшін атылған оқтар мен гильзаларды беруді сұрату </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...22 lines deleted...]
-            <w:tcW w:w="7780" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ ____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4600" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...466 lines deleted...]
-              <w:t>20_____жылғы "____" ________</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___" _________20__ж.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...104 lines deleted...]
-      негізінде бақылау оқтары мен гильзаларын жоюды жүргізді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПД ТҚеБ бастығы ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ІІО атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20______ жылғы "__" __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________ берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ішкі істер органының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаруды сақтауға, сақтауға және алып жүруге (керегінің атын сызу керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №_______ рұқсаты бар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) жеке немесе заңды тұлға, заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініші бойынша "Мемлекеттік оқ-гильза қоймасын қалыптастыру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2019 жылғы 24 маусымдағы № 429 қаулысының 29-тармағын орындау үшін Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру үшін азаматтық, қызметтік ойық ұңғылы атыс қаруынан бақылау үшін атылған оқтары мен гильзаларын жіберу қажет.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="735"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="713"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="735" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау оқтары мен гильзаларын жою күні</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4602" w:type="dxa"/>
+Қарудың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органның, ұйымның атауы, қару иесінің немесе сенімхат негізіндегі өкілдің тегі, аты, әкесінің аты (болған жағдайда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+Сериясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудың түрі, моделі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="712" w:type="dxa"/>
+Қарудың нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудың калибрі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+Калибрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарудың сериясы мен нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="712" w:type="dxa"/>
+Бақылау үшін ату актісінің нөмірі, күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шыққан жылы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+Бақылау үшін ату актісін берген ІІО атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оқтар мен гильзалардың саны, гильзадағы таңбалау белгілері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="713" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="735" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4602" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="712" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="910" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="712" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="713" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АҚҚАБ қызметкері ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (тегі, аты, әкесінің аты (бар болса) (қолы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастық________________________________________________ ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ________ 20 __ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік оқ-гильза</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоймасын қалыптастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бекітемін"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________бастығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ІІО бөлінісінің атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Т.А.Ә. (бар болса), атағын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20_____жылғы "____" ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бақылау үшін атылған оқтар мен гильзаларды жою туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрамындағы (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комиссия ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      негізінде бақылау үшін атылған оқтар мен гильзаларды жоюды жүргізді.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау үшін атылған оқтар мен гильзаларды жою күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның, ұйымның атауы, қару иесінің немесе сенімхат негізіндегі өкілдің тегі, аты, әкесінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың түрі, моделі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың калибрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарудың сериясы мен нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шыққан жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқтар мен гильзалардың саны, гильзадағы таңбалау белгілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия мүшелері: __________ тегі, аты, әкесінің аты (болған жағдайда) (қолы)</w:t>
-[...17 lines deleted...]
-      20___жылғы "___"______________</w:t>
+      Комиссия мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___жылғы "___"________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7431,55 +10631,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>