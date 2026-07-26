--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66584bd" w14:textId="66584bd">
+    <w:p w14:paraId="82ea7b1" w14:textId="82ea7b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2480,466 +2480,266 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Бұрын жоғалған (ұрланған) жауынгерлік, азаматтық, қызметтік ойық ұңғылы атыс қаруын Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру мақсатында бақылау үшін ату осы қару жоғалғанға (ұрланғанға) дейін одан бақылау үшін атылған оқтар мен гильзаларды да, сонымен қатар ол табылғаннан және оның жоғалу (ұрлану) фактісі бойынша процестік шешім қабылданғаннан кейін одан атылған эксперименттік оқтар мен гильзаларды да КОГҚ массиві бойынша тексергеннен кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын есепке алу, сақтау, ауыстыру, алу және жою</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:p>
-[...218 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциялары заттай сақталады. Заттай ведомстволық коллекциялармен қатар бақылау үшін атылған оқтар мен гильзалардың суреттерінің электрондық массиві құрылуы мүмкін, ол Ішкі істер министрлігімен келісім бойынша автоматтандырылған цифрлық баллистикалық жүйелерді (бұдан әрі – АЦБЖ) пайдалану арқылы құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциялары қару тұрған жердегі мемлекеттік органның бірінші басшысы айқындайтын уәкілетті бөліністе сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Азаматтық және қызметтік қару айналымын бақылау бөлінісінің қызметкері қару иесіне азаматтық және қызметтік қару мен оның патрондарын сатуды жүзеге асыратын ұйымдардан сатып алынған ойық ұңғылы атыс қаруын сақтауға, сақтауға және алып жүруге рұқсат бергеннен кейін үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша азаматтық және қызметтік қаруды бақылау үшін атылған оқтар мен гильзаларды бақылау үшін атылған оқтар мен гильзалар сақталатын жердегі полиция департаментіне оларды салып жіберу және есепке қою және қару иесінің тіркелген орны бойынша сақтау үшін ұсыну туралы сұрату жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІІО уәкілетті бөлінісінің қызметкері сұрау салуды алғаннан кейін бес жұмыс күні ішінде Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясына орналастыру үшін тиісті полиция департаментіне бақылау үшін атылған оқтар мен гильзаларды жібереді, бұл туралы осы Қағидалардың 37-тармағына сәйкес есепке алу журналында жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын есепке алу осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша қарудың түрі, моделі, калибрі, сериясы, нөмірі, шыққан жылы, иесі, бақылау үшін атуды жүргізу және бақылау үшін атылған оқтар мен гильзалардың есепке қойылған күні, бақылау оқтары мен гильзаларының тұрған орны, оларды есептен шығару күні мен негіздері туралы ақпаратты жүйелендіру арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясын сақтау үшін үй-жайларға және оның сақталуын қамтамасыз етуге қойылатын талаптарды, сондай-ақ бақылау үшін атуды жүзеге асыру кезіндегі қауіпсіздік шараларын Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының бірінші басшылары айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясын сақтауға арналған үй-жай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қару мен оның патрондарын сақтау бойынша Қазақстан Республикасының заңнамасының талаптарына сәйкес келуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) желдету жүйесімен жарақтандырылуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бекіту құрылғылары берік қос есікпен (сыртқысы – металл, ішкісі – шыбығының қалыңдығы кемінде 15 мм және ұяшығының өлшемі 60 мм-ден аспайтын торлы есік);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2950,70 +2750,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       терезелердегі металл торлармен (үй-жай бірінші қабатта немесе жартылай жертөледе орналасқан кезде терезелер қосымша ішінен құлыпталатын ысырмалармен жабдықталады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       секциялық шкафтармен немесе контейнерлермен жабдықталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Бақылау үшін атуды жүзеге асыру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаруды пайдалану кезінде қауіпсіздік талаптары сақталады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3024,834 +2824,440 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаруды оқтау және оғын алу тек тирде не осы мақсаттар үшін арнайы жабдықталған үй-жайларда ғана жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарумен жұмыс басталар алдында ұңғы оқпанында патронның бар-жоғын тексеруден бастап, оған қарап-тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Бақылау үшін атылған оқтар мен гильзалар мөрленетін, құлыппен жабылатын темір шкафтарда (жәшіктерде) сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекциясының бақылау үшін атылған оқтары мен гильзаларын сақтау мерзімі олар атылған жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруы кәдеге жаратылғаннан кейін кемінде бес жылды құрайды, бұл ретте осы Қағидалардың 17-тармағының талаптарын сақтау керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Мемлекеттік оқ-гильза қоймасының коллекциясындағы бақылау үшін атылған оқтар мен гильзаларды алу оларды сақтау мерзімі аяқталғаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Уәкілетті бөліністің қызметкері Мемлекеттік оқ-гильза қоймасының коллекциясындағы бақылау үшін атылған оқтар мен гильзаларды ауыстыру немесе одан алу туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау үшін атылған оқтар мен гильзаларды тіркеу журналының "ескертпе" бағанында жазба жасап, құжаттың шығыс нөмірін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Коллекциядан алынған бақылау үшін атылған оқтар мен гильзалар Қазақстан Республикасының заңнамасында белгіленген тәртіппен жойылады (кәдеге жаратылады).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау үшін атылған оқтар мен гильзаларды жою негіздемесі: қарудың осы данасынан тағы атылған оқтармен және гильзалармен алмастырылуы немесе Қазақстан Республикасының заңнамасында айқындалған тәртіппен қару кәдеге жаратылғаннан не қару сатылғаннан немесе берілгеннен кейін сақтау мерзімінің аяқталуына байланысты бақылау үшін атылған оқтар мен гильзаларды алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Уәкілетті бөліністер жойылатын бақылау үшін атылған оқтар мен гильзаларды тиісті кәсіпорынға тасымалдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Бақылау үшін атылған оқтар мен гильзаларды жою туралы акт осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жауынгерлік қару үшін бір данада, азаматтық және қызметтік ойық ұңғылы атыс қаруы үшін екі данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауынгерлік қарудың бақылау үшін атылған оқтары мен гильзаларын жою туралы актінің бір данасы уәкілетті бөліністің сақтауында қалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық немесе қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларын жою туралы актінің бір данасы бақылау үшін атылған оқтар мен гильзалар жойылған күннен бастап үш жұмыс күнінен кешіктірілмей бақылау-қадағалау ісіне немесе қару иесінің жеке ісіне енгізу үшін, екінші данасы – уәкілетті бөлініске жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Бақылау үшін атылған оқтар мен гильзаларды жою актісі уәкілетті бөліністе бес жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік оқ-гильза қоймасының ведомстволық коллекцияларының бақылау үшін атылған оқтары мен гильзаларын Ішкі істер министрлігінің криминалистикалық оқ-гильза қоймасына беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын жоғалту (ұрлату) фактісі анықталған кезде қаруды іздестіруді қамтамасыз ету, сондай-ақ ол қолданылып жасалған қылмыстарды ашу мақсатында сотқа дейінгі немесе қызметтік тергеп-тексеруді жүзеге асыратын тұлға уәкілетті бөлініске жоғалған (ұрланған) қарудан бақылау үшін бұған дейін атылған оқтар мен гильзаларды бес жұмыс күні ішінде салып жіберу, электрондық массив құрылған болса, ІІМ КОГҚ массиві бойынша тексеру үшін жоғалған (ұрланған) қарудан бақылау үшін атылған оқтар мен гильзалардың АЦБЖ электрондық массивінен экспортталған суреттерін электрондық түрде қоса жіберу жөнінде сұрату жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруын жоғалту (ұрлату), сондай-ақ ол қолданылып қылмыс жасалғаны туралы ақпарат алған кезде сотқа дейінгі немесе қызметтік тергеп-тексеруді жүзеге асыратын адамнан ресми сұрату алынғанын-алынбағанына қарамастан, уәкілетті бөліністің қызметкері бес жұмыс күні ішінде жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларын ІІМ КОГҚ-ға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АЦБЖ пайдаланылатын электрондық массив құрылған болса, жауынгерлік, азаматтық және қызметтік ойық ұңғылы атыс қаруының бақылау үшін атылған оқтары мен гильзаларының суреттері электрондық түрде қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. ІІМ КОГҚ массиві бойынша тексеру нәтижелері "Ішкі істер органдарында жедел-криминалистикалық қызметті жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 21 шілдедегі № 75 қбп бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9662 болып тіркелген) сәйкес сұрау салу бастамашысына хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Қылмыстық құқық бұзушылық жасалған кезде қарудың қолданылу фактісі ІІМ КОГҚ массиві бойынша анықталған жағдайда ІІМ Жедел-криминалистикалық департаменті (бұдан әрі – ЖКД) сотқа дейінгі тергеп-тексеруді жүзеге асыратын органға бұл туралы дереу хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. ІІМ КОГҚ-ға бақылау үшін атылған немесе эксперименттік атылған сапасыз оқтар мен гильзалар ұсынылған жағдайда ІІМ ЖКД қаруды эксперименттік ату үшін сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3930,68 +3336,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ойық атыс қаруында ақаудың (жарамсыздықтың) анықталуы туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мына құрамдағы комиссия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4092,70 +3498,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы, атағы, тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегілер туралы осы актіні жасады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қару туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарудың түрі (жауынгерлік/азаматтық/қызметтік):____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4202,70 +3608,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зауыттық (сериялық) нөмірі: ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бөлініс/қару иесі: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Анықталған ақау (жарамсыздық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаруды қарап-тексеру барысында комиссия төмендегілерді анықтады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4312,108 +3718,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       параметрлер көрсетілмейді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссияның қорытындысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Баяндалғанның негізінде комиссия мынадай шешім қабылдады: бақылау мақсатында атуды жүргізбеу, ақауларды жою немесе жөндеу үшін уәкілетті бөлініске немесе қару иесіне қайтару.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия мүшелерінің қолдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4985,68 +4391,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарудан атуды және ведомстволық коллекцияға орналастырылған бақылау үшін атылған оқтар мен гильзаларды тіркеу журналы _____________________________________________________________ (мемлекеттік орган бөлінісінің (әскери бөлімнің) атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -6211,68 +5617,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефондарын көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сізден саны _________________ дана </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6508,68 +5914,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау үшін ату актісі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________құрамындағы комиссия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8131,68 +7537,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ішкі істер органының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азаматтық және қызметтік қарудан бақылау үшін атылған оқтар мен гильзаларды беруді сұрату </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9613,68 +9019,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20_____жылғы "____" ________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау үшін атылған оқтар мен гильзаларды жою туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10631,55 +10037,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>