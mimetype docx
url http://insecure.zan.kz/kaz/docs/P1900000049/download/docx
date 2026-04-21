--- v0 (2025-10-03)
+++ v1 (2026-04-21)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01fcdef" w14:textId="01fcdef">
+    <w:p w14:paraId="1cf0841" w14:textId="1cf0841">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1373,112 +1374,110 @@
       Қазақстан Республикасының ұлттық қауіпсіздік органдарынан шығарылған қызметкерлерге – таңдаған тұрғылықты жері бойынша аумақтық орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған қызметкерлерге – шығарылғанға дейін өздері штатта тұрған Қазақстан Республикасының Мемлекеттік күзет қызметі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің таңдаған тұрғылықты жері оның қызметтен босатылуы туралы бұйрықпен не тұрғылықты жері бойынша тіркелуін растайтын мәліметтермен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Үкіметінің 24.10.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 799</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.02.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1667,70 +1666,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жол жүру құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қызметтен шығарылған қызметкерлер үшін жеке басын куәландыратын құжаттың, сондай-ақ шығындарды өтеу сомасын аударуға қажетті банктік құжаттардың көшірмелері.</w:t>
+      5) қызметтен шығарылған қызметкерлер үшін Қазақстан Республикасы азаматының жеке куәлігінің немесе паспортының көшірмесі, сондай-ақ шығындарды өтеу сомасын аударуға қажетті банктік құжаттардың көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттың мәліметтерін тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алуға болады;</w:t>
+      Тиісті мемлекеттік ақпараттық жүйелерге "электрондық үкімет" шлюзі арқылы қолжетімділік болса, аумақтық органдар тұрғылықты жері бойынша тіркелу және жеке басты куәландыратын құжат туралы мәліметтерді өздері алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) қажет болған жағдайда – осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1765,50 +1764,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4522,509 +4541,733 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының ұлттық қауіпсіздік органдарынан шығарылған қызметкерлерге – таңдаған тұрғылықты жері бойынша аумақтық орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған қызметкерлерге – шығарылғанға дейін өздері штатта тұрған Қазақстан Республикасының Мемлекеттік күзет қызметі;</w:t>
+      Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған қызметкерлерге – шығарылғанға дейін өздері штатында тұрған Қазақстан Республикасының Мемлекеттік күзет қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің таңдаған тұрғылықты жері оның қызметтен босатылуы туралы бұйрықпен не тұрғылықты жері бойынша тіркелуін растайтын мәліметтермен расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Үкіметінің 24.10.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 799</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Шығындары өтету үшін уәкілетті басшыға:</w:t>
+      4. Шығындары өтету үшін уәкілетті басшыға ауыстыру не қызметтен босату туралы бұйрық шығарылған сәттен бастап отыз жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z135" w:id="43"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша баянат;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкер осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша баянат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтен шығарылған қызметкер Қазақстан Республикасы азаматының жеке куәлігінің немесе паспортының көшірмесімен, сондай-ақ шығындарды өтеу сомасын аударуға қажетті банктік құжаттардың көшірмесімен қоса осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті мемлекеттік ақпараттық жүйелерге "электрондық үкімет" шлюзі арқылы қолжетімділік болса, аумақтық органдар тұрғылықты жері бойынша тіркелу және жеке басты куәландыратын құжат туралы мәліметтерді өздері алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағы бойынша жеке мүлікті тасымалдау шығындарын өтеу туралы мүлікті тасымалдау маршруты және оның қашықтығы, төлем мөлшері көрсетілген бұйрықты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет өткеру орны бойынша қызметін одан әрі өткеру үшін келген қызметкерге уәкілетті басшы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтен шығарылған қызметкерге қызметтен шығару туралы бұйрықтан үзінді көшірменің негізінде қызметтен шығарылған қызметкер таңдаған тұрғылықты жері бойынша аумақтық органның уәкілетті басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметтен шығарылғанға дейін Қазақстан Республикасы Мемлекеттік күзет қызметінің штатында тұрған, одан шығарылған қызметкерге Қазақстан Республикасы Мемлекеттік күзет қызметінің уәкілетті басшысы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Алып тасталды - ҚР Үкіметінің 05.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 532</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы ұлттық қауіпсіздік органдарының қызметкеріне шығындарды өтеген жағдайда қызметтен шығарылған кезде тұрғылықты жері бойынша қызметкер таңдаған аумақтық орган қызметкердің қызмет өткеру орны бойынша мекемеден оның қызметтен шығарылғаны туралы бұйрықтан үзіндіні сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z136" w:id="44"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Бір айлық есептік көрсеткіш мөлшерінде автомобиль жолының әр 20 километріне төлем мөлшері мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      Қазақстан Республикасының аумағы бойынша жеке мүлікті тасымалдау шығындарын өтеу туралы мүлікті тасымалдау маршруты және оның қашықтығы, төлем мөлшері көрсетілген бұйрықты:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2451100" cy="901700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2451100" cy="901700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұнда: L – кету пунктінен белгіленген пунктке дейін километрмен автомобиль жолының ұзындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 км – тұрақты шама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 АЕК – тиісті қаржы жылына арналып бекітілген айлық есептік көрсеткіш мөлшері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кету пунктінен белгіленген пунктке дейін километрмен автомобиль жолының ұзындығын 20 километрге бөлу нәтижесі дөңгелектелмей 1 АЕК-ке көбейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алынған сомаға соманы бір теңгеге дейін арифметикалық дөңгелектеу әдісі қолданылады (50 тиынға жетпесе, азайту жағына дөңгелектенеді; 50 тиын және одан жоғары болса, ұлғайту жағына дөңгелектенеді).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Шығындарды өтеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z145" w:id="46"/>
-[...15 lines deleted...]
-      1) қызмет өткеру орны бойынша қызметін одан әрі өткеру үшін келген қызметкерге уәкілетті басшы;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында бюджеттік қаражат болған кезде – ақшалай үлесті бір уақытта төлей отырып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z146" w:id="47"/>
-[...15 lines deleted...]
-      2) қызметтен шығарылған қызметкерге қызметтен шығару туралы бұйрықтан үзінді көшірменің негізінде қызметтен шығарылған қызметкер таңдаған тұрғылықты жері бойынша аумақтық органның уәкілетті басшысы;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында бюджеттік қаражат болмаған кезде – міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларына тиісті өзгерістер енгізілгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z147" w:id="48"/>
-[...214 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5581,68 +5824,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лауазымды адамға)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6388,68 +6631,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________ тұрады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6777,68 +7020,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 49 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалардың тақырыбы жаңа редакцияда - ҚР Үкіметінің 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6849,90 +7092,90 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының шығындарын өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 77-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және көлікте жол жүргені үшін әскери, арнаулы оқу орындары курсанттарының, тыңдаушыларының (бұдан әрі – курсанттар, тыңдаушылар) шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6951,148 +7194,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Курсанттардың, тыңдаушылардың шығындарын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Курсанттарға, тыңдаушыларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z118" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z118" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стационарлық емделуге барған кезiнде Қазақстан Республикасының аумағы бойынша темiржол, әуе, су және автомобиль көлігімен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z119" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z119" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 6), 12-1) және 13) тармақшаларында көзделген жағдайлардан басқа арнаулы мемлекеттік органдардағы қызметтен шығарылған, сондай-ақ демалысқа және тағылымдамадан өтуге барған кезде Қазақстан Республикасының аумағы бойынша темiржол, су және автомобиль көлігімен жол жүруге (жөнелту пунктінен межелі пунктке дейін және кері) жұмсалған шығындары бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша арнаулы мемлекеттік органдардың бірінші басшылары бекіткен нормаларға сәйкес өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет мемлекеттің білім беру ұйымдарында оқитын курсанттарға, тыңдаушыларға оқуға жіберу, тағылымдамадан өту, каникулдық демалысқа бару кезінде (жөнелту пунктінен межелі пунктке дейін және кері қайту) əуе, теміржол, су және автомобиль көлігімен жол жүру шығындары өтеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7129,70 +7372,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="61"/>
+    <w:bookmarkStart w:name="z120" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әскери, арнаулы оқу орындарында және шет мемлекеттің білім беру ұйымдарында білім алып жатқан курсанттарға, тыңдаушыларға шығындарды өтеуді курсанттар, тыңдаушылар штатында немесе қарамағында болатын арнаулы мемлекеттік органның мемлекеттік мекемесі (бұдан әрі – мекеме), ал курсант, тыңдаушы қызметтен шығарылған жағдайда – таңдаған тұрғылықты жері бойынша арнаулы мемлекеттік органның аумақтық органы (бұдан әрі – аумақтық орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7211,510 +7454,530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="62"/>
+    <w:bookmarkStart w:name="z121" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Курсанттардың, тыңдаушылардың жөнелту пунктінен межелі пунктке дейін және кері қайту жолының ақысы ұсынылған жол жүру құжаттарының негізінде төленуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z122" w:id="63"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z122" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көлік уақтылы келмеген және (немесе) жөнелтілмеген жағдайларда, курсанттар, тыңдаушылар жолаушының өтінішімен тасымалдаушы беретін көліктің кешіккені туралы куәландыратын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z123" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Шығындарды өтеуді жүзеге асыру үшін отыз жұмыс күні ішінде осы Қағидалардың 3-тармағында көрсетілген мекемеге немесе аумақтық органға мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z124" w:id="65"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z124" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) курсанттар, тыңдаушылар үшін – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша баянат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z125" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қызметтен шығарылған курсанттар, тыңдаушылар үшін – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>  сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z126" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жол жүру құжаттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z127" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қызметтен шығарылған курсанттар, тыңдаушылар үшін – Қазақстан Республикасы азаматының жеке куәлігінің немесе паспортының көшірмесі, сондай-ақ шығындарды өтеу сомасын аударуға қажетті банктік құжаттардың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті мемлекеттік ақпараттық жүйелерге "электрондық үкімет" шлюзі арқылы қолжетімділік болса, аумақтық органдар тұрғылықты жері бойынша тіркелу және жеке басты куәландыратын құжат туралы мәліметтерді өздері алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қажет болған жағдайда – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әскери-дәрігерлік комиссияның (сараптаманың) стационарлық ем қабылдауы не медициналық қарап-тексерілуі (куәландырылуы) туралы стационарлық емделуге не медициналық қарап-тексерілуге (куәландыруға) жіберу үшін медициналық көрсетілімдер көрсетілген анықтамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z129" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z129" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) қажет болған жағдайда – осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z130" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z130" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) құжаттарды өкіл арқылы берген жағдайда нотариат куәландырған сенімхат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="72"/>
+    <w:bookmarkStart w:name="z131" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұлттық қауіпсіздік органдарының курсанттары, тыңдаушылары қызметтен шығарылған кезде шығындарды өтеген жағдайда, тұрғылықты жері бойынша курсант, тыңдаушы таңдаған аумақтық орган курсанттың, тыңдаушының қызмет өткеру орны бойынша мекемеден оның қызметтен шығарылғандығы туралы бұйрықтан үзінді сұратады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z132" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z132" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Шығындарды өтеу Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген құжаттар ұсынылған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z133" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z133" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында қаражат болған кезде – ақшалай үлесті бір уақытта төлеумен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z134" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z134" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларында қаражат болмаған кезде – міндеттемелер мен төлемдер бойынша қаржыландырудың жеке жоспарларына тиісті өзгерістер енгізілгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9928,108 +10191,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын өтеу қағидалары 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын өтеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 78-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және арнаулы мемлекеттік органның қызметкері орын ауыстырған кезде, сондай-ақ арнаулы мемлекеттік органның қызметкері қызметтен шығарылған кезде Қазақстан Республикасының аумағы бойынша көлiкте жүргені үшін арнаулы мемлекеттік органдар қызметкерлерінің (курсанттардан, тыңдаушылардан басқа) (бұдан әрі – қызметкерлер), олармен үнемі бірге тұратын отбасы мүшелерінің шығындарын (бұдан әрі – шығындар) өтеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10048,148 +10311,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қызметкерлердің отбасы мүшелерінің шығындарын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қызметкерлердің отбасы мүшелеріне шығындарды өтеу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметкер қызмет бойынша ауысқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 6), 12-1) және 13) тармақшаларында көзделген жағдайлардан басқа қызметкер қызметтен шығарылған кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10208,560 +10471,618 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қызметкерлердің отбасы мүшелерінің шығындарын өтеу болған оқиға фактісі бойынша бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша арнаулы мемлекеттік органдардың бірінші басшылары бекіткен нормаларға сәйкес жүзеге асырылады және қызметкерлер штатында немесе қарамағында болатын арнаулы мемлекеттік органның мекемесі (бұдан әрі – мекеме) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметкер қызмет бойынша ауысқан кезде оның отбасы мүшелерінің шығындарын өтеуді қызметкер әрі қарай қызмет өткеру үшін келген мекеме жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған кезде – шығарылғанға дейін штатта тұрған Қазақстан Республикасының Мемлекеттік күзет қызметі.</w:t>
+        <w:t>
+      Қызметкер қызметтен шығарылған жағдайда отбасы мүшелерінің шығындарын өтеуді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының ұлттық қауіпсіздік органдарынан шығарылған болса – таңдаған тұрғылықты жері бойынша аумақтық орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік күзет қызметінен шығарылған болса – шығарылғанға дейін өзі штатында тұрған Қазақстан Республикасының Мемлекеттік күзет қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің таңдаған тұрғылықты жері оның қызметтен босатылуы туралы бұйрықпен не тұрғылықты жері бойынша тіркелуін растайтын мәліметтермен расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Үкіметінің 24.10.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 799</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қызметкердің қызмет орнынан немесе тұратын жерінен оқиғаның өткізілетін жеріне дейінгі және кері қайту жолының ақысы ұсынылған жол жүру құжаттарының негізінде төленуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қызметкерлер шығындарды өтетуді жүзеге асыру үшін оқиға болғаннан кейін отыз жұмыс күні ішінде мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызмет бабымен ауысатын қызметкерлер үшін – осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша баянат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қызметтен шығарылған қызметкерлер үшін – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жол жүру құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мекеменің кадр бөлімшесінің қызметкерлердің отбасы құрамы туралы анықтамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтен шығарылған қызметкерлер үшін – Қазақстан Республикасы азаматының жеке куәлігінің немесе паспортының көшірмесі, сондай-ақ шығындарды өтеу сомасын аударуға қажетті банктік құжаттардың көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті мемлекеттік ақпараттық жүйелерге "электрондық үкімет" шлюзі арқылы қолжетімділік болса, аумақтық органдар тұрғылықты жері бойынша тіркелу және жеке басты куәландыратын құжат туралы мәліметтерді өздері алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлттық қауіпсіздік органдарының қызметкері қызметтен шығарылған кезде қызметкердің отбасы мүшелерінің шығындарын өтеген жағдайда тұрғылықты жері бойынша аталған тұлға таңдаған аумақтық орган қызметкердің қызмет өткеру орны бойынша мекемеден оның қызметтен шығарылғандығы туралы бұйрықтан үзінді сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы Қағидалардың 5-тармағында айқындалған құжаттар ұсынылғанда және таңдаған тұрғылықты жерде тіркелгені расталғанда шығындарды өтеу:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z103" w:id="87"/>
-[...15 lines deleted...]
-      3) жол жүру құжаттары;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) міндеттемелер мен төлемдер бойынша жеке қаржыландыру жоспарларында қаражат болса – ақшалай ризықты бір уақытта төлеп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z104" w:id="88"/>
-[...15 lines deleted...]
-      4) мекеменің кадр бөлімшесінің қызметкерлердің отбасы құрамы туралы анықтамасы;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттемелер мен төлемдер бойынша жеке қаржыландыру жоспарларында қаражат болмаса – міндеттемелер мен төлемдер бойынша жеке қаржыландыру жоспарларына тиісті өзгерістер енгізілгеннен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z105" w:id="89"/>
-[...36 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Үкіметінің 29.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...131 lines deleted...]
-        <w:t>№ 138</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11174,68 +11495,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Үкіметінің 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12009,68 +12330,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Үкіметінің 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығындарды өтеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12364,55 +12685,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12734,35 +13055,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>