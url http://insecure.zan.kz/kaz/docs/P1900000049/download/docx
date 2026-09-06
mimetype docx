--- v1 (2026-04-21)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cf0841" w14:textId="1cf0841">
+    <w:p w14:paraId="2cd076e" w14:textId="2cd076e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5147,51 +5147,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 6-1-тармақпен толықтырылды - ҚР Үкіметінің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 6-1-тармақтың үшінші бөлігіне орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12685,55 +12705,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13059,31 +13079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>