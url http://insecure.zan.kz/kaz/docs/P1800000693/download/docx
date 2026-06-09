--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7eff221" w14:textId="7eff221">
+    <w:p w14:paraId="b185d00" w14:textId="b185d00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -835,99 +835,99 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "TURAN" арнайы экономикалық аймағы (бұдан әрі – АЭА) Түркістан облысының аумақтық шекарасы шегінде қоса беріліп отырған жоспарға сәйкес шекараларда орналасқан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АЭА аумағы 4414,39 гектарды құрайды және Қазақстан Республикасы аумағының ажырамас бөлігі болып табылады. АЭА аумағының құрамына 9 қосалқы аймақ: ауданы 494,75 гектар тарихи орталық, ауданы 1578,64 гектар әкімшілік іскерлік орталық, ауданы 365 гектар, 35 гектар, 290 гектар, 50 гектар және 584 гектар өнеркәсіптік аймақтар, ауданы 967 гектар әуежай және ауданы 50 гектар "Орталық Азия" халықаралық өнеркәсіптік кооперация орталығы кіреді.</w:t>
+      АЭА аумағы 3603,3 гектарды құрайды және Қазақстан Республикасы аумағының ажырамас бөлігі болып табылады. АЭА аумағының құрамына 10 қосалқы аймақ: ауданы 21,4 гектар тарихи орталық, ауданы 1164,6 гектар әкімшілік іскерлік орталық, ауданы 365 гектар, 35 гектар, 290 гектар, 50 гектар, 584 гектар және 76,3 гектар өнеркәсіптік аймақтар, ауданы 967 гектар әуежай және ауданы 50 гектар "Орталық Азия" халықаралық өнеркәсіптік кооперация орталығы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 28.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 693</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2079,227 +2079,253 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"TURAN" арнайы экономикалық аймағы туралы</w:t>
+              <w:t>"TURAN" арнайы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ережеге қосымша</w:t>
+              <w:t>экономикалық аймағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы ережеге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "TURAN" арнайы экономикалық аймағы шекарасының жоспары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Жоспар жаңа редакцияда - ҚР Үкіметінің 28.08.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Үкіметінің 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 693</w:t>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5511800"/>
+            <wp:extent cx="7810500" cy="5575300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5511800"/>
+                      <a:ext cx="7810500" cy="5575300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9 қосалқы аймақтың жалпы ауданы, S = 4414,39 га</w:t>
+      10 қосалқы аймақтың жалпы ауданы, S = 3603,3 га</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2426,698 +2452,648 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "TURAN" арнайы экономикалық аймағы жұмыс істеуінің нысаналы индикаторлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нысаналы индикаторлары жаңа редакцияда - ҚР Үкіметінің 28.08.2025 </w:t>
+      Ескерту. Нысаналы индикаторлары жаңа редакцияда - ҚР Үкіметінің 26.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 693</w:t>
+        <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...30 lines deleted...]
-№</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Мақсаттар, міндеттер және көрсеткіштер (атаулары)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Мақсаттар, міндеттер және көрсеткіштер (атаулары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Өлшем бірлігі*</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өлшем бірлігі*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-Базалық кезең (2024)</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Базалық кезең (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2028 жылға қарай қол жеткізу</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2028 жылға қарай қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2033 жылға қарай қол жеткізу</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2033 жылға қарай қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2038 жылға қарай қол жеткізу</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2038 жылға қарай қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2043 жылға қарай қол жеткізу</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2043 жылға қарай қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-2</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-3</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-4</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-6</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-7</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-8</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-9</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3222,195 +3198,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-525,6</w:t>
+526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 380</w:t>
+1 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 449</w:t>
+1 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 522</w:t>
+1 544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 598</w:t>
+1 621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3515,195 +3491,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-394,4</w:t>
+394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-502</w:t>
+522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-527</w:t>
+548</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-553</w:t>
+575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-581</w:t>
+604</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3808,51 +3784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131,2</w:t>
+131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4286,596 +4262,596 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Қатысушылар саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+компания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатысушылар саны</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-компания</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-192</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-202</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-212</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5309,159 +5285,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 033</w:t>
+7 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 300</w:t>
+9 671</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 000</w:t>
+13 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 200</w:t>
+18 925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5602,159 +5578,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - индикаторлардың көрсеткіштері өсу қорытындысымен келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5815,55 +5791,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>