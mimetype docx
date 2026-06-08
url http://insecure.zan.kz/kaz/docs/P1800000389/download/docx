--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4612e6d" w14:textId="4612e6d">
+    <w:p w14:paraId="8f2bb70" w14:textId="8f2bb70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Стратегиялық жер қойнауы учаскелерінің тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2018 жылғы 28 маусымдағы № 389 қаулысы.</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2018 жылғы 28 маусымдағы № 389 қаулысы. Күші жойылды - Қазақстан Республикасы Қазақстан Республикасы Үкіметінің 2026 жылғы 17 сәуірдегі № 283 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы Кодексінің 59-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -248,127 +326,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Премьер-Министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -532,189 +622,194 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стратегиялық жер қойнауы учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="663"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3517"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалы қазба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауы учаскесінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -750,23181 +845,23909 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53019’0’’ ш.ұ. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақдала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45031’0’’ ш.ұ. 68040’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аққан Бұрлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52038’17’’ ш.ұ. 67051’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бала Сауысқандық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44030’0’’ ш.ұ. 67024’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Буденов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44045’0’’ ш.ұ. 67041’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұрлық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53012’58’’ ш.ұ. 6803’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Викторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52051’49’’ ш.ұ. 67017’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52025’36’’ ш.ұ. 68013’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Тастыкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 5302’0’’ ш.ұ. 71010’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глубинное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53021’0’’ ш.ұ. 71028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гранитное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағанды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47045’0’’ ш.ұ. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грачев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 54018’25’’ ш.ұ. 6800’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45051’0’’ ш.ұ. 68059’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жусандала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44034’0’’ ш.ұ. 77028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заозерное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 5308’0’’ ш.ұ. 71013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заречное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 42034’0’’ ш.ұ. 67035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Звездное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52025’36’’ ш.ұ. 68013’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ыңқай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45020’0’’ ш.ұ. 67045’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иіркөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43058’0’’ ш.ұ. 66015’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Камышев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52023’28’’ ш.ұ. 66058’14’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қанжуған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44015’0’’ ш.ұ. 68050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көксор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53013’0’’ ш.ұ. 71013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43035’0’’ ш.ұ. 80030’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қопалысай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43049’0’’ ш.ұ. 7500’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосаша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53011’45’’ ш.ұ. 67055’17’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құлан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44054’48 ш.ұ. 73049’32’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылкөл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Шаян, Лунное)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43015’0’’ ш.ұ. 68045’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылтас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44027’0’’ ш.ұ. 73050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маныбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52030’0’’ ш.ұ. 72000’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меловое</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43037’52’’ ш.ұ. 51049’46’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мойынқұм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44015’0’’ ш.ұ. 68057’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мыңқұдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45035’0’’ ш.ұ. 6800’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төменгі Іле</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45018’0’’ ш.ұ. 7500’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ойқарағай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43012’0’’ ш.ұ. 80038’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қарамұрын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 4406’0’’ ш.ұ. 66050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Харасан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43051’0’’ ш.ұ. 66049’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Семізбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52055’5’’ ш.ұ. 72052’10’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Славянское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53023’0’’ ш.ұ. 6206’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сұлушоқы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43054’0’’ ш.ұ. 78052’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тайбағар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43016’23’’ ш.ұ. 52012’31’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағанды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47030’0’’ ш.ұ. 71037’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тасмұрын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43025’0’’ ш.ұ. 51043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тастыкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 5302’0’’ ш.ұ. 7109’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Томақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43056’0’’ ш.ұ. 51038’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұбаныш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45020’0’’ ш.ұ. 6900’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен Ақжал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 49045’0’’ ш.ұ. 79040’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Февральское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53010’25’’ ш.ұ. 67059’15’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чаглинское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53025’0’’ ш.ұ. 69012’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 5300’0’’ ш.ұ. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шат 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 53015’0’’ ш.ұ. 71035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шоқпақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52025’0’’ ш.ұ. 66055’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолақеспе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45014’0’’ ш.ұ. 68019’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шорлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағанды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46056’0’’ ш.ұ. 69059’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Заречное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түркістан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 42026’0’’ ш.ұ. 67032’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Маныбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақмола</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 52027’0’’ ш.ұ. 71058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уран</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Қарамұрын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43053’0’’ ш.ұ. 66047’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлібекмола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48030’27’’ ш.ұ. 57041’5’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қожасай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48012’0’’ ш.ұ. 57012’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңажол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48018’59’’ ш.ұ. 57022’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кеңқияқ (тұз үсті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48033’0’’ ш.ұ. 5709’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенқияқ (тұз асты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48033’0’’ ш.ұ. 57013’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Трува</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47054’0’’ ш.ұ. 57028’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 4602’56’’ ш.ұ. 53024’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Королевское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46012’0’’ ш.ұ. 53033’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенбай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47042’0’’ ш.ұ. 54010’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С. Нұржанов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45052’0’’ ш.ұ. 53016’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қашаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46028’47’’ ш.ұ. 52012’41’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас теңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45043’0’’ ш.ұ. 5104’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарашығанақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 51018’59’’ ш.ұ. 53017’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хазар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45033’52’’ ш.ұ. 50036’44’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44050’16’’ ш.ұ. 53057’39’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Бозащы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45010’0’’ ш.ұ. 51043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаражанбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 4508’0’’ ш.ұ. 51023’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45022’0’’ ш.ұ. 51058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарамандыбас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43030’7’’ ш.ұ. 52036’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дұнға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 4403’57’’ ш.ұ. 5100’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетібай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43032’0’’ ш.ұ. 5209’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43026’0’’ ш.ұ. 52055’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кұмкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарағанды</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46029’0’’ ш.ұ. 65037’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық Ақшабұлақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45057’0’’ ш.ұ. 65043’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұнай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоныс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылорда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45052’58’’ ш.ұ. 6507’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өріктау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48024’0’’ ш.ұ. 57019’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаңажол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтөбе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 48018’59’’ ш.ұ. 57022’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имашев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46042’0’’ ш.ұ. 48035’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Прорва</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45052’23’’ ш.ұ. 5306’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтоты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46013’40’’ ш.ұ. 52048’34’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амангелді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44019’0’’ ш.ұ. 7104’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарашығанақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 51018’59’’ ш.ұ. 53017’58’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чинаревское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 51038’59’’ ш.ұ. 52020’57’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рожковское</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Қазақстан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 51015’14’’ ш.ұ. 5107’20’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45022’0’’ ш.ұ. 51058’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шағырлы-Шомышты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45051’0’’ ш.ұ. 5607’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетібай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43032’0’’ ш.ұ. 5209’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43018’0’’ ш.ұ. 52050’0’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-P-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45026’00’’ ш.ұ. 50058’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-P-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45042’00’’ ш.ұ. 50051’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Махамбет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46021’00’’ ш.ұ. 50037’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45052’00’’ ш.ұ. 51014’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәтбаев</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45056’00’’ ш.ұ. 50046’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамбыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46005’00’’ ш.ұ. 50015’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45022’00’’ ш.ұ. 51058’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жемчужина учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45033’42’’ ш.ұ. 50045’22’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қашаған, Қайран, Ақтоты,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас теңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қашаған,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46028’47’’ ш.ұ. 52012’41’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайран</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46024’32’’ ш.ұ. 52053’00’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақтоты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46013’40’’ ш.ұ. 52048’34’’,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаламқас теңіз</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45043’00’’ ш.ұ. 51004’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөбек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46000’00’’ ш.ұ. 51045’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исатай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45041’00 ш.ұ. 52000’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлі Қолтық учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45020’00’’ ш.ұ. 53020’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратұрын теңізі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45023’38’’ ш.ұ. 52010’53’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратұрын шығысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45021’43’’ ш.ұ. 52020’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дархан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44059’00’’ ш.ұ. 50043’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеңіс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 41059’00’’ ш.ұ. 51054’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шағала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45047’0’’ ш.ұ. 52042’10’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Н" учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 42055’23’’ ш.ұ. 51007’17’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ракушечное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43000’00’’ ш.ұ. 51057’30’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дұнға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44003’57’’ ш.ұ. 51000’55’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXV-9-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-A (ч), B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), D (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 E, F (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVI-9-C (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-A (ч), B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44009’00’’ ш.ұ. 51004’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арман</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45025’00’’ ш.ұ. 51045’21’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXX-13-F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-D (ч), E, F; XXXI-13-C (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-A (ч), B, C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау және Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45040’00’’ ш.ұ. 53010’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрманғазы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45025’00’’ ш.ұ. 50000’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Е блогы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43003’14’’ ш.ұ. 53008’24’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVIII-14-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), D (ч), E, F, 15 D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXIX-14-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), D (ч), F,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15-A (ч), B (ч), D, E (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ХХХ-14-А (ч), В, С, 15-А (ч), В (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау және Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45053’05’’ ш.ұ. 53034’33’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Морское, соның ішінде Огай блогы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45059’55’’ ш.ұ. 53009’42’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Құрдым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 45052’23’’ ш.ұ. 53006’13’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пустынное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46029’32’’ ш.ұ. 53010’54’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прибрежное</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46015’36’’ ш.ұ. 53011’59’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Батыс Тереңөзек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46032’55’’ ш.ұ. 53014’44’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 126.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-4 (ч), 5 (ч); XXVIII-4 (ч), 5 (ч), 6 (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46034’37’’ ш.ұ. 49039’46’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 127.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVI-12-A, В, С, D, Е (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-А (ч), D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-12-A (ч), В (ч),13-А (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47010’35’’ ш.ұ. 52017’03’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 128.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік-Батыс Доссор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47030’25’’ ш.ұ. 52054’02’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVIII-11-C (ч), 12-F (ч), 12-D (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F (ч), Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXVIII-11-C (ч), 12-А (ч), В, С (ч), D (ч), Е (ч), F,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13-А (ч), В (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С (ч), D, E, F,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14-А (ч), D (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D (ч), Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXXIX-12-В (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С (ч), Е (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С (ч), D (ч), Е (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XL-13-В (ч), С,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 D (ч), Е (ч), F (ч), 14-А (ч), D (ч);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XLI-13-C (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 43001’00’’ ш.ұ. 52038’27’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Батыс Тәжіғали</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46020’09’’ ш.ұ. 53011’41’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 131.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Жартасты теңіз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44005’33’’ ш.ұ. 50051’01’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 132.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мартыш (С.Балғымбаев)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 47005’08’’ ш.ұ. 50001’04’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 133.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс Кокарна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маңғыстау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46013’26’’ ш.ұ. 53017’14’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оңтүстік Жамбай және Оңтүстік Забурунье учаскелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46025’39’’ ш.ұ. 49057’40’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаттық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46016’00’’ ш.ұ. 51014’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түпқараған учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каспий теңізі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 44043’00’’ ш.ұ. 50026’00’’</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="663" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көмірсутекті пайдалы қазбалар (көмірсутектер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7560" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVI-5-E (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVI-6-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), D (ч), E, F, XXVI-7-A (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B (ч), D, E (ч); XXVII-5-B (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 C (ч), F (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-6,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 XXVII-7-A, B (ч), D (ч), E (ч), XXVIII-6-C (ч), XXVIII-7-A (ч),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B (ч)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атырау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.к. 46050/ ш.ұ. 49020/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -24200,63 +25023,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24578,35 +25423,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>