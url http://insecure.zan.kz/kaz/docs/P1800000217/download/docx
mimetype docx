--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bfb7e76" w14:textId="bfb7e76">
+    <w:p w14:paraId="a81d942" w14:textId="a81d942">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы арнаулы мемлекеттік органдарының қызметкерлеріне тұрғын үй төлемдерінің мөлшерін айқындау, тағайындау, қайта есептеу, жүзеге асыру және тоқтату қағидаларын бекiту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 28 желтоқсандағы № 1727 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Үкіметінің 2018 жылғы 24 сәуірдегі № 217 қаулысы. Күші жойылды - Қазақстан Республикасы Үкіметінің 2026 жылғы 11 маусымдағы № 487 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Үкіметінің 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -396,62 +474,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 2018 жылғы 1 қаңтардан бастап туындаған қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -464,51 +543,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -516,51 +595,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Премьер-Министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4301,154 +4380,159 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________бойынша (мекеменің атауы) ағымдағы тұрғын үй төлемдерінің есебі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="501"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3492"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Р/с </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімше атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4477,250 +4561,254 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемдердің басталу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Үміттеніп отырған тұрғын үйдің алаңы (3-қосымшаның </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-бағанынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3435" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистика уәкілетті органының деректері бойынша өңірдегі тұрғын үйдің 1 шаршы метрін жалдау құны (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айына төлем сомасы (4-баған*5-баған) (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1799" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4749,433 +4837,384 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3435" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3492" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5196,185 +5235,157 @@
               <w:t>
 Қызметкер бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5395,185 +5406,157 @@
               <w:t xml:space="preserve">
 Мекеме бойынша барлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5609,53 +5592,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________ ________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні, қолы) (Т.А.Ә. (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5702,53 +5689,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________ ________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (күні, қолы) (Т.А.Ә. (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6059,145 +6050,146 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44-2) тармақшасына сәйкес осы қызметкер ____________________________ бойынша тұрғын үй төлемдерін алушы болып табылады. (мекеме атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="256"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімше атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1166" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6227,236 +6219,236 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отбасы құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үміттеніп отырған тұрғын үйдің алаңы (ш.м.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біржолғы тұрғын үй төлемдерін есептеу кезеңі (айлар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статистикалық уәкілетті органның деректері бойынша өңірдегі тұрғын үйдің 1 шаршы м. жалдау/сатып алу құны (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңның 101-1-бабының 5-тармағында көзделген біржолғы тұрғын үй төлемдерінің сомасы (8-баған х 9-бағанға х 10-бағанға) (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңның 101-1-бабының 6-тармағында көзделген біржолғы тұрғын үй төлемдерінің сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6493,87 +6485,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отбасы мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6648,1559 +6640,1377 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1166" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="455" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1543" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкер бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекеме бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="205" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы _______________ ________________   (күні, қолы) (Т.А.Ә.(бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8459,142 +8269,143 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметкер алуға үміттеніп отырған тұрғын үй алаңының есебі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="462"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2853"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қызмет-кердің Т.А.Ә. (бар болса) (толық) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4091" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8624,51 +8435,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үйдің іс жүзіндегі (бар) пайдалы алаңы (ш.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8705,88 +8516,88 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 барлығы (5-баған+ 7-баған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8899,87 +8710,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 туыстық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8989,635 +8800,579 @@
               <w:t>
 алаң көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1896" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4091" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1885" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр бөлімшесінің бастығы ____________________ _____________________ (күні, қолы) (Т.А.Ә. (бар болса) 20____ жылғы "____" _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10423,471 +10178,476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үйге мұқтаж деп танылған отбасы мүшелері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1058"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1632"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкердің Т.А.Ә. (бар болса) (толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкердің отбасы мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үйге мұқтаж деп танылған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1632" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық дәрежесін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1058" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4935" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1059" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1632" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -11592,329 +11352,334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет өткеру туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2421"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2918"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Р/с </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4540" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет өткеру туралы бұйрықтардың нөмірлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының өңірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2421" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4540" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2918" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -11935,736 +11700,706 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үйге мұқтаж деп танылған отбасы мүшелері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1290"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1650"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Р/с </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Т.А.Ә. (бар болса) (толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкердің отбасы мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1071" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үйге мұқтаж деп таныған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық дәрежесін растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1071" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1650" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1290" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4632" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы _____________________ _________________________  (күні, қолы) (Т.А.Ә. (бар болса) Тұрғын үй комиссиясының   төрағасы _____________________ ________________________  (күні, қолы) (Т.А.Ә.) (бар болса) Жауапты құрылымдық  бөлімшенің бастығы ____________________ ______________________  (күні, қолы) (Т.А.Ә.) (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12908,140 +12643,141 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ағымдағы тұрғын үй төлемдерін алушылардың  тізімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="900"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="5470"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімшенің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13071,51 +12807,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отбасы құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5470" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13152,87 +12888,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отбасы мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13242,1046 +12978,920 @@
               <w:t>
 адам саны, оның ішінде қызметкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2886" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5470" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкер бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мекеме бойынша барлығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы ___________________ _________________  (қолы, күні) (Т.А.Ә.(бар болса) Тұрғын үй комиссиясының  төрағасы ________________ ____________________  (қолы, күні) (Т.А.Ә.(бар болса) Жауапты құрылымдық  бөлімшенің бастығы _________________ _____________________  (қолы, күні) (Т.А.Ә.(бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14545,218 +14155,219 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 44-2) тармақшасына сәйкес аталған қызметкер _____________________ бойынша біржолғы тұрғын үй төлемдерін алушы болып табылады.            (мекеме атауы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="422"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1282"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Р/с № </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөлімше атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үйге мұқтаж адамның Т.А.Ә. (толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2870" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2013 жылғы 1 қаңтардағы жағдай бойынша әскери еңбек сіңірген жылдары (қызмет өтілі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14786,123 +14397,127 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отбасы құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біржолғы тұрғын үй төлемін төлеу кезеңі 8-баған -5- баған (айлар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үміттеніп отырған тұрғын үй алаңы (3-қосымшаның</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8-бағаны (шаршы м.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14944,123 +14559,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отбасы мүшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қызметкерді қоса есептегендегі адам саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15083,1411 +14698,1243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1394" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2870" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1735" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="339" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1282" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="422" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкер бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2870" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекеме бойынша барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2870" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы ___________________ ________________  (күні, қолы) (Т.А.Ә. (бар болса) Тұрғын үй комиссиясының  төрағасы _________________ __________________  (күні, қолы) (Т.А.Ә. (бар болса) Жауапты құрылымдық  бөлімшенің бастығы _______________ ____________________  (күні, қолы) (Т.А.Ә. (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -17939,724 +17386,889 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тараптардың орналасқан жері мен төлем деректемелері</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекеме:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (толық атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (мекенжайы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Т.А.Ә.) (бар болса)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (толық атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (мекенжайы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (Т.А.Ә.) (бар болса)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметкер:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Т.А.Ә.) (бар болса) (толық)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (мекенжайы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  __________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19044,141 +18656,142 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметкерлердің тұрғын үй төлемдері және жеке арнайы шоттары туралы шарттарды тіркеу журналы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1167"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1167" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19208,88 +18821,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй төлемдері туралы шарт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="938" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банктің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19326,87 +18939,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19429,562 +19042,513 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1167" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="938" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1167" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20_____ ж. "____" ___________ __________________________   (күні) (қала, ауыл)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -20578,179 +20142,180 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>келесі беті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1737"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="930"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басындағы сальдо (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20780,51 +20345,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аударылды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -20874,123 +20439,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төлем құжатының нөмірі, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21000,4364 +20565,3811 @@
               <w:t>
 төлем құжатының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаңтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наурыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәуір</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маусым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шілде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тамыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қыркүйек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қараша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Желтоқсан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1737" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="929" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖИЫНЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекеме бастығы _________________ _____________________  (күні, қолы) (Т.А.Ә.(бар болса) Қаржы бөлімшесінің бастығы __________________ ____________________  (күні, қолы) (Т.А.Ә.(бар болса) Орындаушы ________________ ____________________  (күні, қолы) (Т.А.Ә.(бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -26609,63 +25621,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26987,35 +26021,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>