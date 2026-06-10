--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f46f57f" w14:textId="f46f57f">
+    <w:p w14:paraId="c070199" w14:textId="c070199">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2733,207 +2733,321 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметшілерді даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі қызметті үйлестіру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z32" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Даярлауды, қайта даярлауды және біліктілікті арттыруды ұйымдастыруды жетілдіру жөніндегі ұсыныстарды әзірлеу мақсатында мемлекеттік қызмет істері жөніндегі уәкілетті органның жанынан үйлестіру кеңесі құрылады. Үйлестіру кеңесінің ережесі мен құрамын мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Орталық мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің персоналды басқару қызметтері (кадр қызметтерi) есепті тоқсаннан кейінгі айдың 10-күнінен кешіктірмей мемлекеттік қызмет істері жөніндегі уәкiлеттi органға "е-қызмет" ықпалдастырылған ақпараттық жүйесі немесе өзге ақпараттық жүйелер арқылы қайта даярлаудан және бiлiктiлiкті арттырудан өткен мемлекеттік қызметшілер туралы есепті мемлекеттік қызмет істері жөніндегі уәкілетті орган белгiлеген нысан бойынша бередi.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы және өкілді органдардың персоналды  басқару қызметтері (кадр қызметтерi) есепті тоқсаннан кейінгі айдың 5-күнінен кешіктірмей мемлекеттік қызмет істері жөніндегі уәкiлеттi  органның аумақтық бөлімшелеріне "е-қызмет" ықпалдастырылған  ақпараттық жүйесі немесе өзге ақпараттық жүйелер арқылы қайта  даярлаудан және бiлiктiлiкті арттырудан өткен қызметшілер туралы есепті мемлекеттік қызмет істері жөніндегі уәкілетті орган белгiлеген нысан бойынша бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік тапсырыс шеңберінде оқуды аяқтаған мемлекеттік қызметшілердің мемлекеттік органда және мемлекеттік қызметте жұмыспен өтеуді жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="42"/>
+    <w:bookmarkStart w:name="z35" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік қызметші жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша тікелей оқуды аяқтағаннан кейін мемлекеттік қызметте кемінде үш жыл үздіксіз еңбек қызметін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың төртінші бөлігінде көрсетілген жағдайларды қоспағанда, тікелей оқу аяқталғаннан кейін кемінде бір жыл еңбек қызметі мемлекеттік қызметшіні оқуға жіберген мемлекеттік органда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметшінің әлеуметтік демалыста болған кезеңі жұмыспен өтеу мерзіміне есептелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған соң мемлекеттік қызметші заңнамада белгіленген тәртіппен басқа мемлекеттік органда жоғары тұрған лауазымға орналасқан жағдайда осы мемлекеттік органда жұмыспен өтеуін жалғастыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған мемлекеттік қызметшіге мемлекеттік қызмет істері жөніндегі уәкілетті органның шешімі бойынша жұмыспен өтеуді кейінге қалдыру мүмкіндігі берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...107 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2943,190 +3057,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="44"/>
+    <w:bookmarkStart w:name="z36" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Мемлекеттік қызметшінің Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген міндеттемесі мынадай: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z37" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті құжаттармен расталған мемлекеттік қызметші қайтыс болған;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="46"/>
+    <w:bookmarkStart w:name="z38" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағы 3) тармақшасының негізінде мемлекеттік қызметті тоқтатқан жағдайларда, оның оқуына бөлінген бюджет қаражатын және оқумен байланысты шығындарды өтеусіз мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z39" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтағаннан кейін мемлекеттік қызметші оқуды аяқтағанын растайтын құжат берілген күннен бастап 30 (отыз) күнтізбелік күннен кешіктірілмей жұмыспен өтеу үшін мемлекеттік қызметке қайтарылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z39" w:id="47"/>
-[...15 lines deleted...]
-      26. Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтағаннан кейін мемлекеттік қызметші оқуды аяқтағанын растайтын құжат берілген күннен бастап 30 (отыз) күнтізбелік күннен кешіктірілмей жұмыспен өтеу үшін мемлекеттік қызметке қайтарылады.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша мемлекеттік тапсырыс шеңберінде мемлекеттік қызметшіні оқуға жіберген мемлекеттік органдағы жұмыспен өтеу мерзімін есептеу жұмыс орны сақталған мемлекеттік қызметшінің жұмысқа шығуы туралы мемлекеттік органның актісі шыққан кезден басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z40" w:id="48"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Мемлекеттік қызметшіні оқуға жіберген мемлекеттік орган қайта ұйымдастырылған жағдайда жұмыспен өтеу Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3183,91 +3297,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="49"/>
+    <w:bookmarkStart w:name="z41" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жұмыспен өтеуді жүзеге асыру мүмкін болмаған жағдайда мемлекеттік тапсырыс бойынша оқуды аяқтаған мемлекеттік қызметші растайтын құжаттарды қоса бере отырып, жұмыспен өтеу жөніндегі міндеттемелерді орындауды кейінге қалдыру туралы өтінішпен мемлекеттік қызмет істері жөніндегі уәкілетті органға мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек қызметін жүзеге асыруға кедергі келтіретін сырқатын емдеген;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Еңбек кодексінің 52-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3302,111 +3416,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сондай-ақ 57-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша мемлекеттік қызметті тоқтатқан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негізгі жұмыскердің шығуы негізінде мемлекеттік қызметті тоқтатқан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      3) негізгі жұмыскердің шығуы негізінде мемлекеттік қызметті тоқтатқан;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік демалыс берілген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...15 lines deleted...]
-      4) әлеуметтік демалыс берілген;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына әскери қызметке шақырылған жағдайларда жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыспен өтеуді жүзеге асыруға кедергі келтіретін сырқат басталған кезде мемлекеттік қызметшінің еңбек қызметін жалғастыруының мүмкін еместігі туралы қорытындымен емдеу ұйымынан денсаулық жағдайы туралы дәрігерлік-консультациялық комиссия (бұдан әрі – ДКК) берген анықтама растаушы құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3443,1198 +3557,1408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29-1. Мемлекеттік қызмет істері жөніндегі уәкілетті орган материалдарды зерделейді және мемлекеттік қызметшіге кейінге қалдыруды ұсыну туралы өтініш түскен күннен бастап жеті жұмыс күнінен кешіктірмей тиісті кейінге қалдыруды ұсыну немесе оны ұсынудан бас тарту туралы шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметші қабылданған шешім туралы мемлекеттік қызмет істері жөніндегі уәкілетті органның тиісті хатымен хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 29-1-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2. Осы Қағидалардың 29-тармағының 1) тармақшасында көрсетілген жағдайда кейінге қалдыру еңбек қызметін жүзеге асыруға кедергі келтіретін ауруды емдеу мерзіміне және ауруды емдеу аяқталғаннан кейін үш айдан аспайтын мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметші қабылданған шешім туралы мемлекеттік қызмет істері жөніндегі уәкілетті органның тиісті хатымен хабардар етіледі.</w:t>
+      Осы Қағидалардың 29-тармағының 2) және 3) тармақшаларында көрсетілген жағдайларда кейінге қалдыру мемлекеттік қызмет тоқтатылғаннан кейін алты айдан аспайтын мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 29-тармағының 4) тармақшасында көрсетілген жағдайда кейінге қалдыру әлеуметтік демалыс берілген мерзімге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 29-тармағының 5) тармақшасында көрсетілген жағдайда кейінге қалдыру Қазақстан Республикасының Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына әскери қызметке шақыру мерзіміне және аталған шақыру аяқталғаннан кейін алты айдан аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Талаптар 29-1-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 29-2-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...15 lines deleted...]
-      29-2. Осы Қағидалардың 29-тармағының 1) тармақшасында көрсетілген жағдайда кейінге қалдыру еңбек қызметін жүзеге асыруға кедергі келтіретін ауруды емдеу мерзіміне және ауруды емдеу аяқталғаннан кейін үш айдан аспайтын мерзімге беріледі.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-3. Мемлекеттік басқару академиясы кейінге қалдыру мерзімі басталғанға дейін бір айдан кешіктірмей кейінге қалдыру берілген адамға жұмыспен өтеуді қайта бастау қажеттігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалардың 29-тармағының 2) және 3) тармақшаларында көрсетілген жағдайларда кейінге қалдыру мемлекеттік қызмет тоқтатылғаннан кейін алты айдан аспайтын мерзімге беріледі.</w:t>
-[...35 lines deleted...]
-      Осы Қағидалардың 29-тармағының 5) тармақшасында көрсетілген жағдайда кейінге қалдыру Қазақстан Республикасының Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына әскери қызметке шақыру мерзіміне және аталған шақыру аяқталғаннан кейін алты айдан аспайтын мерзімге беріледі.</w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген адам кейінге қалдыру мерзімдері аяқталғаннан кейін жұмыспен өтеуді қайта бастайды және жұмыспен өтеу қайта басталған кезден бастап бес жұмыс күні ішінде Мемлекеттік басқару академиясына жұмыс орнынан анықтама береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті анықтама көрсетілген мерзімдерде ұсынылмаған жағдайда осы Қағидалардың 30-1-тармағына сәйкес оны оқытуға бөлінген қаражатты өндіріп алу жөнінде шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Талаптар 29-2-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 29-3-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      29-3. Мемлекеттік басқару академиясы кейінге қалдыру мерзімі басталғанға дейін бір айдан кешіктірмей кейінге қалдыру берілген адамға жұмыспен өтеуді қайта бастау қажеттігі туралы хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сот төрелігі академиясында оқуды аяқтағаннан кейін мемлекеттік қызметте және мемлекеттік органда жұмыспен өтеу туралы шарттар, мемлекеттік қызметшінің өзге де міндеттемелері Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігі академиясына оқуға қабылдау қағидаларында көзделген оқытуға арналған тиісті шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақтың бірінші бөлігінде көрсетілген адам кейінге қалдыру мерзімдері аяқталғаннан кейін жұмыспен өтеуді қайта бастайды және жұмыспен өтеу қайта басталған кезден бастап бес жұмыс күні ішінде Мемлекеттік басқару академиясына жұмыс орнынан анықтама береді.</w:t>
-[...17 lines deleted...]
-      Тиісті анықтама көрсетілген мерзімдерде ұсынылмаған жағдайда осы Қағидалардың 30-1-тармағына сәйкес оны оқытуға бөлінген қаражатты өндіріп алу жөнінде шаралар қабылданады.</w:t>
+      Мемлекеттік басқару академиясында оқуды аяқтағаннан кейін мемлекеттік қызметте және мемлекеттік органда жұмыспен өтеу туралы шарттар, мемлекеттік қызметшінің өзге де міндеттемелері Қазақстан Республикасы Президентінің жанындағы Мемлекеттік басқару академиясына оқуға қабылдау қағидаларында көзделген оқытуға арналған тиісті шартта көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте докторантура бағдарламасы бойынша оқуды аяқтаған мемлекеттік қызметші оқу аяқталғаннан кейін екі жыл ішінде Мемлекеттік басқару академиясының диссертациялық кеңесінде докторлық диссертацияны қорғауды аяқтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген міндеттемелерді орындамау мемлекеттік қызметшінің шәкіртақы шығындарын қоспағанда, оның оқуына, соның ішінде шетелдік тағылымдамасына бөлінген бюджет қаражатын мемлекетке орындалмаған міндеттемелерге барабар өтеуіне әкеп соғады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Талаптар 29-3-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="58"/>
-[...15 lines deleted...]
-      30. Сот төрелігі академиясында оқуды аяқтағаннан кейін мемлекеттік қызметте және мемлекеттік органда жұмыспен өтеу туралы шарттар, мемлекеттік қызметшінің өзге де міндеттемелері Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігі академиясына оқуға қабылдау қағидаларында көзделген оқытуға арналған тиісті шартта көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. Мемлекеттік қызметші міндеттемелерді орындамаған жағдайда Мемлекеттік басқару академиясы, Сот төрелігі академиясы шәкіртақы шығындарын қоспағанда, оның оқуына, соның ішінде шетелдік тағылымдамасына бөлінген қаражатты Қазақстан Республикасының заңнамасында белгіленген тәртіппен өндіріп алу бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-1-тармақпен толықтырылды – ҚР Үкіметінің 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="59"/>
-[...15 lines deleted...]
-      30-1. Мемлекеттік қызметші міндеттемелерді орындамаған жағдайда Мемлекеттік басқару академиясы, Сот төрелігі академиясы шәкіртақы шығындарын қоспағанда, оның оқуына, соның ішінде шетелдік тағылымдамасына бөлінген қаражатты Қазақстан Республикасының заңнамасында белгіленген тәртіппен өндіріп алу бойынша шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-1-тарау. Мемлекеттік тапсырыс шеңберінде оқу бітірген мемлекеттік қызметшілердің мемлекеттік қызметте және оны оқуға жіберген мемлекеттік органда жұмыспен өтеуден өтуін мониторингтеуді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 4-1-тараумен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-2-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-2. Мемлекеттік тапсырыс шеңберінде оқуды аяқтаған мемлекеттік қызметшілердің мемлекеттік қызметте және оны оқуға жіберген мемлекеттік органда жұмыспен өтеуден өтуін мониторингтеуді мемлекеттік қызмет істері жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг әр алты ай сайын үш жыл бойы оқу бітірген адамдардың жұмыс орны туралы деректерді "Е-қызмет" интеграцияланған ақпараттық жүйесі арқылы салыстырып тексеру жолымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Талаптар 30-1-тармақпен толықтырылды – ҚР Үкіметінің 02.10.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-2-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-3-тармақ жаңа редакцияда көзделген - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-3. "Е-қызмет" интеграцияланған ақпараттық жүйесінде мемлекеттік қызметші туралы деректер болмаған жағдайда мемлекеттік қызмет істері жөніндегі уәкілетті орган мемлекеттік тапсырыс шеңберінде оқуын аяқтаған мемлекеттік қызметшіге жұмыс орнынан анықтама беру қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама тапсырылғаны туралы хабарламасы бар тапсырыс хатпен және (немесе) телефонограммамен және (немесе) жеделхатпен және (немесе) ұялы байланыстың абоненттік нөмірі немесе электрондық мекенжай бойынша мәтіндік хабарламамен не хабархатты немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тапсырыс шеңберінде оқу бітірген мемлекеттік қызметші күнтізбелік жылдың 15 маусымынан және 15 желтоқсанынан кешіктірілмейтін мерзімде Мемлекеттік басқару академиясына жұмыс орнынан анықтама береді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...29 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-3-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...84 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30-4. Мемлекеттік тапсырыс шеңберінде оқу бітірген мемлекеттік қызметші мемлекеттік орган актілері шыққаннан кейін үш жұмыс күні ішінде оның көшірмелерін Мемлекеттік басқару академиясына: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік органнан жұмыстан босатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқуға жіберген мемлекеттік органда жоғары тұрған немесе өзге лауазымға орналасқан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметшіге әлеуметтік демалыс берілген жағдайларда ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      1) мемлекеттік органнан жұмыстан босатылған;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-4-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметшілерді даярлаудың, қайта даярлаудың және олардың біліктілігін арттырудың өзге мәселелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      2) оқуға жіберген мемлекеттік органда жоғары тұрған немесе өзге лауазымға орналасқан;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік қызмет істері жөніндегі уәкілетті орган даярлауды, қайта даярлауды және біліктілікті арттыруды өткізуге арналған шығыстарды Қазақстан Республикасының бюджет заңнамасының талаптарына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      3) мемлекеттік қызметшіге әлеуметтік демалыс берілген жағдайларда ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Үкіметінің 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жергілікті атқарушы органдар қайта даярлауды және біліктілікті арттыруды өткізуге арналған шығыстарды Қазақстан Республикасының бюджет заңнамасының талаптарына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметшілерді даярлаудың, қайта даярлаудың және олардың біліктілігін арттырудың өзге мәселелері</w:t>
+    <w:bookmarkStart w:name="z46" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Бюджеттік бағдарламалардың әкімшілері мемлекеттік қызметшілерді қайта даярлауға және олардың біліктілігін арттыруға арналған шығыстарды Қазақстан Республикасының бюджет заңнамасына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z44" w:id="68"/>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біліктілікті арттыру, шетелдік және халықаралық білім беру ұйымдарында біліктілікті арттыруды қоспағанда, мемлекеттік органдардың талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4676,55 +5000,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>