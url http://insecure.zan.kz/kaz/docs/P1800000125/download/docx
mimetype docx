--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c070199" w14:textId="c070199">
+    <w:p w14:paraId="8b39995" w14:textId="8b39995">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2733,514 +2733,482 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметшілерді даярлау, қайта даярлау және олардың біліктілігін арттыру жөніндегі қызметті үйлестіру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z32" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Даярлауды, қайта даярлауды және біліктілікті арттыруды ұйымдастыруды жетілдіру жөніндегі ұсыныстарды әзірлеу мақсатында мемлекеттік қызмет істері жөніндегі уәкілетті органның жанынан үйлестіру кеңесі құрылады. Үйлестіру кеңесінің ережесі мен құрамын мемлекеттік қызмет істері жөніндегі уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Орталық мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің персоналды басқару қызметтері (кадр қызметтерi) есепті тоқсаннан кейінгі айдың 10-ы күнінен кешіктірмей мемлекеттік қызмет істері жөніндегі уәкілетті органға "Е-қызмет" интеграцияланған цифрлық жүйесі немесе өзге де цифрлық жүйелер арқылы қайта даярлаудан және бiлiктiлiкті арттырудан өткен мемлекеттік қызметшілер туралы есепті мемлекеттік қызмет істері жөніндегі уәкілетті орган белгiлеген нысан бойынша бередi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы және өкілді органдардың персоналды басқару қызметтері (кадр қызметтерi) есепті тоқсаннан кейінгі айдың 5-і күнінен кешіктірмей мемлекеттік қызмет істері жөніндегі уәкiлеттi органның аумақтық бөлімшелеріне "Е-қызмет" интеграцияланған цифрлық жүйесі немесе өзге де цифрлық жүйелер арқылы қайта даярлаудан және бiлiктiлiкті арттырудан өткен қызметшілер туралы есепті мемлекеттік қызмет істері жөніндегі уәкілетті орган белгiлеген нысан бойынша бередi.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік тапсырыс шеңберінде оқуды аяқтаған мемлекеттік қызметшілердің мемлекеттік органда және мемлекеттік қызметте жұмыспен өтеуді жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z35" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік қызметші жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша тікелей оқуды аяқтағаннан кейін мемлекеттік қызметте кемінде үш жыл үздіксіз еңбек қызметін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың төртінші бөлігінде көрсетілген жағдайларды қоспағанда, тікелей оқу аяқталғаннан кейін кемінде бір жыл еңбек қызметі мемлекеттік қызметшіні оқуға жіберген мемлекеттік органда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметшінің әлеуметтік демалыста болған кезеңі жұмыспен өтеу мерзіміне есептелмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған соң мемлекеттік қызметші заңнамада белгіленген тәртіппен басқа мемлекеттік органда жоғары тұрған лауазымға орналасқан жағдайда осы мемлекеттік органда жұмыспен өтеуін жалғастыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтаған мемлекеттік қызметшіге мемлекеттік қызмет істері жөніндегі уәкілетті органның шешімі бойынша жұмыспен өтеуді кейінге қалдыру мүмкіндігі берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...207 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Мемлекеттік қызметшінің Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген міндеттемесі мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z37" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті құжаттармен расталған мемлекеттік қызметші қайтыс болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z38" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>61-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағы 3) тармақшасының негізінде мемлекеттік қызметті тоқтатқан жағдайларда, оның оқуына бөлінген бюджет қаражатын және оқумен байланысты шығындарды өтеусіз мерзімінен бұрын тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z39" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша оқуды аяқтағаннан кейін мемлекеттік қызметші оқуды аяқтағанын растайтын құжат берілген күннен бастап 30 (отыз) күнтізбелік күннен кешіктірілмей жұмыспен өтеу үшін мемлекеттік қызметке қайтарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z40" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z40" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Жоғары оқу орнынан кейінгі білім беру бағдарламалары бойынша мемлекеттік тапсырыс шеңберінде мемлекеттік қызметшіні оқуға жіберген мемлекеттік органдағы жұмыспен өтеу мерзімін есептеу жұмыс орны сақталған мемлекеттік қызметшінің жұмысқа шығуы туралы мемлекеттік органның актісі шыққан кезден басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Мемлекеттік қызметшіні оқуға жіберген мемлекеттік орган қайта ұйымдастырылған жағдайда жұмыспен өтеу Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3297,91 +3265,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="48"/>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Жұмыспен өтеуді жүзеге асыру мүмкін болмаған жағдайда мемлекеттік тапсырыс бойынша оқуды аяқтаған мемлекеттік қызметші растайтын құжаттарды қоса бере отырып, жұмыспен өтеу жөніндегі міндеттемелерді орындауды кейінге қалдыру туралы өтінішпен мемлекеттік қызмет істері жөніндегі уәкілетті органға мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек қызметін жүзеге асыруға кедергі келтіретін сырқатын емдеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Еңбек кодексінің 52-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3416,111 +3384,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сондай-ақ 57-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша мемлекеттік қызметті тоқтатқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі жұмыскердің шығуы негізінде мемлекеттік қызметті тоқтатқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік демалыс берілген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының Қарулы Күштеріне, басқа да әскерлері мен әскери құралымдарына әскери қызметке шақырылған жағдайларда жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыспен өтеуді жүзеге асыруға кедергі келтіретін сырқат басталған кезде мемлекеттік қызметшінің еңбек қызметін жалғастыруының мүмкін еместігі туралы қорытындымен емдеу ұйымынан денсаулық жағдайы туралы дәрігерлік-консультациялық комиссия (бұдан әрі – ДКК) берген анықтама растаушы құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3557,70 +3525,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29-1. Мемлекеттік қызмет істері жөніндегі уәкілетті орган материалдарды зерделейді және мемлекеттік қызметшіге кейінге қалдыруды ұсыну туралы өтініш түскен күннен бастап жеті жұмыс күнінен кешіктірмей тиісті кейінге қалдыруды ұсыну немесе оны ұсынудан бас тарту туралы шешім қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметші қабылданған шешім туралы мемлекеттік қызмет істері жөніндегі уәкілетті органның тиісті хатымен хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3657,70 +3625,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-2. Осы Қағидалардың 29-тармағының 1) тармақшасында көрсетілген жағдайда кейінге қалдыру еңбек қызметін жүзеге асыруға кедергі келтіретін ауруды емдеу мерзіміне және ауруды емдеу аяқталғаннан кейін үш айдан аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 29-тармағының 2) және 3) тармақшаларында көрсетілген жағдайларда кейінге қалдыру мемлекеттік қызмет тоқтатылғаннан кейін алты айдан аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3793,70 +3761,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-3. Мемлекеттік басқару академиясы кейінге қалдыру мерзімі басталғанға дейін бір айдан кешіктірмей кейінге қалдыру берілген адамға жұмыспен өтеуді қайта бастау қажеттігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген адам кейінге қалдыру мерзімдері аяқталғаннан кейін жұмыспен өтеуді қайта бастайды және жұмыспен өтеу қайта басталған кезден бастап бес жұмыс күні ішінде Мемлекеттік басқару академиясына жұмыс орнынан анықтама береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3911,70 +3879,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="57"/>
+    <w:bookmarkStart w:name="z42" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Сот төрелігі академиясында оқуды аяқтағаннан кейін мемлекеттік қызметте және мемлекеттік органда жұмыспен өтеу туралы шарттар, мемлекеттік қызметшінің өзге де міндеттемелері Қазақстан Республикасы Жоғарғы Сотының жанындағы Сот төрелігі академиясына оқуға қабылдау қағидаларында көзделген оқытуға арналған тиісті шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік басқару академиясында оқуды аяқтағаннан кейін мемлекеттік қызметте және мемлекеттік органда жұмыспен өтеу туралы шарттар, мемлекеттік қызметшінің өзге де міндеттемелері Қазақстан Республикасы Президентінің жанындағы Мемлекеттік басқару академиясына оқуға қабылдау қағидаларында көзделген оқытуға арналған тиісті шартта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4047,70 +4015,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="58"/>
+    <w:bookmarkStart w:name="z49" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-1. Мемлекеттік қызметші міндеттемелерді орындамаған жағдайда Мемлекеттік басқару академиясы, Сот төрелігі академиясы шәкіртақы шығындарын қоспағанда, оның оқуына, соның ішінде шетелдік тағылымдамасына бөлінген қаражатты Қазақстан Республикасының заңнамасында белгіленген тәртіппен өндіріп алу бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4149,614 +4117,484 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1-тарау. Мемлекеттік тапсырыс шеңберінде оқу бітірген мемлекеттік қызметшілердің мемлекеттік қызметте және оны оқуға жіберген мемлекеттік органда жұмыспен өтеуден өтуін мониторингтеуді жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Талаптар 4-1-тараумен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...69 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-2. Мемлекеттік тапсырыс шеңберінде оқуын аяқтаған мемлекеттік қызметшілердің мемлекеттік қызметте және оны оқуға жіберген мемлекеттік органда жұмыспен өтеуден өтуін мониторингтеуді мемлекеттік қызмет істері жөніндегі уәкілетті орган жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг әр алты ай сайын үш жыл бойы оқуын аяқтаған адамдардың жұмыс орны туралы деректерді "Е-қызмет" интеграцияланған цифрлық жүйесі арқылы салыстырып тексеру жолымен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-2-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      Мониторинг әр алты ай сайын үш жыл бойы оқу бітірген адамдардың жұмыс орны туралы деректерді "Е-қызмет" интеграцияланған ақпараттық жүйесі арқылы салыстырып тексеру жолымен жүргізіледі.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-3. "Е-қызмет" интеграцияланған цифрлық жүйесінде мемлекеттік қызметші туралы деректер болмаған жағдайда мемлекеттік қызмет істері жөніндегі уәкілетті орган мемлекеттік тапсырыс шеңберінде оқуын аяқтаған мемлекеттік қызметшіге жұмыс орнынан анықтама беру қажеттігі туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хабарлама тапсырылғаны туралы хабарламасы бар тапсырыс хатпен және (немесе) телефонограммамен және (немесе) жеделхатпен және (немесе) ұялы байланыстың абоненттік нөмірі немесе электрондық мекенжай бойынша мәтіндік хабарламамен не хабархатты немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік тапсырыс шеңберінде оқуын аяқтаған мемлекеттік қызметші күнтізбелік жылдың 15 маусымынан және 15 желтоқсанынан кешіктірілмейтін мерзімде Мемлекеттік басқару академиясына жұмыс орнынан анықтама береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Талаптар 30-2-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Талаптар 30-3-тармақпен толықтырылды - ҚР Үкіметінің 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; жаңа редакцияда - ҚР Үкіметінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...214 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30-4. Мемлекеттік тапсырыс шеңберінде оқу бітірген мемлекеттік қызметші мемлекеттік орган актілері шыққаннан кейін үш жұмыс күні ішінде оның көшірмелерін Мемлекеттік басқару академиясына: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органнан жұмыстан босатылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқуға жіберген мемлекеттік органда жоғары тұрған немесе өзге лауазымға орналасқан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік қызметшіге әлеуметтік демалыс берілген жағдайларда ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4775,88 +4613,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="64"/>
+    <w:bookmarkStart w:name="z43" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызметшілерді даярлаудың, қайта даярлаудың және олардың біліктілігін арттырудың өзге мәселелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z44" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z44" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мемлекеттік қызмет істері жөніндегі уәкілетті орган даярлауды, қайта даярлауды және біліктілікті арттыруды өткізуге арналған шығыстарды Қазақстан Республикасының бюджет заңнамасының талаптарына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4875,90 +4713,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="66"/>
+    <w:bookmarkStart w:name="z45" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Жергілікті атқарушы органдар қайта даярлауды және біліктілікті арттыруды өткізуге арналған шығыстарды Қазақстан Республикасының бюджет заңнамасының талаптарына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z46" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z46" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Бюджеттік бағдарламалардың әкімшілері мемлекеттік қызметшілерді қайта даярлауға және олардың біліктілігін арттыруға арналған шығыстарды Қазақстан Республикасының бюджет заңнамасына сәйкес жоспарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Біліктілікті арттыру, шетелдік және халықаралық білім беру ұйымдарында біліктілікті арттыруды қоспағанда, мемлекеттік органдардың талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5000,55 +4838,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5374,31 +5212,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>