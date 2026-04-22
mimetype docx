--- v0 (2025-11-13)
+++ v1 (2026-04-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c172b6" w14:textId="3c172b6">
+    <w:p w14:paraId="f707e8b" w14:textId="f707e8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Жоғарғы Соттың қылмыстық және қылмыстық-процестік заңнама бойынша кейбір нормативтік қаулыларына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Жоғарғы Сотының 2018 жылғы 20 сәуірдегі № 8 нормативтік қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Жоғарғы Сотының 2018 жылғы 20 сәуірдегі № 8 нормативтік қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы Нормативтік қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -37422,9495 +37426,9083 @@
         <w:t xml:space="preserve">
       33) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "қылмыс" деген сөздер "қылмыстық құқық бұзушылық" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z948" w:id="945"/>
-[...15 lines deleted...]
-      14. "Зорлау және өзге де нәпсіқұмарлық сипаттағы күш қолдану әрекеттерімен байланысты қылмыстарды саралаудың кейбір мәселелері туралы" 2007 жылғы 11 мамырдағы № </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Күші жойылды – ҚР Жоғарғы Сотының 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z958" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Соттардың қылмыстардың қайталануы туралы заңдарды қолдануы туралы" 2007 жылғы 25 желтоқсандағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативтік қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z959" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бүкіл мәтін бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z960" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚК", "ҚІЖК" деген сөздер "ҚК-нің", "КПК-нің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z961" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13", "77" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z962" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z963" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Қазақстан Республикасы Қылмыстық кодексінің (бұдан әрі - ҚК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, егер адам бұрын ауыр қылмыс жасағаны үшiн бас бостандығынан айыруға сотталған болса, осы адамның ауыр қылмыс жасауы қылмыстардың қайталануы деп танылады. Қылмыстардың қауіпті қайталануы деп, егер осы адам бұрын ауыр қылмыс жасағаны үшін екі рет бас бостандығынан айыруға сотталса немесе аса ауыр қылмысы үшін сотталған болса, ауыр қылмыс жасағаны; егер ол бұрын ауыр немесе аса ауыр қылмысы үшін бас бостандығынан айыруға сотталған болса, аса ауыр қылмыс жасағаны танылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z964" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z965" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Айыпталушының" деген сөз "Күдіктінің" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z966" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "117", "207" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z967" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "алдын ала тергеу органдары айыпталушы ретінде жауапқа тарту туралы қаулыда және айыптау қорытындысында айыпталушының қандай қылмыстың қайталануы кезінде қылмыс жасағандығын көрсетуі" деген сөздер "қылмыстық қудалау органдары күдіктінің әрекеттерін саралау туралы қаулыда және айыптау актісінде күдіктінің қандай қылмыстардың қайталануы кезінде қылмыстық құқық бұзушылық жасағандығын көрсетуі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z968" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қорытындысында" деген сөз "актісінде" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z969" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацтағы екінші сөйлем алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z970" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "13-бабының төртінші бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z971" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z972" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-бабының төртінші бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z973" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "375" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z974" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қамауда болған" деген сөздер "күзетпен қамауда ұсталған" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z975" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z976" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚК-нің 77-бабы үшінші бөлігінің а) тармағының негізінде сынақ мерзімі өткеннен кейін" деген сөздер "ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігінің 1) тармағының негізінде пробациялық бақылау мерзімі өткеннен кейін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z977" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚК-нің 77-бабы үшінші бөлігінің в) тармағының негізінде негізгі жаза өтелгеннен кейін" деген сөздер "ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігінің негізінде жаза нақтылы өтелгеннен кейін" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z978" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-1-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Адамды қылмыстардың" деген сөздер "Адамды қылмыстық құқық бұзушылықтардың" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z979" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z980" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z981" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қылмыстардың бірі кәмелетке толмаған жаста, ал басқа қылмыс он сегіз жасқа толғаннан кейін жасалғанда қылмыстық құқық бұзушылықтардың жиынтығы бойынша соттау кезінде әрбір қылмыс үшін соттылықтың жойылу мерзімі қылмыстық құқық бұзушылықтар жиынтығы бойынша тағайындалған жаза өтелгеннен кейін кәмелетке толмаған жаста - ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал кәмелетке толған жаста - ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша жеке есептеледі. Мұндай жағдайларда кәмелетке толғанда жасалған қылмыс қылмыстық құқық бұзушылықтар жиынтығына кіретін соттылық есепке алынады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z982" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(18 жасқа)" деген сөздер "(он сегіз жасқа)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z983" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z984" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "71" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z985" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "77-бабының жетінші бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тоғызыншы бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z986" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "2006 жылғы 9 қаңтардағы" деген сөздерден кейін "№ 113" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z987" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "7" деген цифр "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрмен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z988" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z989" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z990" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Соттар ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаралып отырған іс бойынша сотталушының жасаған қылмысының санатын дұрыс анықтауы қажет.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z991" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзацтағы екінші сөйлем алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z992" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z993" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "5" деген цифр "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрмен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z994" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z995" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. Адамдарды бұрын бас бостандығынан айыруға сотталғандар қатарына жатқызу кезінде қылмыстардың қайталануын және оның түрін тану туралы мәселені шешуге байланысты "Қылмыстық жаза тағайындаудың кейбір мәселелері туралы" Қазақстан Республикасы Жоғарғы Сотының 2015 жылғы 25 маусымдағы № 4 нормативтік қаулысының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Бас бостандығынан айыруға сотталған адамдарға түзеу мекемелерiнiң түрлерін тағайындау жөнiндегi сот практикасы туралы" Қазақстан Республикасы Жоғарғы Сотының 2006 жылғы 23 маусымдағы № 7 нормативтік қаулысының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берілген түсіндірмелерді басшылыққа алған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z996" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жиынтығы бойынша ауыр және (немесе) аса ауыр қылмыстар жасағаны үшін бір соттылығы бар және және жаңадан ауыр және (немесе) аса ауыр қылмыс жасаған адамдарда қылмыстың қайталануы бар болуы туралы мәселені талқылау кезінде қылмыстың қайталану түрін тану үшін негіз болып табылатын, жиынтыққа жататын нақты қылмыс үшін тағайындалған жазаны назарға алу қажет, бұл ретте қылмыстық құқық бұзушылықтар жиынтығы немесе үкімдердің жиынтығы бойынша түпкілікті тағайындалған жаза ескерілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z997" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z998" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қылмыстың жиынтығы" деген сөздер "қылмыстық құқық бұзушылықтардың жиынтығы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z999" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1000" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "24. Қылмыстардың қайталануының болуы ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің а) тармағына сәйкес қылмыстық жауапкершілікті және жазаны ауырлататын мән-жайлар ретінде ескеріледі. Қылмыстардың қайталануы немесе қылмыстардың қауiптi қайталануы жағдайында жаза тағайындау кезiнде ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бұрын жасалған қылмыстық құқық бұзушылықтардың саны, сипаты мен қоғамға қауiптiлiк дәрежесi, оның алдындағы жазаның түзету ықпалының жеткiлiксiз болып шығуына себеп болған мән-жайлар, сондай-ақ жаңадан жасалған қылмыстық құқық бұзушылықтардың сипаты мен қоғамға қауiптiлiк дәрежесi ескерiледi.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1001" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1002" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "түзеу мекемесінің" деген сөздер "қылмыстық-атқару жүйесі мекемесінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1003" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "48" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1004" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бас бостандығынан айыруға сотталған адамдарға түзеу мекемелерiнiң түрлерiн тағайындау жөнiндегi сот практикасы туралы" Қазақстан Республикасы Жоғарғы Сотының 2006 жылғы 23 маусымдағы № 7" деген сөздер ""Қылмыстық-атқару жүйесі мекемелерінің түрлерін тағайындаудың сот практикасы туралы" Қазақстан Республикасы Жоғарғы Сотының 2006 жылғы 23 маусымдағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1005" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші сөйлем мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1006" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші бөлігіне сәйкес ауыр немесе аса ауыр қылмыстар жасағаны үшін бас бостандығынан айыруға сотталған, сондай-ақ сот үкімі бойынша қылмыстың қауіпті немесе аса қауіпті қайталануы үшін жаза тағайындалған адамдардың соттылығын оны өтеу мерзімі аяқталғанға дейін алып тастауға жол берілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1007" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1008" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1009" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "және қадағалау тәртібімен" деген сөздер "тәртіппен" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1010" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "421-бабы бірінші бөлігінің 7) тармағында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>442-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 6) тармағында" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1011" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "наразылығында" деген сөз "өтінішхатында" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1012" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "алдын ала тергеу барысында күдіктінің әрекетін саралау туралы қаулыда және айыптау актісінде қылмыстың тиісті қайталануы кезінде кінәні ауырлататын мән-жай ретінде қылмыстық құқық бұзушылықтың жасалғаны туралы көрсетілмесе" деген сөздер "сотқа дейінгі тергеу барысында күдіктінің әрекетін саралау туралы қаулыда және айыптау актісінде қылмыстың тиісті қайталануы кезінде кінәні ауырлататын мән-жай ретінде қылмыстық құқық бұзушылықтың жасалғаны туралы көрсетілмесе" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1013" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "наразылықтары" деген сөз "өтінішхаты" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1014" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "59" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1015" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қылмыстық сот ісін жүргізуде адамның және азаматтың құқықтарын, бостандықтарын соттың қорғауы туралы" 2010 жылғы 25 маусымдағы № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Жоғарғы Сотының 2011 жылғы 21 сәуірдегі № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2014 жылғы 24 желтоқсандағы № </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z950" w:id="947"/>
+        <w:t xml:space="preserve">, 2011 жылғы 30 желтоқсандағы № 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативтік қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізілген өзгерістермен және толықтырулармен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1016" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бүкіл мәтін бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1017" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚІЖК-нің" деген сөздер "ҚПК-нің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1018" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "109" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1019" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "процессуалдық" деген сөздер "процестік" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1020" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1021" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1022" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қылмыстық процестің сотқа дейінгі сатысында соттың қорғауы күзетпен қамауда ұстау, үйқамаққа алу, кепіл түріндегі бұлтартпау шараларына, лауазымнан уақытша шеттету және жақындауға тыйым салу түріндегі процестік мәжбүрлеу шараларына санкция беру кезінде, сондай-ақ қылмыстық қудалау органдарының Қазақстан Республикасы Қылмыстық-процестік кодексінің (бұдан әрі-ҚПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>106-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>109-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген әрекеттеріне (әрекетсіздігіне) және шешімдеріне шағымдарды қарау кезінде жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1023" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1024" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1025" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші абзац мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1026" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Соттар ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>106-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі бойынша прокурордың, тергеу және анықтау органдарының әрекеттері (әрекетсіздігі) мен шешімдері: қылмыстық құқық бұзушылық туралы, сондай-ақ сотқа дейінгі тергеп-тексерудің басталуы кезінде тергеп-тексеру мерзімдерінің үзілгені, қылмыстық істің тоқтатылғаны, сот-медициналық сараптама жүргізу үшін медициналық ұйымға мәжбүрлеп орналастыруда, тінтуді және (немесе) алуды жүргізуде, өзге де әрекеттер (әрекетсіздік) жасауда және шешімдерді қабылдауда заңның бұзылғаны туралы арызды қабылдаудан бас тартуы сотта шағымдануға жататынын назарда ұстағандары жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1027" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "(үй қамауына алу мен қамауға алудан басқа)" деген сөздер "(тергеу судьясы санкциялағандарды қоспағанда)" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1028" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "қылмыстың" деген сөз "қылмыстық құқық бұзушылықтың" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1029" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1030" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Қазақстан Республикасы Денсаулық сақтау министрінің 2010 жылғы 20 мамырдағы № 368 бұйрығымен бекітілген Сот-медициналық сараптама жүргізу және ұйымдастыру жөніндегі нұсқаулыққа сәйкес алынған" деген сөздер алып тасталсын;</w:t>
-[...19 lines deleted...]
-      3) </w:t>
+        <w:t xml:space="preserve"> орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1031" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1032" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "103" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" деген цифрлармен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1033" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қылмыстық істі қозғаудан бас тартылған арыз беруші" деген сөздер "қылмыстық құқық бұзушылық туралы арызын тіркеуден бас тартылған адам" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1034" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бірінші абзац мынадай мазмұндағы екінші сөйлеммен толықтырылсын:</w:t>
-[...169 lines deleted...]
-        <w:t>122</w:t>
+        <w:t xml:space="preserve"> "судья" деген сөз "тергеу судьясы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1035" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1036" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қамауға алу түріндегі" деген сөздер "Күзетпен қамауда ұстау түріндегі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1037" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "150-бабының жетінші бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1038" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші және үшінші абзацтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1039" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қамауға алуға санкция беру туралы өтінішхаттарды қарау кезінде соттар ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>124-баптары</w:t>
-[...255 lines deleted...]
-        <w:t>14</w:t>
+        <w:t>148-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарын мүлтіксіз сақтаулары қажет және қаралып отырған өтінішхаттар бойынша шешімдер қабылдау кезінде сот ең қатаң бұлтартпау шарасы – қамауға алуды қолдануға санкция беруге міндетті емес екенін, заңда көзделген, ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>136-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген негіздер болған кезде ғана санкция беру туралы өтінішхаттарды қанағаттандыруға құқылы екенін ескеруге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>136-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінде көрсетілген негіздерді қоспағанда, жасалған әрекеттің ауырлығы осы бұлтартпау шарасын таңдау үшін бірден бір және сөзсіз негіз бола алмайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1040" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы төртінші және бесінші абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1041" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>140-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>147-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес, қылмыстық қудалау органы қаулысының қарар бөлігінде күдіктіге қатысты күзетпен қамауда ұстау түріндегі бұлтартпау шарасын таңдау туралы және таңдалған бұлтартпау шарасына санкция беру туралы сот алдында өтінішхат қозғау туралы шешім міндетті түрде қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай шешім болмаған кезде қылмыстық қудалау органының өтінішхаты қанағаттандырусыз қалдыруға жатады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1042" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1043" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>541-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші және төртінші бөліктері бойынша, кәмелетке толмаған күдіктіге, айыпталушыға қатысты бұлтартпау шарасы ретiнде оны күзетпен қамауда ұстау ерекше жағдайларда ол ауыр немесе ерекше ауыр қылмыс жасаған кезде ғана қолданылатынын соттардың ескергендері жөн. Сотқа дейін іс жүргізу барысында кәмелетке толмаған адамдарды күзетпен қамауда ұстау мерзімі алты айдан аспайтын мерзімге ұзартылуы мүмкін. Бұл ретте соттар кәмелетке толмаған күдіктіге, айыпталушыға қатысты күзетпен қамауда ұстау түріндегі бұлтартпау шарасын таңдауға дейін ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>144-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртiппен оны қарауға беру сияқты шараны айқындау мүмкіндігін талқылауы қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1044" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жетінші бөлігіне сәйкес, күдіктіні немесе айыпталушыны екі ай мерзімге күзетпен қамауда ұстаудан бас тартқан кезде тергеу судьясы ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>137-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде көзделген өзге бұлтартпау шарасын сол сот отырысында таңдауға құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1045" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1046" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "149", "139" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>79</w:t>
+        <w:t>136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z962" w:id="959"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1047" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қамауда ұстау түрінде" күзетпен қамауда ұстау түріндегі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1048" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1049" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2000 жылғы 25 желтоқсандағы" деген сөздерден кейін "№ 132" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1050" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1995 жылғы 16 қазандағы" деген сөздерден кейін "№ 2529" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1051" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1995 жылғы 29 желтоқсандағы" деген сөздерден кейін " № 2737" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1052" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ""Прокуратура туралы" 1995 жылғы 21 желтоқсандағы" деген сөздер ""Прокуратура туралы" 2017 жылғы 30 маусымдағы № 81-VI" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1053" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Конституциялық Кеңестің мүшелеріне, Парламент депутаттарына, Қазақстан Республикасының Бас прокурорына" деген сөздер "Парламент депутаттығына, Парламент депутаттығына үміткерлерге, Президенттікке үміткерлерге, Конституциялық Кеңестің төрағасы мен мүшелеріне, Бас прокурорға" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1054" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1055" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1056" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Судьялардың тұрғын, қызметтік үй-жайларын, олардың пайдалануындағы жеке және қызметтік көлік құралдарын, олардың хат-хабарларын, банк шоттарын, багажын және өзге де мүлкін тінту, құжаттары мен заттарын алу, мүлкіне және почта-телеграф жөнелтілімдеріне тыйым салу, хабарламаларын ұстап алу, сөйлесулерін тыңдау және жазып алу Қазақстан Республикасы Бас Прокурорының келісімімен сотқа дейінгі тергеу шеңберінде ғана жүргізілуі мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1057" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1058" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1059" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "39" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1060" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сотқа дейінгі жеңілдетілген іс жүргізу, анықтау және алдын ала тергеу" деген сөздер "сотқа дейінгі тергеп-тексеру, жеделдетілген сотқа дейінгі тергеу, процестік келісім, медиация тәртібімен татуласуға қол жеткізу туралы келісім жасасу" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1061" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "303-бабының екінші бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>323-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1062" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "301 және 303-1-баптарымен" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>321-бабымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1063" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "қосымша тергеу жүргізу" деген сөздер "оларды жою" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1064" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сотқа дейінгі жеңілдетілген іс жүргізу, анықтау немесе алдын ала тергеу" деген сөздер "сотқа дейінгі іс жүргізу" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1065" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1066" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "сотталушының қамауға алынуына байланысты" деген сөздер "оны күзетпен қамауда ұстаудың нәтижесінде" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1067" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "155" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1068" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1069" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "226", "230", "233", "135", "132", "134" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1070" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "прокурор", "прокурордың" деген сөздер тиісінше "тергеу судьясы", "тергеу судьясының" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1071" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "бірінші тармағының" деген сөздер "2-тармағының" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1072" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "алып қоюды" деген сөздерден кейін ", сондай-ақ тұрғын үй-жайларды, жұмыс орындары мен өзге де орындарды жете тексеруді, көлік құралдарын жете тексеруді" деген сөздерсен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1073" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1074" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "201-203", "221", "222", "227", "230", "232", "234" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1075" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "прокурор" деген сөздер "тергеу судьяның" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1076" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші абзацтағы екінші сөйлем алып тасталсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1077" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші, бесінші, алтыншы і абзацтар мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1078" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "ҚПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>220-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он төртінші бөлігіне сәйкес, егер тұрғын үй-жайы оқиға болған орын болып табылса және оны қарап-тексеруді кейінге қалдыру мүмкін болмаса, тұрғын үй-жайды қарап-тексеру сотқа дейінгі тергеп-тексеруді жүргізетін адамның қаулысы бойынша, бірақ кейіннен материалдарды тергеу судьясына тәуліктік мерзімде жібере отырып жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаулының көшірмесі бір мезгілде прокурорға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тергеу судьясы жүргізілген қарап-тексерудің заңдылығын тексереді және оның заңды екендігі немесе заңды еместігі туралы қаулы шығарады, ол қылмыстық іс материалдарына қоса тігіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1079" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы жетінші абзацпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1080" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Егер жүргізілген қарап-тексерудің заңды еместігі туралы шешім қабылданған жағдайда, оның нәтижелері іс бойынша дәлелдемелер ретінде жіберілуі мүмкін емес.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1081" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1082" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1083" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Осы жедел-іздестіру шараларының нәтижелері олар ҚПК-нің "Жасырын тергеу әрекеттері" деп аталатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен істер бойынша дәлелдемелер ретінде пайдаланылуы мүмкін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1084" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "237-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1085" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "және наразылықтарды" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1086" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасы Конституциясының" деген сөздер "Конституцияның" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1087" w:id="1074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Жол қозғалысы және көлік құралдарын пайдалану ережелерін бұзуға байланысты қылмыстар жөніндегі істер бойынша қылмыстық заңнаманы қолдану тәжірибесі туралы" 2011 жылғы 29 маусымдағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1088" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тақырыбындағы "қылмыстар жөніндегі" деген сөздер "қылмыстық құқық бұзушылықтар туралы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1089" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>кіріспедегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қылмыстар" деген сөз "қылмыстық құқық бұзушылықтар" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1090" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бүкіл мәтін бойынша "300", "297", "298" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" деген цифрлармен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1091" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1092" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Қылмыстық кодексінің (бұдан әрі - ҚК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші, үшінші, төртінші және бесінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықтар үшін қылмыстық жауаптылық, егер жол қозғалысы немесе көлік құралдарын пайдалану қағидаларын бұзу адамның денсаулығына орташа немесе ауыр зиян келтіруге не бір не одан да көп адамдардың өліміне әкеп соқтырса туындайтынына соттардың назары аударылсын. ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі бойынша қылмыстық жауаптылыққа тарту үшін қандай да бір салдардың туындауы талап етілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1093" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1094" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қылмыс жасалған", "қылмыс субъектісі" деген сөздер тиісінше "Қылмыстық құқық бұзушылық жасалған", "қылмыстық құқық бұзушылық субъектісі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1095" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1096" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "көлік құралын жүргізуші куәлігінің" деген сөздер "жүргізуші куәлігінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1097" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші абзац алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1098" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-[...56 lines deleted...]
-      3) </w:t>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1099" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. Көлік құралын механикалық құралдарға жатқызу кезінде ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Жол жүрісі туралы" 2014 жылғы 17 сәуірдегі № 194-V Қазақстан Республикасы Заңының (бұдан әрі – "Жол жүрісі туралы" Заң) 1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, сондай-ақ Қазақстан Республикасы Үкіметінің 2014 жылғы 13 қарашадағы № 1196 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Жол жүрісі қағидаларының (бұдан әрі – Жол жүрісі қағидалары) 1-бөлімі 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45) тармақшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> диспозициясын негізге алған жөн, оған сәйкес қозғалтқышпен қозғалысқа келтірілетін, өздігінен жүретін жол көлік құралы, оның ішінде автомобильдер, троллейбустар, трамвайлар (мопедтер мен рельстік көлік құралдарын қоспағанда), тракторлар мен өздігінен жүретін машиналар олар жол жүрісіне қатысқан кезде механикалық көлік құралдары болып танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1100" w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Жол жүрісі туралы" Заңның 1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>38)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Жол жүрісі қағидаларының 1-бөлімі 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, цилиндрінің көлемі 50 текше сантиметрден аспайтын іштен жану қозғалтқышымен не электр қозғалтқышпен жабдықталған және ең жоғары конструктивтік жылдамдығы сағатына елу километрден аспайтын екі немесе үш дөңгелекті көлік құралы – мопед механикалық көлік құралдарына жатпайды. Мопедтерге аспалы қозғалтқышы бар велосипедтер, мокиктер, скутерлер және осыған ұқсас сипаттамалары бар басқа да көлік құралдары теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жолаушы, жаяу жүргінші немесе жол жүрісінің басқа қатысушысы, сондай-ақ механикалық көлік құралдарына жатпайтын көлік құралдарын басқаратын адам, егер ол жол берген жол жүрісі қағидаларын бұзушылықтар абайсызда адамның денсаулығына ауыр зиян келтіруге немесе бір не одан да көп адамның өліміне әкеп соқтырса, ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті бөлігінде көзделген қылмыстық құқық бұзушылық үшін қылмыстық жауаптылықта болады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1101" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1102" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1103" w:id="1090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Қылмыстық кодексінің" деген сөздер "ҚК-нің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1104" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "қылмыстар" деген сөз "қылмыстық құқық бұзушылықтар" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1105" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-[...46 lines deleted...]
-        <w:t>113</w:t>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1106" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "391-бабының" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>463,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>466-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1107" w:id="1094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабының" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1108" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1109" w:id="1096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296", "300" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>204</w:t>
+        <w:t>351</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-[...146 lines deleted...]
-        <w:t>8-тармақта</w:t>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1110" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "айыпталушы ретінде жауапкершілікке тарту туралы қаулыда, айыптау қорытындысында (айыптау хаттамасында, сотқа дейінгі жеңілдетілген іс жүргізу хаттамасында)," деген сөздер "күдіктінің әрекетін саралау туралы қаулыда, айыптау актісінде (қылмыстық теріс қылық туралы хаттамада, бұйрық арқылы іс жүргізуді қолдану туралы қаулыда)," деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1111" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қылмыстардың" деген сөз "қылмыстық құқық бұзушылықтың" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1112" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-[...66 lines deleted...]
-        <w:t>393</w:t>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1113" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "бұзғандығын," деген сөздерден кейін "сонымен қатар" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1114" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10.1-тармағын" деген сөздер "10-бөлімнің 1-тармағын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1115" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1116" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабы қолданылады" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданылады" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1117" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "ҚІЖК-нің 25-бабы 2-бөлігінің" деген сөздер "Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігінің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1118" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1119" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабының" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1120" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "айып тағылғанда және үкімде" деген сөздер "айыптау актісін жасау кезінде және үкімде" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1121" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1122" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабы" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1123" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Қылмыстық кодексінің" деген сөздер "ҚК-нің" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1124" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қылмыстар туралы" деген сөздер "қылмыстық құқық бұзушылықтар туралы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1125" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1126" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1127" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" деген цифрлармен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1128" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1129" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1130" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жол қозғалысы қауіпсіздігі" деген сөздер "жол жүрісі" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1131" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296," деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">," деген цифрлармен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1132" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "175", "185" деген цифрлар тиісінше "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-[...46 lines deleted...]
-        <w:t>9-тармақта</w:t>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1133" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "қылмыс" деген сөз "қылмыстық құқық бұзушылық" деген сөздермен ауыстырылсын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1134" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1135" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "15. Қолданыстағы қағидаларды бұзып, көлік құралын басқару құқығынан айырылған, алкогольдік, есірткі немесе өзге де масаң күйдегі адамға көлік құралын басқаруды берген жүргізуші не көлік құралының иесі, сондай-ақ көлік құралын басқару құқығы немесе тиісті санаттағы көлік құралын басқару құқығы жоқ жүргізушіні көлік құралын басқаруға жіберген лауазымды адам, көлік құралының жүргізушісі не иесі, егер бұл абайсызда денсаулыққа ауыр зиян келтіруге немесе бір не бірнеше адамдардың өліміне әкеп соқтырса, ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісінше екінші, үшінші, төртінші, бесінші бөлігі бойынша, ал көлік құралын шын мәнісінде жүргізген адам – ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тиісті бөлігі бойынша жауаптылыққа тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1136" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Сот ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес, ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінде, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықты жасағаны үшін, егер жасалған әрекеттің қоғамдық қаупінің сипаты мен дәрежесін және кінәлі адамның жеке басын ескере отырып, олардың белгілі бір лауазымды иелену немесе белгілі бір қызметпен айналысу құқығын сақтау мүмкін емес деп таныса, белгілі бір лауазымды иелену немесе белгілі бір қызметпен айналысу құқығынан айыру түрінде қосымша жаза тағайындауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер рақымшылық жасау актісі тек негізгі жазадан босатуды көздесе және қосымша жазаны қолдануды жоймаса, онда сот адамды ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші, үшінші және төртінші бөліктерінде, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші, үшінші және төртінші бөліктерінде көзделген қылмыстық құқық бұзушылықты жасағаны үшін кінәлі деп тану кезінде кінәлі адамды негізгі жазадан босатып және оған белгілі бір лауазымды иелену немесе белгілі бір қызметпен айналысу түрінде қосымша жаза тағайындап, айыптау үкімін шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1137" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бесінші бөлігінің 1) тармағына сәйкес, ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықтар үшін сотталған адамдарға мерзіміне қарамастан, бас бостандығынан айыру түріндегі жазаны қылмыстық-атқару жүйесінің қауіпсіздігі барынша төмен мекемелерінде өтеуді тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Соттар жазаны тағайындаған кезде ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші, үшінші, төртінші және бесінші бөліктерінде көзделген әрекеттер кінәнің екі нысанымен жасалған қылмыстық құқық бұзушылықтарға жататындығын және ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес тұтастай алғанда қасақана жасалған деп танылатындығын ескергендері жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты, абайсызда адамның денсаулығына орташа немесе ауыр зиян келтірген не қасақана қылмыстық құқық бұзушылық жасау нәтижесінде бір немесе одан да көп адамның өліміне әкеп соқтырған жағдайда (көлік құралын басқару құқығынан айырылған адамның алкогольдік масаң күйде көлік құралын басқаруы немесе мұндай адамға көлік құралын басқаруды беру немесе басқаруға жіберу) кінәлі адамға бір жылдан астам мерзімге бас бостандығынан айыру түріндегі жазаны қылмыстық-атқару жүйесінің қауіпсіздігі орташа мекемелерінде өтеу тағайындалуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот біреулері қасақана, ал екіншілерін абайсызда жасалған қылмыстық құқық бұзушылықтардың жиынтығы бойынша сотталғандарға, егер қасақана қылмыстық құқық бұзушылық үшін бас бостандығынан бір жылға дейінгі мерзімге айыру түріндегі жаза тағайындалған жағдайда ғана бас бостандығынан айыруды қылмыстық-атқару жүйесінің қауіпсіздігі барынша төмен мекемелерінде өтеуді тағайындауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы ретте, егер қасақана қылмыс үшін бас бостандығынан айырумен байланысты емес жаза тағайындалған жағдайда, сот қылмыстық құқық бұзушылықтардың жиынтығы бойынша бас бостандығынан айыруды қылмыстық-атқару жүйесінің қауіпсіздігі барынша төмен мекемелерінде өтеуді тағайындауға құқылы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1138" w:id="1125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-[...146 lines deleted...]
-        <w:t>10-тармақта</w:t>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1139" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жол қозғалысы" деген сөздер "Жол жүрісі қағидаларын" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1140" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қылмыстар туралы" деген сөздер "қылмыстық құқық бұзушылықтар туралы" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1141" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "931-бабының 1-бөлігіне" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>931-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1142" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-тармақтағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "2001 жылғы 21 маусымдағы № 3" деген сөздер "2005 жылғы 27 қарашадағы № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1143" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-[...166 lines deleted...]
-        <w:t>73</w:t>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1144" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "67" деген цифрлар "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" деген цифрлармен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-[...186 lines deleted...]
-        <w:t>15-тармақта</w:t>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1145" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      екінші абзац мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1146" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Егер адамның әрекеттері ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші, екінші бөліктерінде және 346-бабының бірінші, екінші, үшінші бөліктерінде және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықтардың жиынтығын құрайтын болса, онда ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолдану туралы мәселе әрбір әрекетке қатысты жеке шешіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1147" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мынадай мазмұндағы үшінші абзацпен толықтырылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1148" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бұл ретте соттар ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелері абайсызда бір немесе бірнеше адамның өліміне әкеп соққан ҚК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықтарды жасаған адамдарға қолданылмайтындығын ескергендері жөн.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1149" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-[...286 lines deleted...]
-        <w:t>6</w:t>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1150" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "296-бабында" деген сөздер "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақтарында</w:t>
-[...979 lines deleted...]
-        <w:t>106-бабында</w:t>
+        <w:t>348</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>109-бабының</w:t>
-[...539 lines deleted...]
-        <w:t>138</w:t>
+        <w:t>349</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>139</w:t>
-[...2290 lines deleted...]
-        </w:rPr>
         <w:t>351-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген қылмыстық құқық бұзушылықтар үшін қылмыстық жауаптылық, егер жол қозғалысы немесе көлік құралдарын пайдалану қағидаларын бұзу адамның денсаулығына орташа немесе ауыр зиян келтіруге не бір не одан да көп адамдардың өліміне әкеп соқтырса туындайтынына соттардың назары аударылсын. ҚК-нің </w:t>
-[...2727 lines deleted...]
-      "қылмыстар туралы" деген сөздер "қылмыстық құқық бұзушылықтар туралы" деген сөздермен ауыстырылсын;</w:t>
+        <w:t xml:space="preserve">" деген сөздермен ауыстырылсын"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1141" w:id="1138"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағына" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z1151" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қылмыстарды" деген сөз "қылмыстық құқық бұзушылықтарды" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z1142" w:id="1139"/>
-[...55 lines deleted...]
-        <w:t>" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z1152" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Әкімшілік құқық бұзушылық туралы кодекстің 69-бабы 5-бөлігіне" деген сөздер ""Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы бөлігіне" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1143" w:id="1140"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z1153" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Материалдық" деген сөзден кейін "және моральдық" деген сөздермен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z1144" w:id="1141"/>
-[...35 lines deleted...]
-        <w:t>" деген цифрлармен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z1154" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Конституциясының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес осы нормативтік қаулы қолданыстағы құқық құрамына қосылады, жалпыға бірдей міндетті болып табылады және 2020 жылғы 1 шілдеден бастап қолданысқа енгізілетін 1-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1145" w:id="1142"/>
-[...558 lines deleted...]
-    <w:bookmarkEnd w:id="1151"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жоғарғы Сотының Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -46923,116 +46515,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж.Асанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы Жоғарғы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сотының судьясы, жалпы отырыс хатшысы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -47089,55 +46692,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>