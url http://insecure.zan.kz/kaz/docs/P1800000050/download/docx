--- v0 (2025-10-05)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5a9d149" w14:textId="5a9d149">
+    <w:p w14:paraId="c769eec" w14:textId="c769eec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,162 +172,182 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z39" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңы 101-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6, 7-тармақтарына сәйкес Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="0"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ақшалай өтемақыны жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -718,390 +738,556 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақшалай өтемақыны жүзеге асыру қағидалары  1-тарау. Жалпы ережелер </w:t>
+        <w:t xml:space="preserve"> Ақшалай өтемақыны жүзеге асыру қағидалары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z40" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақшалай өтемақыны жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" 1997 жылғы 16 сәуірдегі Қазақстан Республикасы Заңының  (бұдан әрі – Заң) </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+      1. Осы Ақшалай өтемақыны жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 101-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6, 7-тармақтарына сәйкес әзірленді және ақшалай өтемақыны жүзеге асыру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ақшалай өтемақы – Заңның 101-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңы 55-бабының 6, 7-тармақтарында көзделген жағдайда жүзеге асырылатын біржолғы сипаттағы тұрғын үй төлемдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік мекеме – ақшалай өтемақыны алушы әскери қызмет өткеретін немесе өткерген республикалық мемлекеттік мекеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ақшалай өтемақыны алушылар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 2013 жылғы 1 қаңтарға күнтізбелік есептеумен он және одан көп жыл әскери қызметте болған және күнтізбелік есептеумен жиырма жыл әскери қызметте болғаннан кейін қызметтік тұрғынжайды өтеусіз жекешелендіруге құқығы бар, жекешелендіруге жатпайтын қызметтік тұрғынжайда тұратын әскери қызметшілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әскери қызметте күнтізбелік есептеумен жиырма және одан көп жыл болған және жекешелендіруге жатпайтын, оның ішінде жабық және оқшауланған әскери қалашықтардың, шекара бөлімшелерінің және өзге де жабық объектілердің аумағында орналасуы салдарынан жекешелендіруге жатпайтын қызметтік тұрғынжайда тұратын және әскери қызметте болудың шекті жасына толуына, денсаулық жағдайына немесе штаттардың қысқартылуына байланысты 2018 жылғы 1 қаңтарға дейін әскери қызметтен шығарылған адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әскери қызметте күнтізбелік есептеумен жиырма және одан көп жыл болған, қызметтен шығару кезінде қызметтік тұрғынжаймен қамтамасыз етілмеген және тұрғынжайды жекешелендіру құқығын бұрын іске асырмаған, әскери қызметте болудың шекті жасына толуына, денсаулық жағдайына немесе штаттардың қысқартылуына байланысты 2013 жылғы 1 қаңтардан бастап 2018 жылғы 1 қаңтарға дейінгі кезеңде әскери қызметтен шығарылған адамдар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 2) немесе 3) тармақшаларында көрсетілген адам қаза тапқан (қайтыс болған) жағдайда ақшалай өтемақы алу құқығы қаза тапқан (қайтыс болған) адамның отбасы мүшелеріне өтеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді – ҚР Үіметінің 29.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ақшалай өтемақының мөлшері бұрын жүзеге асырылған ағымдағы тұрғын үй төлемдерінің сомасы шегеріліп, мемлекеттік статистика саласындағы уәкілетті органның интернет-ресурсында жарияланатын ағымдағы жылғы қаңтардағы деректеріне сәйкес жаңа тұрғынжайды сатудың бір шаршы метрінің Қазақстан Республикасы бойынша орташа құнын әскери қызметшінің өзін қоса алғанда, отбасының әрбір мүшесіне он сегіз шаршы метр алаң есебінен тұрғынжай алаңына көбейту арқылы айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың 3-тармағының 2) және 3) тармақшаларында көзделген ақшалай өтемақы алушылардың отбасы мүшелері әскери қызметтен шығарылуына байланысты әскери бөлімнің тізімдерінен шығарылған күні Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1121,521 +1307,505 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 01.09.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 548</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ақшалай өтемақы алу үшін қажетті құжаттарды беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Алушылар ақшалай өтемақы алу үшін қажетті құжаттарды мемлекеттік мекеменің басшысына ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ақшалай өтемақы төлеу үшін алушы белгіленген тәртіппен мынадай құжаттарды ұсынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баянат (өтініш);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) алушының және оның отбасы мүшелерінің жеке басын куәландыратын құжаттардың, алушының отбасы мүшелері бар болса, некеге тұру (некені бұзу), балаларының туу туралы куәліктерінің көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы Қағидалардың 3-тармағының 2) немесе 3) тармақшаларында айқындалған адам қаза тапқан (қайтыс болған) жағдайда қайтыс болу туралы куәлік ұсынылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баянат тіркелген күнге дейін алынғанына күнтізбелік он күн толмаған отбасы құрамы бойынша жылжымайтын мүліктің жоқ (бар) екені туралы (Қазақстан Республикасы бойынша) анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баянат тіркелген күнге дейін алынғанына күнтізбелік он күн толмаған отбасы құрамы бойынша мемлекеттік тұрғын үй қоры объектілерін жалдау шарттары тізілімінен жалдаушы бойынша ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік тізім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) мемлекеттік мекеменің кадр бөлімшесі (жасақтау бөлімшесі) берген әскери қызметте болуы, отбасы құрамы және Заңның 101-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармақтарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тұрғын үй төлемін алу туралы мәліметтер көрсетілген қызмет орнынан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер зайыбы (жұбайы) құқық қорғау, арнаулы мемлекеттік органның, азаматтық қорғау органының қызметкері және әскери қызметші болған жағдайда Заңның 101-1-бабының 3, 4 және 5-тармақтарында көзделген тұрғын үй төлемдерін алғаны туралы мәліметтер көрсетілген қызмет орнынан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осы Қағидалардың 3-тармағының 3) тармақшасында көрсетілген алушыны қоспағанда, қызметтік тұрғынжайды жалға алу шартының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) егер жұбайы (зайыбы) әскери қызметті және (немесе) құқық қорғау, арнаулы мемлекеттік органдарда, азаматтық қорғау органдарында қызметті өткеріп жүрген немесе өткерген жағдайда жұбайының (зайыбының) тұрғын үй төлемдерін алушыны талдамалық есепке алу карточкасы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...277 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Үкіметінің 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ақшалай өтемақыны төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік мекеме баянат (өтініш) тіркелген күннен бастап күнтізбелік он бес күннен кешіктірмей ұсынылған құжаттардың толықтығын салыстырып тексеруді жүзеге асырады. Құжаттарды толық көлемде алмаған жағдайда мемлекеттік мекеме алушыны осы Қағидалардың 6-тармағына сәйкес құжаттарды ұсыну қажеттілігі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің әскери қарсы барлау және әскери полиция алушылары ұсынған құжаттар белгіленген тәртіппен мемлекеттік мекеменің тұрғын үй комиссиясының қарауына шығарылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1646,580 +1816,606 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің әскери қарсы барлау және әскери полиция алушыларына қатысты мемлекеттік мекеменің тұрғын үй комиссиясы отырысының хаттамасы баянат (өтініш) тіркелген күннен бастап жиырма жұмыс күнінен кешіктірілмей бекітіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алушыларға ақшалай өтемақы төлеу туралы бұйрықты – мемлекеттік мекеменің басшысы, ал Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің әскери қарсы барлау және әскери полиция алушыларына мемлекеттік мекеме басшысының орынбасары баянат (өтініш) тіркелген күннен бастап бір айдан кешіктірмей шығарады.  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы, егер әскери қызметшінің не оның жұбайының (зайыбының):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрғынжайда елу пайыздан аз үлесінің болуын не тұрғынжайды мұрагерлік бойынша алуды қоспағанда, Қазақстан Республикасының аумағында меншік құқығында тұрғынжайы болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғынжайды купондық тетік арқылы жекешелендіруді жүзеге асыруды қоспағанда, тұрғынжайды жекешелендіру құқығын іске асырса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z43" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) біржолғы тұрғын үй төлемін, біржолғы ақшалай өтемақыны немесе ақшалай өтемақыны алса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соңғы бес жыл ішінде Қазақстан Республикасының аумағында меншік (пайда болу) құқығында өзіне тиесілі тұрғынжайды иеліктен шығарса, төленбейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте әскери қызметшіге Заңның 101-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ақшалай өтемақы, егер оның тұрғынжайға құқығы олар некеге тұрғанға (ерлі-зайыпты болғанға) дейін іске асырылса, оның зайыбы (жұбайы), сондай-ақ оның баласы (балалары) есепке алынбай төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы төлеуден бас тартылған жағдайда мемлекеттік мекеме баянат (өтініш) тіркелген күннен бастап бір айдан кешіктірмей, алушыға дәлелді жазбаша хабарлама жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      Ақшалай өтемақы төлеуден бас тартылған жағдайда мемлекеттік мекеме баянат (өтініш) тіркелген күннен бастап бір айдан кешіктірмей, алушыға дәлелді жазбаша хабарлама жолдайды.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Үкіметінің 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ақшалай өтемақы төлеу туралы бұйрық шығарылған күннен бастап бір айдан кешіктірілмей ақшалай өтемақы алушының жеке арнайы шотына аудару арқылы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй төлемін алушылар екінші деңгейдегі банкте бір ғана жеке арнайы шот ашады және оны пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақының нысаналы мақсаты бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақшалай өтемақы төленген алушылар алты ай ішінде нысаналы пайдаланылғанын растау мақсатында Қазақстан Республикасының Үкіметі айқындайтын мақсаттар бойынша тұрғын үй төлемінің пайдаланылғанын растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Үкіметінің 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 01.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ақшалай өтемақы төленген алушылар алушыға ақшалай өтемақы жүзеге асырылған сәттен бастап үш айдан кешіктірмей қызметтік тұрғын үйді белгіленген тәртіппен тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Егер ерлі-зайыптының екеуі де әскери қызметші немесе әскери қызметтен шығарылған адам болса, өтеусіз жекешелендіру құқығының орнына ақшалай өтемақы ерлі-зайыптының таңдауы бойынша олардың біреуіне төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Үкіметінің 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...353 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік мекеме әскери қызметтен шығарылған адамдарды есепке алу орны бойынша жергілікті әскери басқару органына ақшалай өтемақы төлеу туралы бұйрықтан үзіндіні жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік мекеменің кадр бөлімшесі (жасақтау бөлімшесі) не жергілікті әскери басқару органы ақшалай өтемақы төлеу туралы бұйрықтан үзіндіні алушының жеке ісіне қоса тіркейді және қолтаңба мен мемлекеттік мекеменің елтаңбалы мөрімен расталатын тиісті жазба жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2343,242 +2539,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 50 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Үкіметінің кейбір күші жойылған шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жекешелендіруге жатпайтын, оның ішінде оның жабық және оқшауланған әскери қалашықтарда, шекара заставалары мен комендатураларда орналасуы салдарынан қызметтік тұрғын үйді өтеусіз жекешелендіру құқығын өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 28 тамыздағы № 1092 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2012 ж., № 67, 968-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жекешелендіруге жатпайтын, оның ішінде оның жабық және оқшауланған әскери қалашықтарда, шекара заставалары мен комендатураларда орналасуы салдарынан қызметтік тұрғын үйді өтеусіз жекешелендіру құқығын өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 28 тамыздағы № 1092 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 26 наурыздағы № 159 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 15, 88-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жекешелендіруге жатпайтын, оның ішінде оның жабық және оқшауланған әскери қалашықтарда, шекара заставалары мен комендатураларда орналасуы салдарынан қызметтік тұрғын үйді өтеусіз жекешелендіру құқығын өтеу қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2012 жылғы 28 тамыздағы № 1092 қаулысына өзгеріс енгізу туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 10 шілдедегі № 417 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы нормативтік құқықтық актілерінің электрондық түрдегі эталондық бақылау банкі, 2017 жылғы 12 шілде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2904,31 +3100,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>