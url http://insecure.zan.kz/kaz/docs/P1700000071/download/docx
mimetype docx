--- v2 (2026-03-06)
+++ v3 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66ec65b" w14:textId="66ec65b">
+    <w:p w14:paraId="2d078e2" w14:textId="2d078e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2374,10386 +2374,10938 @@
         <w:t>
       8-1) халықты әлеуметтік қорғау және білім беру саласындағы уәкілетті органдармен келісу бойынша денсаулық сақтау саласындағы арнаулы әлеуметтік қызметтер көрсету стандарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z1072" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) саламатты өмір салты мен дұрыс тамақтануды қалыптастыруды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z1073" w:id="57"/>
+    <w:bookmarkStart w:name="z1596" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) саламатты өмір салтын қалыптастыру жөніндегі саясатты қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1073" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ведомстволық бағынысты ұйымдарда үкіметтік емес ұйымдар үшін, оның ішінде халықтың негізгі топтары үшін азаматтардың денсаулығын сақтау саласында мемлекеттік әлеуметтік тапсырысты қалыптастыру, оның іске асырылуын мониторингтеу және нәтижелерін бағалау жөніндегі қызметті жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z1517" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1517" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) дактилоскопиялық тіркеуден өтуден босатуға негіз болатын аурулардың тізбесін Қазақстан Республикасының Ішкі істер министрлігімен келісу бойынша әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z1074" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1074" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) диагностиканың, емдеудің және медициналық оңалтудың жаңа әдістерін қолдану қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z1075" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z1075" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) медицина және фармацевтика ғылымының, медициналық және фармацевтикалық білім берудің дамуын қамтамасыз ету, денсаулық сақтау саласындағы ғылыми және білім беру қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z1464" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1464" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) арнаулы әлеуметтік қызметтер көрсету саласындағы бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z1465" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1465" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-2) арнаулы әлеуметтік көрсетілетін қызметтерге қажеттілікті бағалау және айқындау қағидаларын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z1076" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1076" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) интернатурада медицина кадрларын даярлау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z1077" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1077" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) резидентурада медицина кадрларын даярлау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z1078" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1078" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) денсаулық сақтау саласындағы жоғары оқу орнынан кейінгі білімі бар кадрларды нысаналы даярлау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z1079" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1079" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) клиникалық мамандықтар бойынша үздіксіз интеграцияланған білім беру бағдарламаларының тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z1080" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z1080" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) денсаулық сақтау саласындағы кадрларды даярлауға және олардың біліктілігін арттыруға мемлекеттік білім беру тапсырысын орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z1081" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1081" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) әлемнің жетекші фармакопеяларының талаптарын Қазақстан Республикасының аумағында қолданылады деп тану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z1082" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z1082" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) денсаулық сақтау саласындағы мамандарға қосымша және формальды емес білім беру тәртібін, денсаулық сақтау саласындағы қосымша және формальды емес білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қойылатын біліктілік талаптарын, сондай-ақ қосымша және дар формальды емес білім беру арқылы денсаулық сақтау саласындағы маманданған оқудың нәтижелерін тану қағидаларын айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z1083" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z1083" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды және университеттік аурухана, интеграцияланған академиялық медициналық орталық, клиникалық базалар туралы ережені және оларға қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z1084" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z1084" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) білім беру саласындағы уәкілетті органмен келісу бойынша медициналық және фармацевтикалық мамандықтар бойынша үлгілік оқу бағдарламаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z1085" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z1085" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) денсаулық сақтау жүйесі үшін кәсіби ғылыми-педагогикалық, медицина және фармацевтика кадрларын, қоғамдық денсаулық мамандарын және өзге де мамандарды даярлау және олардың біліктілігін арттыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z1086" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z1086" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ғылыми-медициналық сараптама жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z1087" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1087" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) денсаулық сақтау саласындағы аккредиттеу стандарттарын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z1088" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1088" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) клиникаға дейінгі (клиникалық емес) зерттеулерді жүргізу қағидаларын және медициналық бұйымдардың биологиялық әсерін бағалаудың клиникаға дейінгі базаларына қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z1089" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1089" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) дәрілік заттар мен медициналық бұйымдарға клиникалық зерттеулер, тірі организмнен тыс диагностикаға арналған медициналық бұйымдарға клиникалық-зертханалық сынақтар жүргізу қағидаларын, (in vitro) және клиникалық базаларға қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z1090" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1090" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық қызметтер көрсететін денсаулық сақтау субъектілерінің қызметкерлерін көтермелеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z1091" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1091" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшыларын лауазымға тағайындауды және лауазымнан босатуды келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) Биоэтика жөніндегі орталық комиссияның құрамын және ол туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1092" w:id="79"/>
+    <w:bookmarkStart w:name="z1092" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) мемлекеттік денсаулық сақтау ұйымдарын жарақтандыру жөніндегі іс-шараларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z1093" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1093" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) төтенше жағдайлар кезінде халықтың ауруларының алдын алу және оларды емдеу жөніндегі ведомстволық бағынысты ұйымдардың дайындығын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1094" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1094" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) денсаулық сақтау субъектілерінің ақылы қызметтер көрсету тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z1095" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1095" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде Қазақстан Республикасының азаматтарын шетелге емделуге жіберу және (немесе) емдеуді отандық медициналық ұйымдарда жүргізу үшін шетелдік мамандарды тарту қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1096" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1096" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) тегін медициналық көмектің кепілдік берілген көлемі, қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға бюджет қаражаты есебінен медициналық көмек көрсетудің қосымша көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттармен және медициналық бұйымдармен қамтамасыз ету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z1097" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1097" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) Қазақстан Республикасында тіркелген дәрілік заттар мен медициналық бұйымдардың сапасына бағалау жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z1098" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1098" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) мемлекеттік резервтің материалдық саласындағы уәкілетті органға мемлекеттік резервтің материалдық құндылықтарын сақтау номенклатурасы мен көлемі бойынша ұсыныстар әзірлеу және енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1099" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1099" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) жұмылдыру резервінің дәрілік заттары мен медициналық бұйымдарын жеткізу, сақтау және оларды номенклатура өзгерген жағдайларда жаңарту және броньнан шығару тәртібімен шығару жөніндегі қызметтерді сатып алу бойынша тапсырыс берушінің функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1100" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) жарты жылдың қорытындысы бойынша – есепті жылдың 15 шілдесіне дейін, жылдың қорытындысы бойынша – есепті жылдан кейінгі жылдың 15 қаңтарына дейін жұмылдыру резервінің дәрілік заттары мен медициналық бұйымдарын есепке алу жөніндегі ақпаратты жұмылдыру дайындығы саласындағы уәкілетті органға ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1101" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) әлеуметтік маңызы бар аурулардың тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1102" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) еңбекке уақытша жарамсыздығына сараптама жүргізу, сондай-ақ еңбекке уақытша жарамсыздығы туралы парақты немесе анықтаманы беру тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1103" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) медициналық және фармацевтикалық қызметке қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1104" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) жеке тұлғаларды медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына бекіту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1105" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) амбулаториялық жағдайларда мамандандырылған медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1106" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) стационарлық жағдайларда мамандандырылған медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1107" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) стационарды алмастыратын жағдайларда мамандандырылған медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z1108" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46) жедел медициналық көмек, оның ішінде медициналық авиацияны тарта отырып, көрсету қағидаларын бекіту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1109" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" (бұдан әрі – Кодекс) Қазақстан Республикасы Кодексінің 120-бабында белгіленген түрлерге сәйкес медициналық көмек көрсету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z1110" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) медициналық оңалту көрсету тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z1111" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) Қазақстан Республикасының Мемлекеттік фармакопеясын әзірлеу, ресімдеу, келісу, бекіту және оған өзгерістер мен толықтырулар енгізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z1112" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) бірыңғай дистрибьютордан сатып алынатын дәрілік заттар мен медициналық бұйымдардың тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z1113" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) пациенттер мен медицина қызметкерлерінің құқықтарын қорғауды қамтамасыз ету мақсатында медициналық ұйымдарда қолданылатын техникалық бақылау құралдарын, байқау және тіркеу аспаптарын, фото-, бейнеаппаратураны қолдану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z1114" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) денсаулық сақтау субъектілерінің қызметін үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1115" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) денсаулық сақтау саласындағы мамандардың кәсіптік құзыреттілігіне аттестаттау өткізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1466" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1466" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1) кәсіптік стандартқа сәйкес әлеуметтік қызметкерлерді аттестаттау бағдарламасын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1116" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) медициналық бұйымдарды көтерме және бөлшек саудада өткізуді хабарлама жасау тәртібімен жүзеге асыратын денсаулық сақтау субъектілерінің тізілімін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1117" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) Қазақстандық ұлттық дәрілік формулярды, белгілі бір аурулары (жай-күйлері) бар Қазақстан Республикасы азаматтарының жекелеген санаттарын тегін және (немесе) жеңілдікпен амбулаториялық қамтамасыз етуге арналған дәрілік заттар мен медициналық бұйымдардың тізбесін қалыптастыру қағидаларын, сондай-ақ денсаулық сақтау ұйымдарының дәрілік формулярларын әзірлеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1118" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) көлік құралдарын басқару құқығын алуға үміткер адамдарды медициналық қарап-тексеру жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z1119" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) айналасындағыларға қауіп төндіретін ауруы болса, Қазақстан Республикасында уақытша болатын шетелдіктер мен азаматтығы жоқ адамдарға, баспана іздеп жүрген адамдарға тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі медициналық көмектің тізбесін және көлемін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z1523" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1523" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-1) Қазақстан Республикасының аумағында адам саудасының құрбаны ретінде анықталған және сәйкестендірілген шетелдіктер мен азаматтығы жоқ адамдарға тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі медициналық көмектің тізбесін және көлемін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z1524" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1524" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-2) адам саудасының алдын алу бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z1525" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1525" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-3) адам саудасына қарсы іс-қимыл саласындағы қауіп-қатерлерді бағалауға және Қазақстан Республикасының заңнамасында белгіленген тәртіппен оларды барынша азайту жөнінде ұсыныстар енгізуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1526" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1526" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-4) адам саудасының құрбандарын Қазақстан Республикасының заңнамасында белгіленген тәртіппен көмек көрсету және арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну үшін жіберуге қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z1527" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1527" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-5) ішкі істер органдарын адам саудасына байланысты дайындалып жатқан не жасалған, белгілі болған қылмыс фактілері туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1528" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1528" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-6) жұртшылықты адам саудасына қарсы іс-қимыл саласындағы қызметтің нәтижелері туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1529" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1529" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-7) адам саудасының құрбандарына тегін медициналық көмектің кепілдік берілген көлемін ұсыну жөніндегі жұмысты үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1530" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1530" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-8) басқа мемлекеттік органдармен және ұйымдармен бірлесіп адам саудасының алдын алу жөніндегі іс-шараларға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1120" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) иондандырушы сәулелену әсеріне ұшыраған адамдардың қаны мен тіндерін алу, сақтау және пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z1121" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) анатомиялық сый жасау және оны денсаулық сақтау ұйымдарына беру тәртібі мен шарттарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1122" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) денсаулық сақтау ұйымдары желісінің мемлекеттік нормативін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z1123" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) қан мен оның компоненттерінің донациясын өтеусіз негізде орындайтын донорларға төленетін төлемдердің тәртібін, өлшемшарттарын және мөлшерін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1124" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) паллиативтік медициналық көмек көрсету стандартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z1125" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) зертханалық диагностика жүргізуді ұйымдастыру стандартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1126" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1126" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) патологиялық-анатомиялық диагностиканы көрсетуді ұйымдастыру стандартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1127" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) медициналық көрсетілетін қызметтер (көмек) сапасына ішкі және сыртқы сараптамаларды ұйымдастыру мен жүргізу тәртібін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1128" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1128" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) медициналық бұйымдардың оңтайлы техникалық сипаттамаларын және клиникалық-техникалық негіздемесіне сараптамалық бағалауды жүзеге асыру әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1129" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1129" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) келісімшарттық фракциялау жөніндегі өзара іс-қимыл жасау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1130" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1130" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) орфандық аурулар мен оларды емдеуге арналған дәрілік заттардың тізбесін қалыптастыру тәртібін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1131" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1131" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) алғашқы көмек көрсетуге арналған дәрі қобдишасының құрамын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1132" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1132" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) орфандық аурулардың және оларды емдеуге арналған дәрілік заттардың (орфандық) тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1133" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1133" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарға және (немесе) медициналық бұйымдарға арналған шекті бағалар мен үстеме бағаларды қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1134" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) Қазақстан Республикасында медициналық бұйымдарға сервистік қызмет көрсетуді жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1135" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) шетелдік мамандарды "Назарбаев Университетінде" немесе оның медициналық ұйымдарында, Қазақстан Республикасының Президенті Іс Басқармасының медициналық ұйымдарында, сондай-ақ қосымша білім берудің білім беретін оқу бағдарламаларын іске асыратын және танылған аккредиттеу органдарының тізіліміне енгізілген аккредиттеу органдарында институционалдық аккредиттеуден өткен жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында, ұлттық және ғылыми орталықтарында, ғылыми-зерттеу институттарында және жоғары медициналық колледждерде аккредиттелген университеттік ауруханалар, денсаулық сақтау саласындағы білім беру ұйымдарының клиникалары базасында және резидентура базасында кәсіптік медициналық қызметті жүзеге асыру үшін жіберу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1136" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) Қазақстан Республикасының халқына сурдологиялық көмек көрсету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1137" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) ағзалардың (ағза бөлігінің) және (немесе) тіндердің (тін бөлігінің) қайтыс болғаннан кейін донорлығына адамның тірі кезінде ерік білдіруі және бұл туралы жұбайын (зайыбын) немесе жақын туыстарының бірін хабардар ету тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1138" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1138" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) денсаулық сақтау саласындағы нұсқаулықтарды, алгоритмдер мен регламенттерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1139" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1139" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) денсаулық сақтау саласындағы көрсеткіштерді қалыптастыру (есептеу) әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1140" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1140" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) дәрілік заттар мен медициналық бұйымдарды мемлекеттік тіркеу және олардың қауіпсіздігі мен сапасын бағалау кезінде сараптаманы жүзеге асыру үшін тауарлар мен көрсетілетін қызметтерді сатып алу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1141" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1141" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) дәрілік заттар мен медициналық бұйымдардың қауіпсіздігі мен сапасын сараптау және бағалау жөніндегі монополиялық қызметті жүзеге асыратын сынақ зертханаларын аккредиттеуді жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1142" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1142" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) денсаулық сақтау саласындағы менеджерді сертификаттауды жүргізу қағидаларын, денсаулық сақтау саласындағы менеджер сертификатының қолданылуын растауды және денсаулық сақтау саласындағы маманды сертификаттауды жүргізу қағидаларын, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданылуын растауды, сондай-ақ Қазақстан Республикасынан тыс жерде медициналық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1143" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1143" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) әлеуметтік медициналық сақтандыру қорының қаржылық орнықтылығын қамтамасыз ететін нормалар мен лимиттерді белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1144" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1144" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) әлеуметтік медициналық сақтандыру қорының қызметін қамтамасыз етуге жіберілетін, әлеуметтік медициналық сақтандыру қорының активтерінен алынатын комиссиялық сыйақының пайыздық мөлшерлемесінің шекті шамасын белгілеу туралы ұсыныс әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1474" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1474" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-1) жыл сайын Қазақстан Республикасының Үкіметі белгілеген шекті шама шеңберінде әлеуметтік медициналық сақтандыру қорының комиссиялық сыйақысының пайыздық мөлшерлемесінің шамасын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1145" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) әлеуметтік медициналық сақтандыру қорына аударымдарды және (немесе) жарналарды есептеу (ұстап қалу) және аудару тәртібі мен мерзімдерін әзірлеу және айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1146" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1146" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) әлеуметтік медициналық сақтандыру қорының күтпеген шығыстарды жабуға арналған резервінің мөлшерін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z1147" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1147" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде көрсетілетін медициналық қызметтерге арналған тарифтерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z1148" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1148" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) тегін медициналық көмектің кепілдік берілген көлемінің тізбесін қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1149" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1149" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) Қазақстан Республикасының Ұлттық Банкімен, мемлекеттік және бюджеттік жоспарлау жөніндегі орталық уәкілетті органдармен келісу бойынша әлеуметтік медициналық сақтандыру қорының активтерін инвестициялауға арналған қаржы құралдарының тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1449" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1449" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87-1) әлеуметтік медициналық сақтандыру қорының комиссиялық сыйақы алуы қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z1150" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) бюджеттік жоспарлау жөніндегі және бюджетті атқару жөніндегі уәкілетті органдармен келісу бойынша әлеуметтік медициналық сақтандыру қорына бюджет қаражатын жоспарлау және бөлу қағидаларын, медициналық көмек көрсетуге арналған қаражат бойынша есептілікті ұсыну нысандары мен мерзімдерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1151" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) әлеуметтік медициналық сақтандыру қорының қаржылық орнықтылығын талдауды, бағалауды және бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1152" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде көрсетілетін медициналық қызметтерге тарифтерді қалыптастыру қағидалары мен әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1153" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) мамандандырылған, оның ішінде жоғары технологиялық медициналық көмек көрсету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1154" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) медициналық көрсетілетін қызметтердің сапасы жөніндегі біріккен комиссияны қалыптастыру тәртібін, оның қызметі туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1155" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету бойынша денсаулық сақтау субъектілерінен көрсетілетін қызметтерді сатып алу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1156" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) мемлекеттік монополия және арнайы құқық субъектілері өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен келісу бойынша белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1157" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1157" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) адам бала асырап алуы, оны қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулар тізбесін белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1158" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1158" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1159" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1159" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес реттелетін салада тексеру парақтарын, тәуекел дәрежесін бағалау өлшемшарттарын және тексеру жүргізудің жартыжылдық графиктерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1467" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1467" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-1) Қазақстан Республикасының Ішкі істер министрлігімен және әлеуметтік қорғау және білім беру саласындағы уәкілетті органдармен бірлесіп әлеуметтік бейімсіздікке және әлеуметтік депривацияға алып келген қатыгездікпен қараудың болуын бағалау өлшемшарттарын айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1160" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1160" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) денсаулық сақтау саласындағы ең төмен әлеуметтік стандарттарды бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1161" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1161" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99) өз құзыреті шегінде мемлекеттік, оның ішінде электрондық қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1162" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1162" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100) халық арасында қоғамдық денсаулық сақтау, халықтың санитариялық-эпидемиологиялық саламаттылығы мәселелері жөніндегі түсіндіру жұмыстарын ұйымдастыру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1163" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1163" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) консультациялық-кеңесші және сараптама комиссияларын құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1164" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1164" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) денсаулық сақтау саласында ведомстволық статистикалық байқауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1165" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1165" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) денсаулық сақтау саласындағы мемлекеттік саясатты іске асыру бойынша қоғамдық бірлестіктермен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1166" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1166" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) жастар ұйымдарымен денсаулық сақтау мәселелері бойынша өзара іс-қимылды және ынтымақтастықты жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1167" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1167" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) денсаулық сақтау мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1168" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1168" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106) уәкілетті мемлекеттік органдардың, денсаулық сақтау субъектілерінің және денсаулық сақтау, қоғамдық денсаулық сақтау саласындағы өзге де ұйымдардың жұмысын әдістемелік және ұйымдық үйлестіру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1169" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1169" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107) "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының Заңы 26-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> аталған адамдардың санаттары бойынша және Еуразиялық экономикалық одаққа мүше мемлекеттерден келген Қазақстан Республикасының аумағында уақытша болатын және еңбекші көшіп-қонушылар болып табылатын шетелдіктер, сондай-ақ олардың отбасы мүшелері бойынша деректерді міндетті әлеуметтік медициналық сақтандырудың ақпараттық жүйесіне одан әрі беру үшін Мемлекеттік корпорацияға ұсынуға жауапты мемлекеттік органдардың тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1170" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1170" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108) денсаулық сақтау, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы электрондық ақпараттық ресурстар мен ақпараттық жүйелерді, ақпараттық-коммуникациялық желілерді құру және олардың жұмыс істеуін қамтамасыз ету, оларға Қазақстан Республикасының ақпараттандыру саласындағы заңнамасына сәйкес жеке және заңды тұлғалардың қол жеткізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1171" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1171" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109) ведомстволық медициналық ақпараттық жүйелердің техникалық параметрлерін келісуді, сондай-ақ ведомстволық медициналық қызметтері бар мемлекеттік органдардың электрондық ақпараттық ресурстарын күтіп-ұстауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1172" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1172" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) құзыреті шегінде стратегиялық, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1173" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1173" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес кәсіпкерлік жөніндегі уәкілетті органмен бірлесіп тамақ өнімдерін өткізу сатысында оның қауіпсіздік саласындағы тәуекел дәрежесін бағалау өлшемшарттарына және реттелетін салада тексеру жүргізудің жартыжылдық графиктеріне және тексеру парақтарына қатысты актілерді әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1174" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1174" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112) камералдық бақылауды жүзеге асыруға қажетті мәліметтер тізбесін, сондай-ақ оларды кеден органдарының, техникалық реттеу саласындағы уәкілетті органның ұсыну тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1175" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1175" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерді (санитариялық қағидаларды және гигиеналық нормативтерді) бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z1176" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1176" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) санитариялық-эпидемиологиялық сараптама жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z1177" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1177" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) санитариялық-эпидемиологиялық аудит жүргізу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z1178" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1178" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшыларын және олардың орынбасарларын, Министрлікке ведомстволық бағынысты ұйымдардың басшыларын, олардың орынбасарларын аттестаттауды жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1179" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1179" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117) шегілетін темекі бұйымдарында, оның ішінде қыздырылатын темекісі бар бұйымдарда, қорқорға арналған темекіде, қорқор қоспасында, темекі қыздыруға арналған жүйелерде никотин мен шайырлы заттар болуының шекті жол берілетін деңгейлерін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z1180" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1180" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118) инфекциялық, паразиттік аурулар және (немесе) улану оқиғаларын, иммундаудан кейінгі жайсыз көріністерді тіркеу, есепке алу мен есептілігін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1181" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1181" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында тергеп-тексерулерді жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1182" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1182" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120) тамақ өнімінің қауіпсіздігін айқындау бойынша оған санитариялық-эпидемиологиялық сараптама жүргізу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1183" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1183" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121) курортология ғылыми орталықтарының табиғи минералды суларды пайдалануға бальнеологиялық қорытынды беру тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1184" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1184" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) тамаққа биологиялық активті қоспалардың айналымы тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1185" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1185" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) балалардың тағам өнімдерін, тағамға тағамдық және биологиялық активті қоспаларды, генетикалық түрлендірілген объектілерді, бояғыштарды, сумен және тамақ өнімдерімен араласатын материалдар мен бұйымдарды, адам денсаулығына зиянды әсер ететін химиялық заттарды, өнімдер мен заттардың жекелеген түрлерін мемлекеттік тіркеу, қайта тіркеу және мемлекеттік тіркеу туралы шешімді кері қайтарып алу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1186" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1186" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) тағамға биологиялық активті қоспалардың қауіпсіздігін ғылыми негізделген растау жөніндегі жұмыстарды жүргізу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1187" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1187" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) техникалық реттеу және метрология саласындағы уәкілетті органмен бірлесіп мемлекеттік реттеуге жатқызылатын өлшем тізбелерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1188" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1188" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ұлттық, мемлекетаралық стандарттарды, ұлттық техникалық-экономикалық ақпарат сыныптауыштарын, стандарттау жөніндегі ұсынымдарды әзірлеу, өзгерістер енгізу, қайта қарау және олардың күшін жою туралы ұсыныстарды дайындауды және уәкілетті органға енгізуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1189" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1189" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127) стандарттау саласындағы уәкілетті органмен келісу бойынша ұлттық стандарттарды және ұлттық техникалық-экономикалық ақпарат сыныптауыштарын әзірлеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1190" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1190" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) стандарттау жөніндегі құжаттар мен ұлттық стандарттау жоспарының жобаларын қарау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1191" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1191" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) стандарттау жөніндегі техникалық комитеттерді құру жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1192" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1192" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) стандарттау жөніндегі техникалық комитеттердің және стандарттау жөніндегі ұлттық органның, стандарттау жөніндегі халықаралық ұйымдардың жұмысына қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1193" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1193" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) өлшем бірлігін қамтамасыз ету саласындағы бірыңғай мемлекеттік саясатты іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1194" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1194" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) денсаулық сақтау саласындағы мемлекеттік заңды тұлғалардағы корпоративтік басқару мәселелері жөніндегі қызметті үйлестіруді және мониторингтеуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1195" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1195" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) денсаулық сақтау инфрақұрылымын дамытудың бірыңғай перспективалық жоспарын қалыптастыру, келісу және бекіту қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1196" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1196" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) денсаулық сақтау инфрақұрылымын дамытудың өңірлік перспективалық жоспарларын келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1197" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1197" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) иондаушы сәулеленудің әсерімен байланысты аурулардың тізбесін және себепті байланысты белгілеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1198" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1198" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) ұлттық денсаулық сақтау шоттарының деректерін қалыптастыру және пайдалану тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1199" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1199" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) мектепке дейінгі, мектеп жасындағы балаларды, сондай-ақ техникалық және кәсіптік, орта білімнен кейінгі және жоғары білім беру ұйымдарының оқушыларын қоса алғанда, халықтың нысаналы топтарына профилактикалық медициналық қарап-тексерулерді жүргізу қағидаларын, көлемін және кезеңділігін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1200" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1200" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) созылмалы аурулары бар адамдарға медициналық көмек көрсетуді ұйымдастыру қағидаларын, динамикалық байқау жүргізілетін созылмалы аурулардың тізбесін, байқаудың кезеңділігі мен мерзімдерін, диагностикалық зерттеулердің міндетті минимумы мен еселігін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1201" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1201" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) Қазақстан Республикасында тіркелмеген және Қазақстандық ұлттық дәрілік формулярға енгізілмеген дәрілік заттар мен тіркелмеген медициналық бұйымдарды нақты пациенттің өмірлік көрсетілімдері бойынша медициналық көмек көрсету не сирек кездесетін (орфандық) аурулары және (немесе) жай-күйлері бар пациенттердің шектеулі контингентіне медициналық көмек көрсету үшін қолдану тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1202" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1202" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) мәжбүрлеп емдеуге жіберілген туберкулезбен ауыратын науқастарға медициналық көмек көрсету тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1203" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1203" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) Қазақстан Республикасының азаматтарын, қандастарды, Қазақстан Республикасының аумағында тұрақты және уақытша тұратын шетелдіктер мен азаматтығы жоқ адамдарды, босқындарды және пана іздеген адамдарды АИТВ инфекциясының профилактикасы саласында қызметін жүзеге асыратын мемлекеттік денсаулық сақтау ұйымдарында тегін медициналық көмектің кепілдік берілген көлемі шеңберінде АИТВ инфекциясы мәселелері бойынша ерікті түрде анонимдік және (немесе) құпия медициналық зерттеп-қарау және консультация беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1204" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1204" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) қанды, оның компоненттерін дайындау, қайта өңдеу, сапасын бақылау, сақтау, өткізу номенклатурасын, қағидаларын, сондай-ақ қанды, оның компоненттерін құю қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1205" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1205" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) тіркелімдерді қалыптастыру және жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1206" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1206" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) транспланттау кезінде тіндердің иммунологиялық үйлесімділігін айқындау қағидаларын, HLA-зертхананың қызметі туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1207" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1207" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) медициналық білім беру және ғылым саласындағы стратегиялық әріптестікті жүзеге асыру тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1208" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1208" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146) биоэтика жөніндегі орталық комиссия құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1209" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1209" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) денсаулық сақтау технологияларына бағалау жүргізу және оларды қолдану тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1210" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1210" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) техникалық сынақтарды жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z1211" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1211" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) фармацевтикалық инспекцияларды жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1212" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1212" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) қолданудың ықтимал тәуекелі дәрежесіне қарай медициналық бұйымдарды сыныптау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1213" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1213" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151) фармакологиялық қадағалауды және медициналық бұйымдардың қауіпсіздігіне, сапасы мен тиімділігіне мониторинг жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1214" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1214" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       152) дәрілік препараттардың құрамына кіретін әсер етуші заттарды ескере отырып, оларды рецептісіз және рецепт бойынша босатылатын дәрілік препараттардың санаттарына жатқызу қағидаларын, рецепттерді жазып беру, есепке алу және сақтау қағидаларын бекіту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1215" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1215" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) дәрілік заттар мен медициналық бұйымдарды таңбалау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1216" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1216" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) дәрілік заттар мен медициналық бұйымдарды медициналық қолдану жөніндегі нұсқаулықты, дәрілік заттың жалпы сипаттамасын жасау және ресімдеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1217" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1217" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155) темекі бұйымдарын тұтыну мен никотиннің зияны туралы ескертулердің эскиздерін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1218" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1218" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       156) тегін медициналық көмектің кепілдік берілген көлемі, қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға бюджет қаражаты есебінен медициналық көмектің қосымша көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттар мен медициналық бұйымдарға қажеттілікті қалыптастыру тәртібі мен әдістемесін айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1219" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1219" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) бірлесіп ақы төлеуді жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1220" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1220" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158) халықаралық медициналық-санитариялық қағидаларды енгізу және іске асыру жөніндегі қызметті салааралық үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1221" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1221" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159) халықаралық медициналық-санитариялық қағидалар бойынша ұлттық үйлестіруші туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1222" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1222" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160) дәрілік заттар мен медициналық бұйымдарды ілгерілету этикасы тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1223" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1223" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161) дәрілік заттардың ұтымды пайдаланылуына бағалау жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1224" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1224" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162) көрсетілетін қызметтер мен медициналық көрсетілетін қызметтерді берушілер бөлінісінде шығыстар сипатталған талдамалық есепті, сондай-ақ оларды қаржыландыру көздері туралы ақпаратты қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z1225" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1225" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) гемопоэздік дің жасушаларын трансплантаттауды қамтамасыз ету мақсатында гемопоэздік дің жасушалары (сүйек кемігі) донорларының тіркелімін қалыптастыру және жүргізу тәртібін және гемопоэздік дің жасушалары донорын, оның ішінде халықаралық тіркелімдерден іздеу мен жандандыру және гемопоэздік дің жасушаларын реципиентке дейін тасымалдау тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1226" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1226" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164) биомедициналық зерттеулер жүргізу қағидаларын және зерттеу орталықтарына қойылатын талаптарды айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z1227" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1227" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) есірткі құралдарын, психотроптық заттарды, осы тектестерді заңсыз тұтынатын адамдарды анықтау және есепке қою тәртібін келісу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z1228" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1228" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) медициналық куәландыру мен медициналық зерттеп-қарауды жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1229" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1229" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) азаматтық және қызметтік қарудың, азаматтық пиротехникалық заттар айналысы салаларында рұқсаттар алу үшін медициналық қарсы көрсетілімдердің тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1230" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1230" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) үздіксіз интеграцияланған білім беру бағдарламасын бітірген азаматтарды дербес клиникалық практикаға жіберу үшін клиникалық мамандықтардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z1231" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1231" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) автомобильдегі алғашқы көмек көрсетуге арналған дәрі қобдишасындағы дәрілік заттар мен медициналық бұйымдардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1233" w:id="232"/>
-[...15 lines deleted...]
-      171) кәмелетке толмағандар арасында психикаға белсенді әсер ететін заттарды медициналық емес мақсатта тұтынудың және онымен байланысты құқық бұзушылықтардың профилактикасы жөніндегі іс-шараларды әзірлеу және іске асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">170) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">171) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">172) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">173) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">174) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">175) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">176) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">177) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">178) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">179) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">180) алып тасталды - ҚР Үкіметінің 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1243" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмектің тізбесін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1234" w:id="233"/>
-[...15 lines deleted...]
-      172) үш жасқа дейінгі адасып қалған, тастанды және заңды өкілдерінің қамқорлығынсыз қалған басқа да балаларды тәулік бойы қабылдауды және бағуды ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z1244" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) биомедициналық зерттеулердің басым бағыттарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1235" w:id="234"/>
-[...15 lines deleted...]
-      173) кәмелетке толмағандардың арасындағы құқық бұзушылықтардың, қараусыздықтың және панасыздықтың профилактикасы жүйесінің мемлекеттік органдары мен мекемелеріне, сондай-ақ кәмелетке толмағандардың заңды өкілдеріне консультациялық көмекті ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z1245" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) денсаулық сақтауды цифрландыру стратегиясын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1236" w:id="235"/>
-[...15 lines deleted...]
-      174) Қазақстан Республикасының заңнамасына сәйкес мінез-құлқында ауытқуы бар кәмелетке толмағандарға мамандандырылған диагностикалық және емдеу-сауықтыру көмегін көрсетуді ұйымдастыру;</w:t>
+    <w:bookmarkStart w:name="z1246" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184) ақылы медициналық қызметтер (көмек) көрсету жөніндегі шарттың үлгілік нысанын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1237" w:id="236"/>
-[...15 lines deleted...]
-      175) кәмелетке толмағанның жеке басы туралы деректерді нақтылау және оны оңалту шаралар туралы ұсыныстар дайындау мақсатында оған әлеуметтік-психологиялық зерттеп-қарауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1247" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) Қазақстан Республикасы Ішкі істер министрлігімен келісу бойынша қылмыстық-атқару (пенитенциарлық) жүйесінің мекемелерінде ұсталатын туберкулезбен ауыратын адамдарға медициналық көмек көрсетуді ұйымдастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1238" w:id="237"/>
-[...15 lines deleted...]
-      176) қылмыстық қудалау органына және сотқа кәмелетке толмағанға жүргізілген әлеуметтік-психологиялық зерттеп-қарау туралы есепті (баяндаманы) ұсыну және кәмелетке толмағанды әлеуметтік-психологиялық сүйемелдеу картасын жасау;</w:t>
+    <w:bookmarkStart w:name="z1248" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) ауруына байланысты жазасын өтеуден босатуға ұсынылатын сотталғандарды медициналық куәландырудан өткізу және Қазақстан Республикасы Ішкі істер министрлігімен келісу бойынша жазаны өтеуден босатуға негіз болып табылатын аурулардың тізбесін айқындау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1239" w:id="238"/>
-[...15 lines deleted...]
-      177) арнайы білім беру ұйымдарына және ерекше режимде ұстайтын білім беру ұйымдарына жіберілетін кәмелетке толмағандардың денсаулық жағдайы туралы қорытындыларды белгіленген тәртіппен дайындау;</w:t>
+    <w:bookmarkStart w:name="z1249" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсету бойынша денсаулық сақтау субъектілерінің көрсетілетін қызметтерін бюджет қаражаты есебінен сатып алу және оларға ақы төлеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1240" w:id="239"/>
-[...15 lines deleted...]
-      178) психикаға белсенді әсер ететін заттарды қолдануға байланысты психикалық, мінез-құлықтық бұзылулары (аурулары) бар кәмелетке толмағандарды анықтау, есепке алу, зерттеп-қарау және медициналық-әлеуметтік оңалту;</w:t>
+    <w:bookmarkStart w:name="z1250" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсететін медициналық ұйымдардың үлгі штаттары мен штат нормативтерін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1241" w:id="240"/>
-[...15 lines deleted...]
-      179) жыныстық жолмен берілетін аурулардың көздерін анықтау, осы аурулармен ауыратын кәмелетке толмағандарды зерттеп-қарау және емдеу;</w:t>
+    <w:bookmarkStart w:name="z1251" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға бюджет қаражаты есебінен медициналық көмектің қосымша көлемі шеңберінде ұсынылатын медициналық қызметтерге тарифтерді қалыптастыру қағидалары мен әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1242" w:id="241"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z1252" w:id="251"/>
+    <w:bookmarkStart w:name="z1252" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       190) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсететін медициналық ұйымдарды медициналық техникамен және медициналық мақсаттағы бұйымдармен жарақтандырудың ең төмен нормативтерін әзірлеу және бекіту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1253" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көрсетілетін қызметтердің көлемдерін жоспарлау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1254" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) медициналық көрсетілетін қызметтерді тұтынушыларды есепке алуды жүргізу және міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек алуға құқық беру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1255" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсететін денсаулық сақтау субъектілерін есепке алуды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1256" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) жылжымалы медициналық кешендер мен медициналық пойыздар арқылы медициналық көмек көрсету қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1257" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінен медициналық көрсетілетін қызметтерді сатып алу шарты талаптарының орындалуына мониторинг жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1258" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) инфекциялық, паразиттік аурулардың және айналадағылар үшін қауіп төндіретін аурулардың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1259" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінің көрсетілетін қызметтеріне ақы төлеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1260" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) тегін медициналық көмектің кепілдік берілген көлемі және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмек шеңберінде фармацевтикалық көрсетілетін қызметтердің құнын төлеу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1261" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) халықтың жекелеген санаттарына шұғыл және жоспарлы нысанда стоматологиялық көмек көрсетудің тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1262" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) әлеуметтік медициналық сақтандыру қорының күтпеген шығыстарды жабуға арналған резервін қалыптастыру және пайдалану тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z1253" w:id="252"/>
-[...15 lines deleted...]
-      191) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көрсетілетін қызметтердің көлемдерін жоспарлау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1263" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) Қазақстан Республикасының заңдарында белгіленген тәртіппен әлеуметтік медициналық сақтандыру қорының қызметіне ішкі бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z1254" w:id="253"/>
-[...15 lines deleted...]
-      192) медициналық көрсетілетін қызметтерді тұтынушыларды есепке алуды жүргізу және міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек алуға құқық беру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1264" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарға, сондай-ақ медициналық бұйымдарға бағаларды реттеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z1255" w:id="254"/>
-[...15 lines deleted...]
-      193) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсететін денсаулық сақтау субъектілерін есепке алуды жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1265" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) Қазақстан Республикасында тіркелген дәрілік заттар мен медициналық бұйымдардың сапасына бағалау жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z1256" w:id="255"/>
-[...15 lines deleted...]
-      194) жылжымалы медициналық кешендер мен медициналық пойыздар арқылы медициналық көмек көрсету қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) дене жаттығуларын жүргізудің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z1257" w:id="256"/>
-[...15 lines deleted...]
-      195) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінен медициналық көрсетілетін қызметтерді сатып алу шарты талаптарының орындалуына мониторинг жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) темекі бұйымдарын, оның ішінде қыздырылатын темекісі бар бұйымдарды өндірушілердің, импорттаушылардың темекінің және темекі бұйымдарының, оның ішінде қыздырылатын темекісі бар бұйымдардың барлық маркаларында никотиннің шекті жол берілетін құрамы бойынша зертханалық зерттеулердің нәтижелері туралы есептерді ұсынуы тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z1258" w:id="257"/>
-[...15 lines deleted...]
-      196) инфекциялық, паразиттік аурулардың және айналадағылар үшін қауіп төндіретін аурулардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1268" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) тіндер банкінің қызметін жүзеге асыру тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z1259" w:id="258"/>
-[...15 lines deleted...]
-      197) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде денсаулық сақтау субъектілерінің көрсетілетін қызметтеріне ақы төлеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) патологиялық-анатомия қызметін және сот-медициналық сараптаманы жүзеге асыратын ұйымдарда трансплантаттау мақсатында мәйіттерден көру ағзаларын алу және консервациялау тәртібін сот-сараптамалық қызмет саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z1260" w:id="259"/>
-[...15 lines deleted...]
-      198) тегін медициналық көмектің кепілдік берілген көлемі және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмек шеңберінде фармацевтикалық көрсетілетін қызметтердің құнын төлеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1270" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) алу, консервациялау, сақтау, тасымалдау және ауыстырып салу тәртібі мен шарттарын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z1261" w:id="260"/>
-[...15 lines deleted...]
-      199) халықтың жекелеген санаттарына шұғыл және жоспарлы нысанда стоматологиялық көмек көрсетудің тізбесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1271" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z1262" w:id="261"/>
-[...15 lines deleted...]
-      200) әлеуметтік медициналық сақтандыру қорының күтпеген шығыстарды жабуға арналған резервін қалыптастыру және пайдалану тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1272" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру және қайта қарау тәртібін, сондай-ақ ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелігіне бағалау жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z1263" w:id="262"/>
-[...15 lines deleted...]
-      201) Қазақстан Республикасының заңдарында белгіленген тәртіппен әлеуметтік медициналық сақтандыру қорының қызметіне ішкі бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1273" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) қайтыс болған адамның жұбайының (зайыбының), жақын туыстарының немесе заңды өкілінің талап етуі бойынша патологиялық-анатомиялық ашып қарауды тәуелсіз сарапшының (сарапшылардың) жүргізуі тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z1264" w:id="263"/>
-[...15 lines deleted...]
-      202) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарға, сондай-ақ медициналық бұйымдарға бағаларды реттеу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1274" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) техникалық сынау жүргізуге аккредиттелген ұйымдарда медициналық бұйымдарды техникалық сынау тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z1265" w:id="264"/>
-[...15 lines deleted...]
-      203) Қазақстан Республикасында тіркелген дәрілік заттар мен медициналық бұйымдардың сапасына бағалау жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1275" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) қолданылуының ықтимал қаупіне қарай медициналық бұйымдар сапасының менеджменті жүйесін енгізуге, қолдауға және бағалауға қойылатын талаптарға сәйкес медициналық бұйымдарға инспекция жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z1266" w:id="265"/>
-[...15 lines deleted...]
-      204) дене жаттығуларын жүргізудің үлгілік қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1276" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) денсаулық сақтау саласындағы кадр ресурстарын есепке алу (кәсіптік тіркелімді жүргізу) тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z1267" w:id="266"/>
-[...15 lines deleted...]
-      205) темекі бұйымдарын, оның ішінде қыздырылатын темекісі бар бұйымдарды өндірушілердің, импорттаушылардың темекінің және темекі бұйымдарының, оның ішінде қыздырылатын темекісі бар бұйымдардың барлық маркаларында никотиннің шекті жол берілетін құрамы бойынша зертханалық зерттеулердің нәтижелері туралы есептерді ұсынуы тәртібін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1277" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) медицина және фармацевтика қызметкерлерінің ар-намыс кодексін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z1268" w:id="267"/>
-[...15 lines deleted...]
-      206) тіндер банкінің қызметін жүзеге асыру тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1278" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде бас бостандығы шектеулі, сондай-ақ сот үкімі бойынша жазасын бас бостандығынан айыру орындарында өтеп жүрген, ұстап алынған, күзетпен қамауға алынған және арнаулы мекемелерге орналастырылған шетелдіктер мен азаматтығы жоқ адамдар үшін медициналық көмектің тізбесі мен көлемін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1269" w:id="268"/>
-[...15 lines deleted...]
-      207) патологиялық-анатомия қызметін және сот-медициналық сараптаманы жүзеге асыратын ұйымдарда трансплантаттау мақсатында мәйіттерден көру ағзаларын алу және консервациялау тәртібін сот-сараптамалық қызмет саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
+    <w:bookmarkStart w:name="z1279" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217) емделу үшін біржолғы зейнетақы төлемдерін пайдалану қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z1270" w:id="269"/>
-[...15 lines deleted...]
-      208) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) алу, консервациялау, сақтау, тасымалдау және ауыстырып салу тәртібі мен шарттарын айқындау;</w:t>
+    <w:bookmarkStart w:name="z1448" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217-1) әлеуметтік қамсыздандыру саласындағы уәкілетті мемлекеттік орган айқындайтын бірыңғай төлемді, бірыңғай төлем бойынша өсімпұлды төлеу, аудару және оларды жеке табыс салығы және әлеуметтік төлемдер (міндетті кәсіптік зейнетақы жарналарын қоспағанда), өсімпұл түрінде бөлу, сондай-ақ оларды қайтару тәртібін келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1271" w:id="270"/>
-[...15 lines deleted...]
-      209) денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды бекіту;</w:t>
+    <w:bookmarkStart w:name="z1280" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) техникалық реттеу саласындағы уәкілетті органмен келісу бойынша құзыретіне кіретін мәселелер жөніндегі техникалық регламенттерді әзірлеу, бекіту, олардың күшін жою, тоқтата тұру, сондай-ақ техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z1272" w:id="271"/>
-[...15 lines deleted...]
-      210) денсаулық сақтау саласындағы ғылыми ұйым мәртебесін беру және қайта қарау тәртібін, сондай-ақ ғылыми, ғылыми-техникалық және инновациялық қызметтің нәтижелігіне бағалау жүргізу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1281" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) дәрігерлік-консультациялық комиссияның қызметі туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1273" w:id="272"/>
-[...15 lines deleted...]
-      211) қайтыс болған адамның жұбайының (зайыбының), жақын туыстарының немесе заңды өкілінің талап етуі бойынша патологиялық-анатомиялық ашып қарауды тәуелсіз сарапшының (сарапшылардың) жүргізуі тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1282" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) техникалық реттеу саласындағы сараптамалық кеңестер құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z1274" w:id="273"/>
-[...15 lines deleted...]
-      212) техникалық сынау жүргізуге аккредиттелген ұйымдарда медициналық бұйымдарды техникалық сынау тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1283" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша дербес медициналық деректерді қамтитын электрондық ақпараттық ресурстарды денсаулық сақтау саласындағы басқа да дерекқорлармен байланыстыратын телекоммуникация желілеріне қосу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z1275" w:id="274"/>
-[...15 lines deleted...]
-      213) қолданылуының ықтимал қаупіне қарай медициналық бұйымдар сапасының менеджменті жүйесін енгізуге, қолдауға және бағалауға қойылатын талаптарға сәйкес медициналық бұйымдарға инспекция жүргізу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1284" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) техникалық реттеу саласындағы сараптамалық кеңестердің құрамын және олар туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z1276" w:id="275"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z1285" w:id="285"/>
+    <w:bookmarkStart w:name="z1285" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       223) дербес деректерді қорғау саласындағы уәкілетті органмен келісу бойынша цифрлық денсаулық сақтау субъектілерінің қол жеткізу құқықтарының аражігін ажырату қағидаларын әзірлеу және бекіту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1286" w:id="286"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1286" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224) техникалық регламенттерді, оның ішінде Еуразиялық экономикалық одақтың техникалық регламенттерін іске асыру жөніндегі іс-шаралар жоспарларын әзірлеу және орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z1287" w:id="287"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1287" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225) сәйкестікті растау жөніндегі органдар мен сәйкестігі міндетті расталуға жататын өнім жөніндегі зертханаларды құру, жаңғырту және жарақтандыру жөнінде ұсыныстар дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z1288" w:id="288"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1288" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226) Еуразиялық экономикалық одақтың сәйкестікті бағалау жөніндегі органдарының бірыңғай тізілімінің ұлттық бөлігіне (ұлттық бөлігінен) сәйкестікті бағалау жөніндегі органдарды қосу немесе алып тастау жөніндегі жұмысқа қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z1289" w:id="289"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1289" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227) техникалық реттеу саласындағы уәкілетті орган бекіткен қағидаларға сәйкес тиісті зертханалық практика қағидаттарын іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1290" w:id="290"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1290" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228) тиісті зертханалық практика саласындағы нормативтік-әдістемелік базаны әзірлеу (әзірлеуге қатысу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z1291" w:id="291"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1291" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229) медицина және фармацевтика өнеркәсібі саласындағы мемлекеттік саясатты қалыптастыруға және іске асыруға қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1292" w:id="292"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1292" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       230) инвестициялық жобаларды және мемлекеттік-жекешелік әріптестік жобаларын іске асыру шеңберінде дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы мемлекеттік сараптама ұйымының жарақтандыру жоспарланып отырған денсаулық сақтау ұйымдарының медициналық бұйымдар құнының есебін қалыптастыру тәртібін айқындау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z1293" w:id="293"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1293" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231) инвестициялық жобаларды және мемлекеттік-жекешелік әріптестік жобаларын іске асыру шеңберінде денсаулық сақтау ұйымдарын жарақтандыру жоспарланған медициналық бұйымдардың құнын есептеу бойынша дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы мемлекеттік сараптама ұйымының қорытындыларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1294" w:id="294"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1294" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232) кәмелетке толмағандарды арнаулы білім беру ұйымдарында және ерекше режимде ұстайтын білім беру ұйымдарында күтіп-бағуға және оқытуға кедергі келтіретін аурулардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1295" w:id="295"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1295" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233) кейбір созылмалы аурулардың ауыр түрлерінің тізімін бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1296" w:id="296"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1296" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234) медициналық инцидент жағдайларын (оқиғаларын) айқындау, оларды есепке алу және талдау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1297" w:id="297"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1297" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235) денсаулық сақтау саласында құрметті атақтар беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1298" w:id="298"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1298" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236) көтермелеудің салалық жүйесі қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1299" w:id="299"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1299" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       237) денсаулық сақтау саласындағы шаруашылық жүргізу құқығындағы мемлекеттік кәсіпорындардың қызметкерлеріне еңбекақы төлеудің үлгі жүйесін әзірлеу және бекіту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1300" w:id="300"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1300" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238) денсаулық сақтау ұйымдары және (немесе) олардың құрылымдық бөлімшелері үшін үлгілік штаттар мен штаттық нормативтерді бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z1301" w:id="301"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1301" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239) денсаулық сақтау жүйесі қызметкерлерінің үздіксіз кәсіптік даму нәтижелерін растау, біліктілік деңгейін беру және растау қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1302" w:id="302"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1302" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240) денсаулық сақтау саласындағы мамандықтар мен мамандандырулар номенклатурасын, денсаулық сақтау жүйесінің қызметкерлері лауазымдарының номенклатурасы мен біліктілік сипаттамаларын бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1303" w:id="303"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1303" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241) медициналық бұйымдарға белгіленген шекті бағалар бойынша медициналық бұйымдарды берудің ұзақ мерзімді шарттары шеңберінде бірыңғай дистрибьютор сатып алатын медициналық бұйымдардың тізбесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1304" w:id="304"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1304" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242) денсаулық сақтау ұйымдарының номенклатурасын және олардың қызметі туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1305" w:id="305"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1305" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       243) психикаға белсенді әсер ететін заттарды тұтыну фактісін және масаң күйде екенін анықтау үшін медициналық куәландырудан өткізу қағидаларын әзірлеу және бекіту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1306" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) клиникалық хаттамаларды әзірлеу және қайта қарау қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1307" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) "Төтенше жағдай туралы" Қазақстан Республикасының Заңына сәйкес енгізілген төтенше жағдай кезеңінде медициналық көмек көрсетуді ұйымдастыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1308" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) медициналық ұйымдарда құпия аудит жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1309" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) денсаулық сақтау және білім беру ұйымдарында тамақтану стандарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">248) алып тасталды - ҚР Үкіметінің 01.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1311" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) денсаулық сақтау саласындағы халықаралық жобаларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1312" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) дәрілік заттардың бағаларын мемлекеттік реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1313" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық мақсаттағы бұйымдарға, бірыңғай дистрибьютормен жасалған ұзақ мерзімді өнім беру шарттары шеңберінде Қазақстан Республикасының аумағында жасалатын, тірі организмнен тыс (in vitro) диагностикалауға арналған медициналық бұйымдар бағасын мемлекеттік реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1314" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) Кодекстің 26-бабының 3-тармағында көрсетілген адамдарды кәсіптік құзыреттілігі тұрғысынан аттестаттаудан өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1315" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) міндетті кәсіптік зейнетақы жарналарын төлеу жөніндегі агенттер меншікті қаражаты есебінен міндетті кәсіптік зейнетақы жарналарын жүзеге асыратын еңбек жағдайлары зиянды жұмыстармен айналысатын кәсіптердің, жұмыстар мен мамандықтардың тізбесін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1316" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) денсаулық сақтау инфрақұрылымын дамытудың бірыңғай перспективалық жоспарын қалыптастыру, келісу және бекіту қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1306" w:id="306"/>
-[...15 lines deleted...]
-      244) клиникалық хаттамаларды әзірлеу және қайта қарау қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1317" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) денсаулық сақтау саласындағы жергілікті атқарушы органдарды үйлестіруді және оларға әдістемелік басшылық жасауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z1307" w:id="307"/>
-[...271 lines deleted...]
-    <w:bookmarkStart w:name="z1318" w:id="317"/>
+    <w:bookmarkStart w:name="z1318" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       256) тәуекелге бағалау жүргізуге құқығы бар ұйымдар үшін бірыңғай әдіснаманы айқындау және тәуекелге бағалау жүргізу тәртібін айқындау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1319" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) денсаулық сақтаудың кадр ресурстары жөніндегі ұлттық үйлестіруші туралы ережені әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1320" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) қазақстандық ұлттық дәрілік формулярды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1321" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттар мен медициналық бұйымдарды сатып алу тізбесін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1322" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) денсаулық сақтау ұйымдарында шұғыл және кезек күттірмейтін медициналық көмек көрсету үшін қажетті дәрілік заттар мен медициналық бұйымдардың тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1323" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандырудың ең төмен стандарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1324" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) денсаулық сақтау саласындағы кәсіптік стандарттарды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1325" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) психикаға белсенді әсер ететін заттарды тұтынумен байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар, өздеріне қатысты психикалық денсаулық саласында медициналық көмек көрсететін ұйымға жолдама беру қолданылмайтын адамдардағы медициналық қарсы көрсетілімдер тізбесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1326" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) клиникалық хаттамаларды практикалық денсаулық сақтауға енгізу және тиімділігін бағалау әдістемесін әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1327" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) алу, дайындау, сақтау, консервациялау, тасымалдау, донордан реципиентке трансплантаттау қағидалары мен шарттарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1328" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) цифрлық денсаулық сақтау саласындағы стандарттарды, сыныптау жүйелерін, анықтамалықтар мен номенклатураларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1319" w:id="318"/>
-[...15 lines deleted...]
-      257) денсаулық сақтаудың кадр ресурстары жөніндегі ұлттық үйлестіруші туралы ережені әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1329" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) денсаулық сақтау саласындағы медициналық ақпараттық жүйелерге қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1320" w:id="319"/>
-[...15 lines deleted...]
-      258) қазақстандық ұлттық дәрілік формулярды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1330" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) қашықтықтан медициналық қызметтер көрсету үшін электрондық ақпараттық ресурстарға қойылатын талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1321" w:id="320"/>
-[...15 lines deleted...]
-      259) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттар мен медициналық бұйымдарды сатып алу тізбесін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1331" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) сырқаттанушылық пен өлімді кодтау жөніндегі нұсқаулықты, халықаралық сыныптауыштарды пайдалану жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1322" w:id="321"/>
-[...15 lines deleted...]
-      260) денсаулық сақтау ұйымдарында шұғыл және кезек күттірмейтін медициналық көмек көрсету үшін қажетті дәрілік заттар мен медициналық бұйымдардың тізбесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1332" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) білім беру саласындағы уәкілетті органмен келісу бойынша денсаулық сақтау саласындағы білім беру бағдарламалары бойынша оқыту құнын қалыптастыру әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1323" w:id="322"/>
-[...15 lines deleted...]
-      261) денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандырудың ең төмен стандарттарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1333" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      271) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттардың және (немесе) медициналық бұйымдардың шекті бағалары мен үстеме бағаларын қалыптастыру және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1324" w:id="323"/>
-[...15 lines deleted...]
-      262) денсаулық сақтау саласындағы кәсіптік стандарттарды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1334" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      272) монополияға қарсы органмен келісу бойынша өндірушінің дәрілік заттың саудалық атауына шекті бағаларын, бағалық реттеуге жататын дәрілік заттар тізбесіне енгізілген, бөлшек және көтерме саудада өткізуге арналған дәрілік заттың саудалық атауына шекті бағаларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1325" w:id="324"/>
-[...15 lines deleted...]
-      263) психикаға белсенді әсер ететін заттарды тұтынумен байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар, өздеріне қатысты психикалық денсаулық саласында медициналық көмек көрсететін ұйымға жолдама беру қолданылмайтын адамдардағы медициналық қарсы көрсетілімдер тізбесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1335" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) кәсіптік аурулардың тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1326" w:id="325"/>
-[...15 lines deleted...]
-      264) клиникалық хаттамаларды практикалық денсаулық сақтауға енгізу және тиімділігін бағалау әдістемесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1336" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      274) бағасы реттелетін дәрілік заттар тізбесіне енгізілген, Қазақстан Республикасында тіркелген және айналыстағы көтерме және бөлшек саудада өткізуге арналған дәрілік заттарға, сондай-ақ тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде тіркелген дәрілік заттар мен медициналық мақсаттағы бұйымдар бағасын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1327" w:id="326"/>
-[...15 lines deleted...]
-      265) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) алу, дайындау, сақтау, консервациялау, тасымалдау, донордан реципиентке трансплантаттау қағидалары мен шарттарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1337" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275) монополияға қарсы органмен келісу бойынша көтерме және бөлшек саудада өткізу үшін бағалық реттеуге жататын дәрілік заттардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1328" w:id="327"/>
-[...15 lines deleted...]
-      266) цифрлық денсаулық сақтау саласындағы стандарттарды, сыныптау жүйелерін, анықтамалықтар мен номенклатураларды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1338" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      276) монополияға қарсы органмен келісу бойынша тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттың, медициналық мақсаттағы бұйымның, сондай-ақ бірыңғай дистрибьютормен жасалған ұзақ мерзімді өнім беру шарты шеңберінде Қазақстан Республикасының аумағында жасалатын, тірі организмнен тыс (in vitro) диагностикалауға арналған медициналық бұйымның саудалық атауының шекті бағасын, тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттың халықаралық патенттелмеген атауының немесе медициналық мақсаттағы бұйымның техникалық сипаттамасының шекті бағасын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1329" w:id="328"/>
-[...15 lines deleted...]
-      267) денсаулық сақтау саласындағы медициналық ақпараттық жүйелерге қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1339" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      277) уәкілетті мемлекеттік органдардың бірінші басшыларымен келісу бойынша әскери қызметтен босатылған, жиырма бес және одан көп жыл еңбек сіңірген адамдарға санаторийлік-курорттық емделу ұсынылатын аурулардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1330" w:id="329"/>
-[...15 lines deleted...]
-      268) қашықтықтан медициналық қызметтер көрсету үшін электрондық ақпараттық ресурстарға қойылатын талаптарды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1340" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      278) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсетуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1331" w:id="330"/>
-[...15 lines deleted...]
-      269) сырқаттанушылық пен өлімді кодтау жөніндегі нұсқаулықты, халықаралық сыныптауыштарды пайдалану жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1341" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      279) биологиялық қауіпсіздікті қамтамасыз ету мәселелеріне байланысты нормативтік құқықтық актілердің, нормативтік техникалық құжаттардың, ұлттық және (немесе) мемлекетаралық стандарттардың жобаларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1332" w:id="331"/>
-[...15 lines deleted...]
-      270) білім беру саласындағы уәкілетті органмен келісу бойынша денсаулық сақтау саласындағы білім беру бағдарламалары бойынша оқыту құнын қалыптастыру әдістемесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1342" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280) биологиялық қауіпсіздік саласындағы мемлекеттік ақпараттық жүйені жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1333" w:id="332"/>
-[...15 lines deleted...]
-      271) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттардың және (немесе) медициналық бұйымдардың шекті бағалары мен үстеме бағаларын қалыптастыру және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1343" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      281) биологиялық қауіпсіздік саласындағы есепке алуды, мониторингтеуді жүргізу және болжау (модельдеу) қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1334" w:id="333"/>
-[...15 lines deleted...]
-      272) монополияға қарсы органмен келісу бойынша өндірушінің дәрілік заттың саудалық атауына шекті бағаларын, бағалық реттеуге жататын дәрілік заттар тізбесіне енгізілген, бөлшек және көтерме саудада өткізуге арналған дәрілік заттың саудалық атауына шекті бағаларды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1344" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      282) патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыратын субъектілерді, ықтимал қауіпті биологиялық объектілерді, патогендігі I және II топтардағы патогенді биологиялық агенттерді және олармен жұмыс істеуді жүзеге асыратын мамандарды есепке алудың жүзеге асырылуын мониторингтеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1335" w:id="334"/>
-[...15 lines deleted...]
-      273) кәсіптік аурулардың тізбесін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1345" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      283) патогенді және өнеркәсіптік микроорганизмдердің ұлттық коллекцияларын қалыптастыру, жүргізу және күтіп-ұстау қағидаларын және оларды қалыптастыруға, жүргізуге және күтіп-ұстауға уәкілетті ұйымдардың тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z1336" w:id="335"/>
-[...15 lines deleted...]
-      274) бағасы реттелетін дәрілік заттар тізбесіне енгізілген, Қазақстан Республикасында тіркелген және айналыстағы көтерме және бөлшек саудада өткізуге арналған дәрілік заттарға, сондай-ақ тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде тіркелген дәрілік заттар мен медициналық мақсаттағы бұйымдар бағасын айқындау;</w:t>
+    <w:bookmarkStart w:name="z1346" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      284) биологиялық қауіпсіздік саласындағы кадрларды кәсіптік даярлаудың, қайта даярлаудың және олардың біліктілігін арттырудың үлгілік бағдарламаларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z1337" w:id="336"/>
-[...15 lines deleted...]
-      275) монополияға қарсы органмен келісу бойынша көтерме және бөлшек саудада өткізу үшін бағалық реттеуге жататын дәрілік заттардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1347" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      285) патогенді биологиялық агенттердің патогендігі және қауіптілік дәрежесі бойынша сыныптамасын ескере отырып, патогенді биологиялық агенттерді аса қауіпті инфекциялық аурулар туғызатындарға жатқызу өлшемшарттарын және патогенді биологиялық агенттердің тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1338" w:id="337"/>
-[...15 lines deleted...]
-      276) монополияға қарсы органмен келісу бойынша тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттың, медициналық мақсаттағы бұйымның, сондай-ақ бірыңғай дистрибьютормен жасалған ұзақ мерзімді өнім беру шарты шеңберінде Қазақстан Республикасының аумағында жасалатын, тірі организмнен тыс (in vitro) диагностикалауға арналған медициналық бұйымның саудалық атауының шекті бағасын, тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттың халықаралық патенттелмеген атауының немесе медициналық мақсаттағы бұйымның техникалық сипаттамасының шекті бағасын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1348" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      286) патогендігі I және II топтардағы патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыру үшін мамандардың кадр резервін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1339" w:id="338"/>
-[...15 lines deleted...]
-      277) уәкілетті мемлекеттік органдардың бірінші басшыларымен келісу бойынша әскери қызметтен босатылған, жиырма бес және одан көп жыл еңбек сіңірген адамдарға санаторийлік-курорттық емделу ұсынылатын аурулардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1349" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      287) биологиялық қорғауды қамтамасыз ету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1340" w:id="339"/>
-[...15 lines deleted...]
-      278) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсетуді қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z1350" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288) биологиялық қатерлерді басқару әдістемелерін келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1341" w:id="340"/>
-[...15 lines deleted...]
-      279) биологиялық қауіпсіздікті қамтамасыз ету мәселелеріне байланысты нормативтік құқықтық актілердің, нормативтік техникалық құжаттардың, ұлттық және (немесе) мемлекетаралық стандарттардың жобаларын келісу;</w:t>
+    <w:bookmarkStart w:name="z1351" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      289) биологиялық қауіпсіздік саласындағы нормативтік техникалық құжаттардың, ұлттық және (немесе) мемлекетаралық стандарттардың тізбесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z1342" w:id="341"/>
-[...15 lines deleted...]
-      280) биологиялық қауіпсіздік саласындағы мемлекеттік ақпараттық жүйені жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1352" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290) биологиялық қатерлерді сыртқы бағалау тиімділігінің мониторингін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z1343" w:id="342"/>
-[...15 lines deleted...]
-      281) биологиялық қауіпсіздік саласындағы есепке алуды, мониторингтеуді жүргізу және болжау (модельдеу) қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1353" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291) биологиялық қатерлерді сыртқы бағалау тиімділігінің мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z1344" w:id="343"/>
-[...15 lines deleted...]
-      282) патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыратын субъектілерді, ықтимал қауіпті биологиялық объектілерді, патогендігі I және II топтардағы патогенді биологиялық агенттерді және олармен жұмыс істеуді жүзеге асыратын мамандарды есепке алудың жүзеге асырылуын мониторингтеу;</w:t>
+    <w:bookmarkStart w:name="z1354" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      292) биологиялық қатерлерді талдау және болжау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z1345" w:id="344"/>
-[...15 lines deleted...]
-      283) патогенді және өнеркәсіптік микроорганизмдердің ұлттық коллекцияларын қалыптастыру, жүргізу және күтіп-ұстау қағидаларын және оларды қалыптастыруға, жүргізуге және күтіп-ұстауға уәкілетті ұйымдардың тізбесін әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z1355" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      293) биологиялық қауіпсіздік саласындағы нысаналы ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z1346" w:id="345"/>
-[...15 lines deleted...]
-      284) биологиялық қауіпсіздік саласындағы кадрларды кәсіптік даярлаудың, қайта даярлаудың және олардың біліктілігін арттырудың үлгілік бағдарламаларын келісу;</w:t>
+    <w:bookmarkStart w:name="z1356" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      294) биологиялық қауіпсіздікті қамтамасыз ету мәселелері жөніндегі халықаралық ұйымдарда Қазақстан Республикасының атынан өкілдік ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z1347" w:id="346"/>
-[...15 lines deleted...]
-      285) патогенді биологиялық агенттердің патогендігі және қауіптілік дәрежесі бойынша сыныптамасын ескере отырып, патогенді биологиялық агенттерді аса қауіпті инфекциялық аурулар туғызатындарға жатқызу өлшемшарттарын және патогенді биологиялық агенттердің тізбесін әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z1357" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      295) Қазақстан Республикасының ақпаратқа қол жеткізу туралы заңнамасына сәйкес жұртшылықты Қазақстан Республикасының биологиялық қауіпсіздігінің жай-күйі туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1348" w:id="347"/>
-[...15 lines deleted...]
-      286) патогендігі I және II топтардағы патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыру үшін мамандардың кадр резервін қалыптастыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1358" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      296) сауықтыру және ұйымдастырылған демалыс кезеңінде балаларға медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z1349" w:id="348"/>
-[...15 lines deleted...]
-      287) биологиялық қорғауды қамтамасыз ету қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1359" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      297) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z1350" w:id="349"/>
-[...15 lines deleted...]
-      288) биологиялық қатерлерді басқару әдістемелерін келісу;</w:t>
+    <w:bookmarkStart w:name="z1360" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298) мемлекеттік сатып алу саласындағы уәкілетті органмен келісу бойынша денсаулық сақтау субъектілерінен дәрілік заттар мен медициналық бұйымдарды, көрсетілетін қызметтерді сатып алу саласындағы бірыңғай операторды айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1351" w:id="350"/>
-[...15 lines deleted...]
-      289) биологиялық қауіпсіздік саласындағы нормативтік техникалық құжаттардың, ұлттық және (немесе) мемлекетаралық стандарттардың тізбесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1361" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      299) дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу тәртібін айқындау, дәрілік заттың немесе медициналық бұйымның тіркеу дерекнамасына өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1352" w:id="351"/>
-[...15 lines deleted...]
-      290) биологиялық қатерлерді сыртқы бағалау тиімділігінің мониторингін жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1362" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300) Ұлттық электрондық денсаулық паспортына және электрондық ақпараттық ресурстарына ұсыну үшін деректердің көлемі мен еселігін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1353" w:id="352"/>
-[...15 lines deleted...]
-      291) биологиялық қатерлерді сыртқы бағалау тиімділігінің мониторингі;</w:t>
+    <w:bookmarkStart w:name="z1363" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      301) скринингтік зерттеуге жататын адамдардың нысаналы топтарын, сондай-ақ аталған зерттеулерді жүргізу қағидаларын, көлемі мен кезеңділігін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1354" w:id="353"/>
-[...15 lines deleted...]
-      292) биологиялық қатерлерді талдау және болжау;</w:t>
+    <w:bookmarkStart w:name="z1364" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      302) медициналық білімі жоқ, оның ішінде тиісті даярлықтан өткен адамдардың медициналық алғашқы көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1355" w:id="354"/>
-[...15 lines deleted...]
-      293) биологиялық қауіпсіздік саласындағы нысаналы ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды келісу;</w:t>
+    <w:bookmarkStart w:name="z1365" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      303) Қазақстан Республикасының азаматтарын алғашқы көмек көрсету дағдыларына оқыту үшін сертификатталған жаттықтырушыларды даярлауды жүзеге асыратын денсаулық сақтау ұйымдарына қойылатын талаптарды айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1356" w:id="355"/>
-[...15 lines deleted...]
-      294) биологиялық қауіпсіздікті қамтамасыз ету мәселелері жөніндегі халықаралық ұйымдарда Қазақстан Республикасының атынан өкілдік ету;</w:t>
+    <w:bookmarkStart w:name="z1366" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      304) дәрілік заттар мен медициналық бұйымдарға сараптама жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1357" w:id="356"/>
-[...15 lines deleted...]
-      295) Қазақстан Республикасының ақпаратқа қол жеткізу туралы заңнамасына сәйкес жұртшылықты Қазақстан Республикасының биологиялық қауіпсіздігінің жай-күйі туралы хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z1367" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      305) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық оңалту жүргізуге арналған аурулар тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z1358" w:id="357"/>
-[...15 lines deleted...]
-      296) сауықтыру және ұйымдастырылған демалыс кезеңінде балаларға медициналық көмек көрсету қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1368" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      306) екі айдан астам еңбекке жарамсыздықтың неғұрлым ұзақ мерзімі белгіленген аурулардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z1359" w:id="358"/>
-[...15 lines deleted...]
-      297) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық көмек көрсету қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1369" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      307) міндетті алдын ала және мерзімдік медициналық қарап-тексеру, сондай-ақ ауысым алдындағы және өзге де медициналық куәландыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z1360" w:id="359"/>
-[...15 lines deleted...]
-      298) мемлекеттік сатып алу саласындағы уәкілетті органмен келісу бойынша денсаулық сақтау субъектілерінен дәрілік заттар мен медициналық бұйымдарды, көрсетілетін қызметтерді сатып алу саласындағы бірыңғай операторды айқындау;</w:t>
+    <w:bookmarkStart w:name="z1370" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      308) міндетті медициналық қарап-тексеруге жататын адамдардың нысаналы топтарын, сондай-ақ оларды жүргізу тәртібі мен мерзімділігін, зертханалық және функционалдық зерттеулердің көлемін, медициналық қарсы көрсетілімдерді бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z1361" w:id="360"/>
-[...15 lines deleted...]
-      299) дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу тәртібін айқындау, дәрілік заттың немесе медициналық бұйымның тіркеу дерекнамасына өзгерістер енгізу;</w:t>
+    <w:bookmarkStart w:name="z1371" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      309) интернаттық ұйымдарға жатпайтын орта білім беру ұйымдарының білім алушыларына медициналық-санитариялық алғашқы көмек, медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z1362" w:id="361"/>
-[...15 lines deleted...]
-      300) Ұлттық электрондық денсаулық паспортына және электрондық ақпараттық ресурстарына ұсыну үшін деректердің көлемі мен еселігін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1372" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      310) халықтың саламатты өмір салтын қалыптастыру, мүгедектіктің профилактикасы саласында бірыңғай мемлекеттік саясатты жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z1363" w:id="362"/>
-[...15 lines deleted...]
-      301) скринингтік зерттеуге жататын адамдардың нысаналы топтарын, сондай-ақ аталған зерттеулерді жүргізу қағидаларын, көлемі мен кезеңділігін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1373" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      311) ауруларды диагностикалау, емдеу және оңалту хаттамаларын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z1364" w:id="363"/>
-[...15 lines deleted...]
-      302) медициналық білімі жоқ, оның ішінде тиісті даярлықтан өткен адамдардың медициналық алғашқы көмек көрсету қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1374" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      312) мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасының медициналық бөлігін әзірлеу және оның орындалуын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z1365" w:id="364"/>
-[...15 lines deleted...]
-      303) Қазақстан Республикасының азаматтарын алғашқы көмек көрсету дағдыларына оқыту үшін сертификатталған жаттықтырушыларды даярлауды жүзеге асыратын денсаулық сақтау ұйымдарына қойылатын талаптарды айқындау;</w:t>
+    <w:bookmarkStart w:name="z1375" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313) медициналық-әлеуметтік сараптама саласындағы мамандарды кәсіптік даярлауды және қайта даярлауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z1366" w:id="365"/>
-[...15 lines deleted...]
-      304) дәрілік заттар мен медициналық бұйымдарға сараптама жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1376" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      314) медициналық бұйымдарды техникалық сынау тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z1367" w:id="366"/>
-[...15 lines deleted...]
-      305) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдарға медициналық оңалту жүргізуге арналған аурулар тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1377" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      315) дәрігерге дейінгі медициналық көмек көрсету қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z1368" w:id="367"/>
-[...15 lines deleted...]
-      306) екі айдан астам еңбекке жарамсыздықтың неғұрлым ұзақ мерзімі белгіленген аурулардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1378" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      316) мейіргерлік күтімді көрсету қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z1369" w:id="368"/>
-[...15 lines deleted...]
-      307) міндетті алдын ала және мерзімдік медициналық қарап-тексеру, сондай-ақ ауысым алдындағы және өзге де медициналық куәландыру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1379" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      317) қашықтықтан медициналық көрсетілетін қызметтерді ұсыну және ақы төлеу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1370" w:id="369"/>
-[...15 lines deleted...]
-      308) міндетті медициналық қарап-тексеруге жататын адамдардың нысаналы топтарын, сондай-ақ оларды жүргізу тәртібі мен мерзімділігін, зертханалық және функционалдық зерттеулердің көлемін, медициналық қарсы көрсетілімдерді бекіту;</w:t>
+    <w:bookmarkStart w:name="z1380" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318) зертханалық диагностика жүргізуді ұйымдастыру стандартын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1371" w:id="370"/>
-[...15 lines deleted...]
-      309) интернаттық ұйымдарға жатпайтын орта білім беру ұйымдарының білім алушыларына медициналық-санитариялық алғашқы көмек, медициналық көмек көрсету қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1381" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      319) денсаулық сақтау саласындағы сертификаттауға жататын мамандықтар мен мамандандырулар тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1372" w:id="371"/>
-[...15 lines deleted...]
-      310) халықтың саламатты өмір салтын қалыптастыру, мүгедектіктің профилактикасы саласында бірыңғай мемлекеттік саясатты жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1382" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320) профилактикалық екпелерді жүргізуге медициналық қарсы көрсетілімдердің тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1373" w:id="372"/>
-[...15 lines deleted...]
-      311) ауруларды диагностикалау, емдеу және оңалту хаттамаларын айқындау;</w:t>
+    <w:bookmarkStart w:name="z1383" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      321) денсаулық сақтау саласындағы жоғары оқу орынан кейінгі білімі бар кадрларды нысаналы даярлау қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1374" w:id="373"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z1384" w:id="383"/>
+    <w:bookmarkStart w:name="z1384" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       322) денсаулық сақтау саласындағы техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарын мемлекеттік аттестаттауды жүзеге асыру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1385" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323) жоспарлы профилактикалық екпелер алмаған балаларды мектепке дейінгі ұйымдарға жіберу және ұжымдық иммунитеттің шекті деңгейінің қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1441" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-1) азаматтарды және заңды тұлғалардың өкілдерін қабылдауды, жолданымдарда, хабарларда, үн қосуларда, ұсыныстарда, сұрау салуларда халық көтеретін жүйелі проблемаларды уақытылы және толық қарауды, талдауды, мониторингтеуді және оларды анықтауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1443" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-2) дәрілік заттарды (вакциналарды) өндіруге байланысты генетикалық ресурстар саласында генетикалық ресурстарға және пайданы бірлесіп пайдалануға қолжетімділікті ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1444" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-3) генетикалық ресурстарға байланысты өзінің құзыреті және дәстүрлі білімдер шегінде генетикалық ресурстардың пайдаланылуын мониторингтеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1445" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-4) дәрілік заттардың (вакциналардың) генетикалық ресурстарына қол жеткізу үшін негізделген қорытынды береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1446" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-5) өзіндік ерекшелігі бар тауарларды бақылау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1447" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-6) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1451" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-7) адам өмірі мен денсаулығына зиянды әсерін тигізетін, күшті әсер ететін заттардың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z29" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-8) бірыңғай дистрибьюторды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z30" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-9) төтенше жағдайлар, төтенше жағдай режимін енгізу кезінде халыққа медициналық көмек беру тәртібін, түрлерін және көлемін айқындау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z1385" w:id="384"/>
-[...15 lines deleted...]
-      323) жоспарлы профилактикалық екпелер алмаған балаларды мектепке дейінгі ұйымдарға жіберу және ұжымдық иммунитеттің шекті деңгейінің қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-10) денсаулық сақтау саласындағы ұлттық операторды, оның функциялары мен өкілеттіктерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1441" w:id="385"/>
-[...15 lines deleted...]
-      323-1) азаматтарды және заңды тұлғалардың өкілдерін қабылдауды, жолданымдарда, хабарларда, үн қосуларда, ұсыныстарда, сұрау салуларда халық көтеретін жүйелі проблемаларды уақытылы және толық қарауды, талдауды, мониторингтеуді және оларды анықтауды, олар бойынша шешімдер қабылдауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-11) денсаулық сақтау саласындағы функционалдық операторды айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1443" w:id="386"/>
-[...15 lines deleted...]
-      323-2) дәрілік заттарды (вакциналарды) өндіруге байланысты генетикалық ресурстар саласында генетикалық ресурстарға және пайданы бірлесіп пайдалануға қолжетімділікті ұйымдастырады;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-12) Қазақстан Республикасында мемлекеттік тіркеуден өтпеген дәрілік заттар мен медициналық бұйымдарды гуманитарлық көмек ретінде Қазақстан Республикасының аумағына әкелу жағдайларын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z1444" w:id="387"/>
-[...15 lines deleted...]
-      323-3) генетикалық ресурстарға байланысты өзінің құзыреті және дәстүрлі білімдер шегінде генетикалық ресурстардың пайдаланылуын мониторингтеуді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1450" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-13) патогенді биологиялық агенттердің патогендігі және қауіптілік дәрежесі бойынша сыныптамасын ескере отырып, патогенді биологиялық агенттерді аса қауіпті инфекциялық аурулар туғызатындарға жатқызу өлшемшарттарын және патогенді биологиялық агенттердің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z1445" w:id="388"/>
-[...15 lines deleted...]
-      323-4) дәрілік заттардың (вакциналардың) генетикалық ресурстарына қол жеткізу үшін негізделген қорытынды береді;</w:t>
+    <w:bookmarkStart w:name="z1452" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-14) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету жөніндегі денсаулық сақтау субъектілеріне көрсетілетін қызметтердің және (немесе) қаражаттың көлемдерін бөлу әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z1446" w:id="389"/>
-[...15 lines deleted...]
-      323-5) өзіндік ерекшелігі бар тауарларды бақылау саласындағы мемлекеттік саясатты іске асыруға қатысу;</w:t>
+    <w:bookmarkStart w:name="z1453" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-15) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсетуге үміткер денсаулық сақтау субъектілері қызметінің индикаторларын есептеу және рейтингтік бағалау әдістемесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z1447" w:id="390"/>
-[...15 lines deleted...]
-      323-6) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңында және Қазақстан Республикасының заңнамасында белгіленген құзыреті шегінде өзіндік ерекшелігі бар тауарларды бақылауды жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z1475" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-16) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша нысаналы жарна бойынша шығыстарды жоспарлау тәртібін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z1451" w:id="391"/>
-[...15 lines deleted...]
-      323-7) адам өмірі мен денсаулығына зиянды әсерін тигізетін, күшті әсер ететін заттардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1476" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-17) бюджетті атқару жөніндегі орталық уәкілетті органмен келісу бойынша нысаналы жарнаны салуға бағытталған бюджеттік бағдарламаны қаржыландыру тәртібін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z29" w:id="392"/>
-[...15 lines deleted...]
-      323-8) бірыңғай дистрибьюторды айқындау;</w:t>
+    <w:bookmarkStart w:name="z1454" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-18) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша жүктелген медициналық сақтандырудың үлгілік шартын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z30" w:id="393"/>
-[...15 lines deleted...]
-      323-9) төтенше жағдайлар, төтенше жағдай режимін енгізу кезінде халыққа медициналық көмек беру тәртібін, түрлерін және көлемін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1455" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-19) мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті орган бекітетін мемлекеттік органдардың қызметіне салалық (ведомстволық) функционалдық шолулар жүргізу жөніндегі әдістемеге сәйкес қызметке функционалдық талдау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z31" w:id="394"/>
-[...15 lines deleted...]
-      323-10) денсаулық сақтау саласындағы ұлттық операторды, оның функциялары мен өкілеттіктерін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1456" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-20) цифрлық трансформациялауды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z32" w:id="395"/>
-[...15 lines deleted...]
-      323-11) денсаулық сақтау саласындағы функционалдық операторды айқындау;</w:t>
+    <w:bookmarkStart w:name="z1457" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-21) білім беру саласындағы уәкілетті органмен келісу бойынша адамның тәрбиелеуге бала қабылдап алуына болмайтын аурулар тізбесін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z33" w:id="396"/>
-[...15 lines deleted...]
-      323-12) Қазақстан Республикасында мемлекеттік тіркеуден өтпеген дәрілік заттар мен медициналық бұйымдарды гуманитарлық көмек ретінде Қазақстан Республикасының аумағына әкелу жағдайларын айқындау;</w:t>
+    <w:bookmarkStart w:name="z1458" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-22) білім беру, әлеуметтік қорғау саласындағы уәкілетті органдармен бірлесіп, мүмкіндігі шектеулі балаларды әлеуметтік және медициналық-педагогикалық түзеу арқылы қолдау саласындағы әлеуметтік қызмет көрсету мен әлеуметтік қамсыздандыру стандарттарын әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z1450" w:id="397"/>
-[...15 lines deleted...]
-      323-13) патогенді биологиялық агенттердің патогендігі және қауіптілік дәрежесі бойынша сыныптамасын ескере отырып, патогенді биологиялық агенттерді аса қауіпті инфекциялық аурулар туғызатындарға жатқызу өлшемшарттарын және патогенді биологиялық агенттердің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1459" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-23) жүктелген медициналық сақтандыру кезіндегі медициналық көмектің ең аз тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z1452" w:id="398"/>
-[...15 lines deleted...]
-      323-14) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсету жөніндегі денсаулық сақтау субъектілеріне көрсетілетін қызметтердің және (немесе) қаражаттың көлемдерін бөлу әдістемесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1460" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-24) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдар үшін тегін медициналық көмектің кепілдік берілген көлемі, медициналық көмектің қосымша көлемі шеңберінде бюджет қаражаты есебінен және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарды, медициналық бұйымдарды және арнаулы емдік өнімдерді, фармацевтикалық көрсетілетін қызметтерді сатып алуды ұйымдастыру және өткізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z1453" w:id="399"/>
-[...15 lines deleted...]
-      323-15) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық көмек көрсетуге үміткер денсаулық сақтау субъектілері қызметінің индикаторларын есептеу және рейтингтік бағалау әдістемесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1461" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-25) бірыңғай дистрибьютордың қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдар үшін тегін медициналық көмектің кепілдік берілген көлемі, медициналық көмектің қосымша көлемі шеңберінде бюджет қаражаты есебінен (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттар мен медициналық бұйымдарды сақтау және тасымалдау жөніндегі көрсетілетін қызметтерді, дәрілік заттар мен медициналық бұйымдарды есепке алу және өткізу жөніндегі көрсетілетін қызметтерді сатып алу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z1475" w:id="400"/>
-[...15 lines deleted...]
-      323-16) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша нысаналы жарна бойынша шығыстарды жоспарлау тәртібін белгілеу;</w:t>
+    <w:bookmarkStart w:name="z1468" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-26) кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z1476" w:id="401"/>
-[...15 lines deleted...]
-      323-17) бюджетті атқару жөніндегі орталық уәкілетті органмен келісу бойынша нысаналы жарнаны салуға бағытталған бюджеттік бағдарламаны қаржыландыру тәртібін белгілеу;</w:t>
+    <w:bookmarkStart w:name="z1469" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-27) кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру жөніндегі ұсыныстарды тұжырымдау және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z1454" w:id="402"/>
-[...15 lines deleted...]
-      323-18) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша жүктелген медициналық сақтандырудың үлгілік шартын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1470" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-28) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z1455" w:id="403"/>
-[...15 lines deleted...]
-      323-19) мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті орган бекітетін мемлекеттік органдардың қызметіне салалық (ведомстволық) функционалдық шолулар жүргізу жөніндегі әдістемеге сәйкес қызметке функционалдық талдау жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1471" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-29) кәсіптік біліктілікті тану шарттары бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z1456" w:id="404"/>
-[...15 lines deleted...]
-      323-20) цифрлық трансформациялауды жүргізу;</w:t>
+    <w:bookmarkStart w:name="z1472" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-30) кәсіптік біліктілік жөніндегі салалық кеңестер туралы ережені әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z1457" w:id="405"/>
-[...15 lines deleted...]
-      323-21) білім беру саласындағы уәкілетті органмен келісу бойынша адамның тәрбиелеуге бала қабылдап алуына болмайтын аурулар тізбесін белгілеу;</w:t>
+    <w:bookmarkStart w:name="z1479" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-31) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу үшін тәуелсіз сарапшылардың көрсетілетін қызметтеріне ақы төлеу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z1458" w:id="406"/>
-[...15 lines deleted...]
-      323-22) білім беру, әлеуметтік қорғау саласындағы уәкілетті органдармен бірлесіп, мүмкіндігі шектеулі балаларды әлеуметтік және медициналық-педагогикалық түзеу арқылы қолдау саласындағы әлеуметтік қызмет көрсету мен әлеуметтік қамсыздандыру стандарттарын әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z1480" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-32) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу үшін тәуелсіз сарапшылар мен бейінді мамандарды тарту қағидаларын, сондай-ақ оларға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z1459" w:id="407"/>
-[...15 lines deleted...]
-      323-23) жүктелген медициналық сақтандыру кезіндегі медициналық көмектің ең аз тізбесін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1481" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-33) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу бойынша тәуелсіз сарапшылар қызметтерін көрсетуге денсаулық сақтау субъектілеріне қойылатын талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z1460" w:id="408"/>
-[...15 lines deleted...]
-      323-24) қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдар үшін тегін медициналық көмектің кепілдік берілген көлемі, медициналық көмектің қосымша көлемі шеңберінде бюджет қаражаты есебінен және (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттарды, медициналық бұйымдарды және арнаулы емдік өнімдерді, фармацевтикалық көрсетілетін қызметтерді сатып алуды ұйымдастыру және өткізу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1482" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-34) медициналық қызметтер (көмек) көрсету саласында тергеп-тексеруді жүргізу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z1461" w:id="409"/>
-[...15 lines deleted...]
-      323-25) бірыңғай дистрибьютордың қылмыстық-атқару (пенитенциарлық) жүйесінің тергеу изоляторлары мен мекемелерінде ұсталатын адамдар үшін тегін медициналық көмектің кепілдік берілген көлемі, медициналық көмектің қосымша көлемі шеңберінде бюджет қаражаты есебінен (немесе) міндетті әлеуметтік медициналық сақтандыру жүйесінде дәрілік заттар мен медициналық бұйымдарды сақтау және тасымалдау жөніндегі көрсетілетін қызметтерді, дәрілік заттар мен медициналық бұйымдарды есепке алу және өткізу жөніндегі көрсетілетін қызметтерді сатып алу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1483" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-35) бұзылуы жедел ден қою шараларын қолдануға әкелетін талаптар тізбесін айқындау, сондай-ақ талаптарды нақты бұзуға қатысты жедел ден қою шарасының нақты түрін, оның қолданылу шарттарын және осы шараның қолданылу мерзімін айқындау (қажет болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z1468" w:id="410"/>
-[...15 lines deleted...]
-      323-26) кәсіптер тізіліміне өзгерістер мен толықтырулар енгізу бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z1484" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-36) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында бақылау мақсатында сатып алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z1469" w:id="411"/>
-[...15 lines deleted...]
-      323-27) кәсіптік стандарттарды әзірлеу және (немесе) өзектілендіру жөніндегі ұсыныстарды тұжырымдау және оларды кәсіптік біліктілікті тану саласындағы уәкілетті органға жіберу;</w:t>
+    <w:bookmarkStart w:name="z1485" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-37) мемлекеттік тіркеуге жататын, мемлекеттік санитариялық-эпидемиологиялық бақылау мен қадағалаудың бақылауындағы өнімнің (тауарлардың) жарнамасын орналастыруға қойылатын талаптардың сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z1470" w:id="412"/>
-[...15 lines deleted...]
-      323-28) облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарымен келісу бойынша ағымдағы және болашақ кезеңдерде кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті танудағы қажеттілігін қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z1486" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-38) халықаралық медициналық-санитариялық қағидаларға сәйкес теңіз кемесін санитариялық бақылаудан босату туралы не теңіз кемесінің санитариялық бақылаудан өтуі туралы куәлік беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z1471" w:id="413"/>
-[...15 lines deleted...]
-      323-29) кәсіптік біліктілікті тану шарттары бойынша кәсіптік біліктілікті тану саласындағы уәкілетті органға ұсыныстар енгізу;</w:t>
+    <w:bookmarkStart w:name="z1487" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-39) техникалық регламенттердің талаптарына және (немесе) Еуразиялық экономикалық одақтың бірыңғай санитариялық-эпидемиологиялық және гигиеналық талаптарына сәйкес келмейтін өнімді (тауарды) алып қоюды және кері қайтарып алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z1472" w:id="414"/>
-[...15 lines deleted...]
-      323-30) кәсіптік біліктілік жөніндегі салалық кеңестер туралы ережені әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1488" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-40) дәрілік заттардың, медициналық бұйымдардың айналысы саласындағы, сондай-ақ денсаулық сақтау саласында есірткі, психотроптық заттар мен прекурсорлардың айналымын мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z1479" w:id="415"/>
-[...15 lines deleted...]
-      323-31) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу үшін тәуелсіз сарапшылардың көрсетілетін қызметтеріне ақы төлеу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1489" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-41) медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік бақылау мен қадағалауға жататын тәуекелі жоғары, орташа және төмен субъектілердің (объектілердің) тізбесін кәсіпкерлік жөніндегі уәкілетті органмен келісу бойынша бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z1480" w:id="416"/>
-[...15 lines deleted...]
-      323-32) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу үшін тәуелсіз сарапшылар мен бейінді мамандарды тарту қағидаларын, сондай-ақ оларға қойылатын біліктілік талаптарын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1490" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-42) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік бақылау мен қадағалауға жататын өнімдер тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z1481" w:id="417"/>
-[...15 lines deleted...]
-      323-33) медициналық көрсетілетін қызметтердің (көмектің) сапасына сараптама жүргізу бойынша тәуелсіз сарапшылар қызметтерін көрсетуге денсаулық сақтау субъектілеріне қойылатын талаптарды әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1491" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-43) мемлекеттік тіркеуге жататын, мемлекеттік санитариялық-эпидемиологиялық бақылау мен қадағалаудың бақылауындағы өнімнің (тауарлардың) жарнамасын жүзеге асыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z1482" w:id="418"/>
-[...15 lines deleted...]
-      323-34) медициналық қызметтер (көмек) көрсету саласында тергеп-тексеруді жүргізу қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1492" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-44) кәсіптік аурулардың және (немесе) уланудың, оның ішінде жұмыскердің өз еңбек (қызметтік) міндеттерін не жұмыс берушінің мүддесі үшін өз бастамасы бойынша өзге де әрекеттерді орындауына байланысты жұмыскерге зиянды өндірістік факторлардың әсер етуіне байланысты кәсіптік ауруларға және (немесе) улануға күдіктенудің барлық оқиғалары, оның ішінде жұмыс берушімен еңбек қатынастары тоқтатылғаннан кейін олардың анықталған жері бойынша кәсіптік патология және сараптама саласында мамандандырылған медициналық көмек көрсететін денсаулық сақтау субъектілерінің тіркеуі қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z1483" w:id="419"/>
-[...15 lines deleted...]
-      323-35) бұзылуы жедел ден қою шараларын қолдануға әкелетін талаптар тізбесін айқындау, сондай-ақ талаптарды нақты бұзуға қатысты жедел ден қою шарасының нақты түрін, оның қолданылу шарттарын және осы шараның қолданылу мерзімін айқындау (қажет болған кезде);</w:t>
+    <w:bookmarkStart w:name="z1493" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-45) кәсіптік патология және сараптама саласында мамандандырылған медициналық көмек көрсететін денсаулық сақтау ұйымдарының кәсіптік аурулар және (немесе) улану оқиғаларын есепке алуы, сондай-ақ санитариялық-эпидемиологиялық қызметтің мемлекеттік органдары мен ұйымдарының мемлекеттік есепке алуы және есептілік жүргізуі қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z1484" w:id="420"/>
-[...15 lines deleted...]
-      323-36) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында бақылау мақсатында сатып алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1494" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-46) медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z1485" w:id="421"/>
-[...15 lines deleted...]
-      323-37) мемлекеттік тіркеуге жататын, мемлекеттік санитариялық-эпидемиологиялық бақылау мен қадағалаудың бақылауындағы өнімнің (тауарлардың) жарнамасын орналастыруға қойылатын талаптардың сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1495" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-47) медициналық қызметтер (көмек) көрсету аясында денсаулық сақтау саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z1486" w:id="422"/>
-[...15 lines deleted...]
-      323-38) халықаралық медициналық-санитариялық қағидаларға сәйкес теңіз кемесін санитариялық бақылаудан босату туралы не теңіз кемесінің санитариялық бақылаудан өтуі туралы куәлік беру;</w:t>
+    <w:bookmarkStart w:name="z1496" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-48) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында көзделген денсаулық сақтау саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z1487" w:id="423"/>
-[...15 lines deleted...]
-      323-39) техникалық регламенттердің талаптарына және (немесе) Еуразиялық экономикалық одақтың бірыңғай санитариялық-эпидемиологиялық және гигиеналық талаптарына сәйкес келмейтін өнімді (тауарды) алып қоюды және кері қайтарып алуды жүзеге асыру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1497" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-49) санитариялық-эпидемиологиялық сараптама жүргізу үшін өнімнің (тауардың) сынамаларын (үлгілерін) іріктеу тәртібін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z1488" w:id="424"/>
-[...15 lines deleted...]
-      323-40) дәрілік заттардың, медициналық бұйымдардың айналысы саласындағы, сондай-ақ денсаулық сақтау саласында есірткі, психотроптық заттар мен прекурсорлардың айналымын мемлекеттік бақылауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1498" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-50) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 28-бабы 2-тармағының 7) тармақшасында көзделген тізбені әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z1489" w:id="425"/>
-[...15 lines deleted...]
-      323-41) медициналық қызметтер (көмек) көрсету саласындағы мемлекеттік бақылау мен қадағалауға жататын тәуекелі жоғары, орташа және төмен субъектілердің (объектілердің) тізбесін кәсіпкерлік жөніндегі уәкілетті органмен келісу бойынша бекіту;</w:t>
+    <w:bookmarkStart w:name="z1499" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-51) медицина қызметкерлерінің толтыруы үшін міндетті құжаттаманың тізбесін әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z1490" w:id="426"/>
-[...15 lines deleted...]
-      323-42) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік бақылау мен қадағалауға жататын өнімдер тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1500" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-52) медицина қызметкерлерінің кәсіптік жауапкершілігін ортақ сақтандырудың үлгілік шартын қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z1491" w:id="427"/>
-[...15 lines deleted...]
-      323-43) мемлекеттік тіркеуге жататын, мемлекеттік санитариялық-эпидемиологиялық бақылау мен қадағалаудың бақылауындағы өнімнің (тауарлардың) жарнамасын жүзеге асыру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1501" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-53) медицина қызметкерлерінің кәсіптік жауапкершілігін сақтандыру қағидаларын қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z1492" w:id="428"/>
-[...15 lines deleted...]
-      323-44) кәсіптік аурулардың және (немесе) уланудың, оның ішінде жұмыскердің өз еңбек (қызметтік) міндеттерін не жұмыс берушінің мүддесі үшін өз бастамасы бойынша өзге де әрекеттерді орындауына байланысты жұмыскерге зиянды өндірістік факторлардың әсер етуіне байланысты кәсіптік ауруларға және (немесе) улануға күдіктенудің барлық оқиғалары, оның ішінде жұмыс берушімен еңбек қатынастары тоқтатылғаннан кейін олардың анықталған жері бойынша кәсіптік патология және сараптама саласында мамандандырылған медициналық көмек көрсететін денсаулық сақтау субъектілерінің тіркеуі қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1502" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-54) тәуелсіз сараптама комиссиясы қызметінің тәртібін және медициналық қызметті жүзеге асыру нәтижесінде пациенттің өмірі мен денсаулығына зиян келтіру фактісінің болуын (болмауын) анықтау жөніндегі ең төменгі талаптарды айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z1493" w:id="429"/>
-[...15 lines deleted...]
-      323-45) кәсіптік патология және сараптама саласында мамандандырылған медициналық көмек көрсететін денсаулық сақтау ұйымдарының кәсіптік аурулар және (немесе) улану оқиғаларын есепке алуы, сондай-ақ санитариялық-эпидемиологиялық қызметтің мемлекеттік органдары мен ұйымдарының мемлекеттік есепке алуы және есептілік жүргізуі қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1503" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-55) медициналық оқыс оқиғаның және сақтандыру жағдайларының басталу фактілерін талдауды медициналық ұйымның ішкі аудиті арқылы жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z1494" w:id="430"/>
-[...15 lines deleted...]
-      323-46) медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1504" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-56) медициналық оқыс оқиғаның және сақтандыру жағдайларының басталу фактілерін есепке алудың бірыңғай тізілімін қалыптастыру мен жүргізу тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z1495" w:id="431"/>
-[...15 lines deleted...]
-      323-47) медициналық қызметтер (көмек) көрсету аясында денсаулық сақтау саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1505" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-57) "Өз кәсібінің үздiгі" республикалық конкурсының әрбір аталымдағы жеңiмпаздарына республикалық бюджет туралы заңда белгiленген және тиісті қаржы жылының 1 қаңтарында қолданыста болатын айлық есептiк көрсеткiштің бес жүз еселенген мөлшерiнде бiржолғы төлем беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z1496" w:id="432"/>
-[...15 lines deleted...]
-      323-48) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында көзделген денсаулық сақтау саласындағы мемлекеттік бақылау мен қадағалауды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1506" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-58) "Өз кәсібінің үздiгі" атағын беру қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z1497" w:id="433"/>
-[...15 lines deleted...]
-      323-49) санитариялық-эпидемиологиялық сараптама жүргізу үшін өнімнің (тауардың) сынамаларын (үлгілерін) іріктеу тәртібін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1507" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-59) құзыреті шегінде петицияларды қарау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z1498" w:id="434"/>
-[...15 lines deleted...]
-      323-50) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 28-бабы 2-тармағының 7) тармақшасында көзделген тізбені әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z1508" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-60) әкімшілік, қылмыстық құқық бұзушылықты күш қолдана отырып жасаған адамдарға денсаулық сақтау ұйымдарында психологиялық көмек көрсетудің тәртібі мен шарттарын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z1499" w:id="435"/>
-[...15 lines deleted...]
-      323-51) медицина қызметкерлерінің толтыруы үшін міндетті құжаттаманың тізбесін әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1509" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-61) техникалық регламенттердің талаптарына және (немесе) Еуразиялық экономикалық одақтың бірыңғай санитариялық-эпидемиологиялық және гигиеналық талаптарына сәйкес келмейтін өнімнің (тауардың) тізілімін халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның интернет-ресурсында орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z1500" w:id="436"/>
-[...15 lines deleted...]
-      323-52) медицина қызметкерлерінің кәсіптік жауапкершілігін ортақ сақтандырудың үлгілік шартын қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1510" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-62) саудалық атаулары бойынша дәрілік заттардың шекті бағаларының сақталуын бақылауды, сондай-ақ рұқсат және (немесе) рұқсатқа қосымша берілгенге дейінгі, сондай-ақ жіберілген хабарлама бойынша рұқсаттық бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z1501" w:id="437"/>
-[...15 lines deleted...]
-      323-53) медицина қызметкерлерінің кәсіптік жауапкершілігін сақтандыру қағидаларын қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органмен келісу бойынша әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1511" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-63) стратегиялық маңызды дәрілік заттар мен медициналық бұйымдардың тізбесін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z1502" w:id="438"/>
-[...15 lines deleted...]
-      323-54) тәуелсіз сараптама комиссиясы қызметінің тәртібін және медициналық қызметті жүзеге асыру нәтижесінде пациенттің өмірі мен денсаулығына зиян келтіру фактісінің болуын (болмауын) анықтау жөніндегі ең төменгі талаптарды айқындау;</w:t>
+    <w:bookmarkStart w:name="z1512" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-64) cарапшы ретінде тартылатын бейінді сарапшыға қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1503" w:id="439"/>
-[...15 lines deleted...]
-      323-55) медициналық оқыс оқиғаның және сақтандыру жағдайларының басталу фактілерін талдауды медициналық ұйымның ішкі аудиті арқылы жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1513" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-65) темекі шегудің зияны туралы ескертуді бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z1504" w:id="440"/>
-[...15 lines deleted...]
-      323-56) медициналық оқыс оқиғаның және сақтандыру жағдайларының басталу фактілерін есепке алудың бірыңғай тізілімін қалыптастыру мен жүргізу тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1514" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-66) темекі бұйымдарын тұтынудың және никотиннің зияны туралы ескертулердің эскиздерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z1505" w:id="441"/>
-[...15 lines deleted...]
-      323-57) "Өз кәсібінің үздiгі" республикалық конкурсының әрбір аталымдағы жеңiмпаздарына республикалық бюджет туралы заңда белгiленген және тиісті қаржы жылының 1 қаңтарында қолданыста болатын айлық есептiк көрсеткiштің бес жүз еселенген мөлшерiнде бiржолғы төлем беру;</w:t>
+    <w:bookmarkStart w:name="z1515" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-67) зорлық-зомбылыққа, қатыгездікпен қарауға, буллингке ұшыраған кәмелетке толмағандарға, сондай-ақ олардың көзінше жеке адамға қарсы құқық бұзушылықтар жасалған кәмелетке толмағандарға көмек көрсету бағдарламаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z1506" w:id="442"/>
-[...15 lines deleted...]
-      323-58) "Өз кәсібінің үздiгі" атағын беру қағидаларын әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1518" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-68) кәмелетке толмағандарға білім беру-сауықтыру көрсетілетін қызметтерін ұсынуға арналған лицензияны келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z1507" w:id="443"/>
-[...15 lines deleted...]
-      323-59) құзыреті шегінде петицияларды қарау;</w:t>
+    <w:bookmarkStart w:name="z1519" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-69) органикалық өнімді өткізу сатысында Қазақстан Республикасының органикалық өнім өндірісі және айналымы саласындағы заңнамасында белгіленген талаптардың сақталуын мемлекеттік бақылауды және қадағалауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z1508" w:id="444"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z1521" w:id="454"/>
+    <w:bookmarkStart w:name="z1521" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       323-70)  органикалық өнім өндірісінде қолданылатын рұқсат етілген құралдар тізімін келісу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1522" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-71) органикалық өнім өндірісі және айналымы қағидаларын келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1538" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-72) көлеңкелі экономикаға қарсы іс-қимыл бойынша мемлекеттік саясатты қалыптастыруға қатысу және шаралар қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1539" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-73) азаматтарға құрамында есірткі, психотроптық заттар мен прекурсорлар бар дәрілік препараттарды босату құқығы берілген лауазымдар мен ұйымдар тізбесін есірткі, психотроптық заттар, сол тектестер мен прекурсорлар айналымы саласындағы уәкілетті мемлекеттік органмен және ветеринария саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1540" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-74) ашық деректердің интернет-порталында орналастырылатын мемлекеттік органдардың ашық деректерінің бірыңғай тізбесіне сәйкес айқындалатын ресми статистикалық және өзге де ақпаратты ашық қолжетімді орналастыру арқылы қоғам мен мемлекетті денсаулық сақтау жүйесінің жай-күйі туралы объективті ақпаратпен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1541" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-75) мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, психикаға белсенді әсер ететін заттарды тұтынумен байланысты мәжбүрлеп емдеуде болған адамдардың психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін демеп емдеуден өту тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1542" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-76) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша зерттеулер, консалтингтік көрсетілетін қызметтер құнының тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1543" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-77) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша мемлекеттік тапсырма құнының тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1544" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-78) заңды тұлғаларға трансферттер бөлу арқылы бюджеттен әлеуметтік медициналық сақтандыру қорына шығыстарды жоспарлау, бюджет қаражатының пайдалану туралы есептілік жасау тәртібін, оның нысандары мен ұсынылу мерзімдерін, сондай-ақ бюджет қаражатын пайдаланудың барысы мен нәтижелері туралы берілетін ақпаратқа қойылатын талаптарды бюджеттік жоспарлау жөніндегі және бюджетті атқару жөніндегі орталық уәкілетті органдармен келісу бойынша әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1545" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-79) нысаналы жарнаның пайдаланылуы туралы есептілікті жасау тәртібін, оны ұсыну нысандары мен мерзімдерін, сондай-ақ нысаналы жарнаны пайдалану барысы мен нәтижелері туралы ұсынылатын ақпаратқа қойылатын талаптарды бюджетті атқару жөніндегі орталық уәкілетті органмен келісу бойынша айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1546" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-80) медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін қалыптастыру қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z1522" w:id="455"/>
-[...15 lines deleted...]
-      323-71) органикалық өнім өндірісі және айналымы қағидаларын келісу;</w:t>
+    <w:bookmarkStart w:name="z1547" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-81) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы ведомстволық статистикалық байқауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z1538" w:id="456"/>
-[...15 lines deleted...]
-      323-72) денсаулық сақтау саласындағы көлеңкелі экономикаға қарсы іс-қимылды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z1548" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-82) дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу және оның тіркеу дерекнамасына өзгерістер енгізу кезінде өтініш беруші ұсынған құжаттарды есепке алу және жүйеге келтіру тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1539" w:id="457"/>
-[...15 lines deleted...]
-      323-73) азаматтарға құрамында есірткі, психотроптық заттар мен прекурсорлар бар дәрілік препараттарды босату құқығы берілген лауазымдар мен ұйымдар тізбесін есірткі, психотроптық заттар, сол тектестер мен прекурсорлар айналымы саласындағы уәкілетті мемлекеттік органмен және ветеринария саласындағы уәкілетті органмен келісу бойынша айқындау;</w:t>
+    <w:bookmarkStart w:name="z1549" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-83) дәрілік заттар мен медициналық бұйымдарды берудің ұзақ мерзімді шарттары шеңберінде бірыңғай дистрибьютор сатып алатын дәрілік заттар мен медициналық бұйымдардың тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z1540" w:id="458"/>
-[...15 lines deleted...]
-      323-74) ашық деректердің интернет-порталында орналастырылатын мемлекеттік органдардың ашық деректерінің бірыңғай тізбесіне сәйкес айқындалатын ресми статистикалық және өзге де ақпаратты ашық қолжетімді орналастыру арқылы қоғам мен мемлекетті денсаулық сақтау жүйесінің жай-күйі туралы объективті ақпаратпен қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z1550" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-84) бөлшек және көтерме саудада өткізу үшін дәрілік заттың саудалық атауына арналған шекті бағаларды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z1541" w:id="459"/>
-[...15 lines deleted...]
-      323-75) мерзімінен бұрын жазылып шыққан ретінде сот қаулысымен шығарылғандардан басқа, психикаға белсенді әсер ететін заттарды тұтынумен байланысты мәжбүрлеп емдеуде болған адамдардың психикалық денсаулық саласында медициналық көмек көрсететін ұйымнан шығарылғаннан кейін демеп емдеуден өту тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1551" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-85) медициналық қызметтер (көмек) көрсету саласындағы құқықтық актілерді және есепке алу мен есептік құжаттаманың нысандарын өз құзыреті шегінде бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z1542" w:id="460"/>
-[...15 lines deleted...]
-      323-76) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша зерттеулер, консалтингтік көрсетілетін қызметтер құнының тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1552" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-86) денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z1543" w:id="461"/>
-[...15 lines deleted...]
-      323-77) бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша мемлекеттік тапсырма құнының тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1553" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-87) денсаулық сақтау саласындағы аккредиттеуден кейінгі мониторинг жүргізу және аккредиттеу туралы куәлікті кері қайтарып алу қағидаларын, мерзімдерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z1544" w:id="462"/>
-[...15 lines deleted...]
-      323-78) заңды тұлғаларға трансферттер бөлу арқылы бюджеттен әлеуметтік медициналық сақтандыру қорына шығыстарды жоспарлау, бюджет қаражатының пайдалану туралы есептілік жасау тәртібін, оның нысандары мен ұсынылу мерзімдерін, сондай-ақ бюджет қаражатын пайдаланудың барысы мен нәтижелері туралы берілетін ақпаратқа қойылатын талаптарды бюджеттік жоспарлау жөніндегі және бюджетті атқару жөніндегі орталық уәкілетті органдармен келісу бойынша әзірлеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z1554" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-88) жүкті, босанатын әйелдердің қайтыс болу жағдайлары, сондай-ақ босанған әйелдер босанғаннан кейін күнтізбелік қырық екі күн ішінде қайтыс болған жағдайда, пациенттерге жоспарлы медициналық көмек (медициналық-санитариялық алғашқы көмек және мамандандырылған көмек, оның ішінде жоғары технологиялық медициналық көрсетілетін қызметтер) көрсету кезінде олардың кенеттен қайтыс болу жағдайлары туралы ақпарат (шұғыл хабархат) беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z1545" w:id="463"/>
-[...15 lines deleted...]
-      323-79) нысаналы жарнаның пайдаланылуы туралы есептілікті жасау тәртібін, оны ұсыну нысандары мен мерзімдерін, сондай-ақ нысаналы жарнаны пайдалану барысы мен нәтижелері туралы ұсынылатын ақпаратқа қойылатын талаптарды бюджетті атқару жөніндегі орталық уәкілетті органмен келісу бойынша айқындау;</w:t>
+    <w:bookmarkStart w:name="z1555" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-89) тәуелсіз сарапшылардың тізілімін жүргізу қағидаларын, сондай-ақ тәуелсіз сарапшылардың бірыңғай тізіліміне енгізу және одан шығару негіздерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z1546" w:id="464"/>
-[...15 lines deleted...]
-      323-80) медициналық мамандықтар бойынша қосымша білім беру ұйымдарының тізбесін қалыптастыру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1556" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-90) бірыңғай медициналық ақпараттық call-орталықтың қызметін ұйымдастыру қағидаларын және оның қызметінің регламентін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z1547" w:id="465"/>
-[...15 lines deleted...]
-      323-81) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы ведомстволық статистикалық байқауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z1557" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-91) өз құзыреті шегінде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы құқықтық актілерді және есепке алу құжаттамасы мен есептік құжаттаманың нысандарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z1548" w:id="466"/>
-[...15 lines deleted...]
-      323-82) дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу және оның тіркеу дерекнамасына өзгерістер енгізу кезінде өтініш беруші ұсынған құжаттарды есепке алу және жүйеге келтіру тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1558" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-92) кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын анықтау сараптамасының қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z1549" w:id="467"/>
-[...15 lines deleted...]
-      323-83) дәрілік заттар мен медициналық бұйымдарды берудің ұзақ мерзімді шарттары шеңберінде бірыңғай дистрибьютор сатып алатын дәрілік заттар мен медициналық бұйымдардың тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1559" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-93) медициналық қалдықтар бойынша ақпарат беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z1550" w:id="468"/>
-[...15 lines deleted...]
-      323-84) бөлшек және көтерме саудада өткізу үшін дәрілік заттың саудалық атауына арналған шекті бағаларды бекіту;</w:t>
+    <w:bookmarkStart w:name="z1560" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-94) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z1551" w:id="469"/>
-[...15 lines deleted...]
-      323-85) медициналық қызметтер (көмек) көрсету саласындағы құқықтық актілерді және есепке алу мен есептік құжаттаманың нысандарын өз құзыреті шегінде бекіту;</w:t>
+    <w:bookmarkStart w:name="z1561" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-95) эпидемиялық мәні бар объектілердің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z1552" w:id="470"/>
-[...15 lines deleted...]
-      323-86) денсаулық сақтау саласындағы аккредиттеу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1562" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-96) халықтың декреттелген тобының адамдарын гигиеналық оқыту қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z1553" w:id="471"/>
-[...15 lines deleted...]
-      323-87) денсаулық сақтау саласындағы аккредиттеуден кейінгі мониторинг жүргізу және аккредиттеу туралы куәлікті кері қайтарып алу қағидаларын, мерзімдерін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1563" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-97) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтiк құқықтық актiлердiң талаптарына сәйкес келмейтiн өнiмдердің тізілімін жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z1554" w:id="472"/>
-[...15 lines deleted...]
-      323-88) жүкті, босанатын әйелдердің қайтыс болу жағдайлары, сондай-ақ босанған әйелдер босанғаннан кейін күнтізбелік қырық екі күн ішінде қайтыс болған жағдайда, пациенттерге жоспарлы медициналық көмек (медициналық-санитариялық алғашқы көмек және мамандандырылған көмек, оның ішінде жоғары технологиялық медициналық көрсетілетін қызметтер) көрсету кезінде олардың кенеттен қайтыс болу жағдайлары туралы ақпарат (шұғыл хабархат) беру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1564" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-98) санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды жүргізу кезінде мемлекеттік органдардың өзара іс-қимыл қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z1555" w:id="473"/>
-[...15 lines deleted...]
-      323-89) тәуелсіз сарапшылардың тізілімін жүргізу қағидаларын, сондай-ақ тәуелсіз сарапшылардың бірыңғай тізіліміне енгізу және одан шығару негіздерін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1565" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-99) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік бақылау мен қадағалауға жататын, өндірісінде йодталмаған тұз пайдаланылатын тағамдық өнімнің жекелеген түрлерінің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z1556" w:id="474"/>
-[...15 lines deleted...]
-      323-90) бірыңғай медициналық ақпараттық call-орталықтың қызметін ұйымдастыру қағидаларын және оның қызметінің регламентін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1566" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-100) ауыр жұмыстарға, еңбек жағдайлары зиянды және (немесе) қауіпті жұмыстарға, жерасты жұмыстарына еңбек шартын жасасу үшін, сондай-ақ халықтың декреттелген тобына жататын адамды жұмысқа жіберу үшін медициналық қарсы көрсетілімдердің тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z1557" w:id="475"/>
-[...15 lines deleted...]
-      323-91) өз құзыреті шегінде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы құқықтық актілерді және есепке алу құжаттамасы мен есептік құжаттаманың нысандарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1567" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-101) денсаулық сақтау саласындағы дезинфекциялау, дезинсекциялау, дератизациялау жөніндегі қызметтерді көрсетуге арналған лицензияланатын қызмет түріне қойылатын біліктілік талаптарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z1558" w:id="476"/>
-[...15 lines deleted...]
-      323-92) кәсіптік аурудың еңбек (қызметтік) міндеттерін орындаумен байланысын анықтау сараптамасының қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1568" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-102) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z1559" w:id="477"/>
-[...15 lines deleted...]
-      323-93) медициналық қалдықтар бойынша ақпарат беру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1569" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-103) патогенді биологиялық агенттермен жұмыс істеуге рұқсаттарды және оларға қосымшаларды беру, олардың қолданысын қайта бастау, қайта ресімдеу, қолданысын тоқтату қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z1560" w:id="478"/>
-[...15 lines deleted...]
-      323-94) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органға инфекциялық аурулар, улану оқиғалары туралы ақпарат (шұғыл хабархат) беру қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1570" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-104) патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыруға қойылатын біліктілік талаптарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z1561" w:id="479"/>
-[...15 lines deleted...]
-      323-95) эпидемиялық мәні бар объектілердің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1571" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-105) өз құзыреті шегінде дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы құқықтық актілерді және есепке алу құжаттамасы мен есептік құжаттаманың нысандарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z1562" w:id="480"/>
-[...15 lines deleted...]
-      323-96) халықтың декреттелген тобының адамдарын гигиеналық оқыту қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1572" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-106) тиісті фармацевтикалық практикалардың стандарттарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z1563" w:id="481"/>
-[...15 lines deleted...]
-      323-97) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтiк құқықтық актiлердiң талаптарына сәйкес келмейтiн өнiмдердің тізілімін жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1573" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-107) дәрілік заттар мен медициналық бұйымдарды көтерме және бөлшек саудада өткізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z1564" w:id="482"/>
-[...15 lines deleted...]
-      323-98) санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды жүргізу кезінде мемлекеттік органдардың өзара іс-қимыл қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1574" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-108) дәрілік заттар мен медициналық бұйымдардың айналысы саласында инспекциялауды жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z1565" w:id="483"/>
-[...15 lines deleted...]
-      323-99) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік бақылау мен қадағалауға жататын, өндірісінде йодталмаған тұз пайдаланылатын тағамдық өнімнің жекелеген түрлерінің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1575" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-109) Қазақстан Республикасының фармацевтикалық инспекторатын қалыптастыру, фармацевтикалық инспекторларының тізілімін жүргізу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z1566" w:id="484"/>
-[...15 lines deleted...]
-      323-100) ауыр жұмыстарға, еңбек жағдайлары зиянды және (немесе) қауіпті жұмыстарға, жерасты жұмыстарына еңбек шартын жасасу үшін, сондай-ақ халықтың декреттелген тобына жататын адамды жұмысқа жіберу үшін медициналық қарсы көрсетілімдердің тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1576" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-110) нарықтан, оның ішінде медициналық ұйымдарда тәуекелге бағдарланған тәсіл ескеріле отырып, сапасы бақылануға жататын дәрілік заттар мен медициналық бұйымдарды іріктеу қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z1567" w:id="485"/>
-[...15 lines deleted...]
-      323-101) денсаулық сақтау саласындағы дезинфекциялау, дезинсекциялау, дератизациялау жөніндегі қызметтерді көрсетуге арналған лицензияланатын қызмет түріне қойылатын біліктілік талаптарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1577" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-111) Қазақстан Республикасының азаматтарын алғашқы көмек көрсету дағдыларына оқыту қағидаларын, сондай-ақ алғашқы көмек көрсетілетін шұғыл және кезек күттірмейтін жағдайлар тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z1568" w:id="486"/>
-[...15 lines deleted...]
-      323-102) халықтың санитариялық-эпидемиологиялық саламаттылығы саласында пайдаланылатын патогенді және өнеркәсіптік микроорганизмдердің жұмыс коллекцияларын қалыптастыру, жүргізу және күтіп-бағу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1578" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-112) алғашқы көмек көрсету стандартын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z1569" w:id="487"/>
-[...15 lines deleted...]
-      323-103) патогенді биологиялық агенттермен жұмыс істеуге рұқсаттарды және оларға қосымшаларды беру, олардың қолданысын қайта бастау, қайта ресімдеу, қолданысын тоқтату қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1579" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-113) он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті ұйымдастыру қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z1570" w:id="488"/>
-[...15 lines deleted...]
-      323-104) патогенді биологиялық агенттермен жұмыс істеуді жүзеге асыруға қойылатын біліктілік талаптарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1580" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-114) медициналық көмек көрсетуді ұйымдастыру стандарттарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z1571" w:id="489"/>
-[...15 lines deleted...]
-      323-105) өз құзыреті шегінде дәрілік заттар мен медициналық бұйымдардың айналысы саласындағы құқықтық актілерді және есепке алу құжаттамасы мен есептік құжаттаманың нысандарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1581" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-115) мәжбүрлеп емдеуде жатқан психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдардың пайдалануы үшін қарқынды байқау жасалатын мамандандырылған үлгідегі мемлекеттік психиатриялық ұйымның қолма-қол ақшаны бақылау шотына есепке жатқызылатын, жеке және заңды тұлғалардан түсетін ақшалай қаражатты, оның ішінде зейнетақы төлемдері мен мемлекеттік әлеуметтік жәрдемақыларды пайдалану қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z1572" w:id="490"/>
-[...15 lines deleted...]
-      323-106) тиісті фармацевтикалық практикалардың стандарттарын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1582" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-116) психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарды динамикалық байқау, сондай-ақ динамикалық байқауды тоқтату қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z1573" w:id="491"/>
-[...15 lines deleted...]
-      323-107) дәрілік заттар мен медициналық бұйымдарды көтерме және бөлшек саудада өткізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1583" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-117) ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) трансплантаттау кезінде тіндердің иммунологиялық үйлесімділігін айқындау қағидаларын және HLA-зертханаларының қызметі туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z1574" w:id="492"/>
-[...15 lines deleted...]
-      323-108) дәрілік заттар мен медициналық бұйымдардың айналысы саласында инспекциялауды жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1584" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-118) жасанды ағзаларды (ағзаның бөлігін) және (немесе) тіндерді (тіннің бөлігін) трансплантаттау үшін көрсетілімдер мен қарсы көрсетілімдер тізбесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z1575" w:id="493"/>
-[...15 lines deleted...]
-      323-109) Қазақстан Республикасының фармацевтикалық инспекторатын қалыптастыру, фармацевтикалық инспекторларының тізілімін жүргізу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1585" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-119) клиникалық база, денсаулық сақтау саласындағы білім беру ұйымының клиникасы, университеттік аурухана, резидентура базасы, интеграцияланған академиялық медициналық орталық туралы ережелерді және оларға қойылатын талаптарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z1576" w:id="494"/>
-[...15 lines deleted...]
-      323-110) нарықтан, оның ішінде медициналық ұйымдарда тәуекелге бағдарланған тәсіл ескеріле отырып, сапасы бақылануға жататын дәрілік заттар мен медициналық бұйымдарды іріктеу қағидаларын бекіту;</w:t>
+    <w:bookmarkStart w:name="z1586" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-120) халықтың қажеттілігі негізінде тегін медициналық көмектің кепілдік берілген көлемі шеңберіндегі медициналық көмектің және міндетті әлеуметтік медициналық сақтандыру жүйесіндегі медициналық көмектің көлемдерін жоспарлау әдістемесін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z1577" w:id="495"/>
-[...15 lines deleted...]
-      323-111) Қазақстан Республикасының азаматтарын алғашқы көмек көрсету дағдыларына оқыту қағидаларын, сондай-ақ алғашқы көмек көрсетілетін шұғыл және кезек күттірмейтін жағдайлар тізбесін бекіту;</w:t>
+    <w:bookmarkStart w:name="z1587" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-121) бұзылуы жедел ден қою шараларын қолдануға алып келетін талаптар тізбесін айқындау, сондай-ақ талаптарды нақты бұзушылықтарға қатысты жедел ден қою шарасының нақты түрін, оның қолданылу шарттарын және осы шараның қолданылу мерзімін айқындау (қажет болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1578" w:id="496"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z1588" w:id="506"/>
+    <w:bookmarkStart w:name="z1588" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       323-122) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және өзге де көздер есебінен жүзеге асырылатын орфандық ауруларды емдеуге арналған дәрілік заттармен қамтамасыз ету тәртібін айқындау; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z1592" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-123) тұқым қуалайтын туа біткен ақаулар мен даму ауытқуларын ерте анықтауға арналған скринингтік зерттеулерді айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z1593" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-124) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде амбулаториялық жағдайлардағы мамандандырылған медициналық көмекке енгізілген профилактика мен диагностика жөнінде қызметтер көрсету кезінде аурулардың тізбесін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z1594" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-125) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде амбулаториялық жағдайлардағы мамандандырылған медициналық көмекке енгізілген артериялық гипертонияны, жүректің ишемиялық ауруын, глаукоманы, қант диабетін, В және С вирустық гепатиттерін және басқаларды ерте анықтауға арналған скринингтік зерттеулерді айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z1595" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-126) әлеуметтік мәні бар аурулар, оның ішінде туберкулезді, АИТВ инфекциясын, қатерлі ісіктерді, созылмалы вирустық гепатиттер мен бауыр циррозын, психикалық, мінез-құлықтық бұзылушылықтарды (ауруларды), орфандық ауруларды, жүйке жүйесінің дегенеративті ауруларын, орталық жүйке жүйесінің миелинсіздендіру ауруларын, эпилепсияны, алғашқы алты ай ішіндегі жіті миокард инфарктін, бір жыл ішіндегі инсульттерді қамтитын тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 323-127) тармақшамен толықтыру көзделген - ҚР 06.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 930</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1590" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-128) қазақстандық тауар өндірушілер тізіліміне енгізу үшін өтініш берушілердің өндірісін бағалауға қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z1591" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-129) өз құзыреті шегінде өндіріс шарттарын, өндірістік және технологиялық операцияларды әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z1597" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-130) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы эпидемиялық мәні бар субъектілердің (объектілердің) тізілімін қалыптастыру тәртібі мен оның нысанын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z1598" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-131) ерекше бақылау және қадағалау субъектілерінің (объектілерінің) жартыжылдық тізімінің, ерекше бақылау және қадағалау субъектілерін (объектілерін) тексеруді тағайындау, олардың мерзімдерін ұзарту, тексеру нәтижелері туралы актілердің, Қазақстан Республикасының Бас мемлекеттік санитариялық дәрігерінің мониторинг жүргізу туралы шешімінің, мониторинг нәтижелері туралы актінің, анықталған бұзушылықтарды жою туралы нұсқаманың нысандарын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z1599" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-132) денсаулық сақтау саласындағы техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қатысты мемлекеттік аттестаттауды жүргізу тәртібін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z1600" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-133) тәуелділігі (алкогольге, есірткі заттарына, психотроптық заттарға, сол тектестерге, басқа да есеңгірететін заттарға), оның ішінде ойынға тәуелділігі (лудомания) бар адамдарға медициналық көмекті ұйымдастыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1592" w:id="507"/>
-[...15 lines deleted...]
-      323-123) тұқым қуалайтын туа біткен ақаулар мен даму ауытқуларын ерте анықтауға арналған скринингтік зерттеулерді айқындау;</w:t>
+    <w:bookmarkStart w:name="z1601" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-134) денсаулық сақтау саласында нашақорлықтың, алкоголизмнің және суицидтердің профилактикасы жөніндегі іс-шараларды ұйымдастыруды үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z1593" w:id="508"/>
-[...15 lines deleted...]
-      323-124) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде амбулаториялық жағдайлардағы мамандандырылған медициналық көмекке енгізілген профилактика мен диагностика жөнінде қызметтер көрсету кезінде аурулардың тізбесін айқындау;</w:t>
+    <w:bookmarkStart w:name="z1602" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-135) құқық бұзушылық профилактикасы субъектілерімен өзара іс-қимыл жасау кезінде денсаулық сақтау саласындағы бірлескен іс-шараларды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1594" w:id="509"/>
-[...15 lines deleted...]
-      323-125) тегін медициналық көмектің кепілдік берілген көлемі шеңберінде амбулаториялық жағдайлардағы мамандандырылған медициналық көмекке енгізілген артериялық гипертонияны, жүректің ишемиялық ауруын, глаукоманы, қант диабетін, В және С вирустық гепатиттерін және басқаларды ерте анықтауға арналған скринингтік зерттеулерді айқындау;</w:t>
+    <w:bookmarkStart w:name="z1386" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324) Кодексте, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z1595" w:id="510"/>
-[...15 lines deleted...]
-      323-126) әлеуметтік мәні бар аурулар, оның ішінде туберкулезді, АИТВ инфекциясын, қатерлі ісіктерді, созылмалы вирустық гепатиттер мен бауыр циррозын, психикалық, мінез-құлықтық бұзылушылықтарды (ауруларды), орфандық ауруларды, жүйке жүйесінің дегенеративті ауруларын, орталық жүйке жүйесінің миелинсіздендіру ауруларын, эпилепсияны, алғашқы алты ай ішіндегі жіті миокард инфарктін, бір жыл ішіндегі инсульттерді қамтитын тізбесін бекіту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - ҚР Үкіметінің 05.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 973</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 16.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 483</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 30.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 528</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа енгiзiледi); 01.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) 01.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 762</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 764</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (04.09.2023 бастап қолданысқа енгiзiледi); 13.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 550</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 582</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 12.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 745</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.12.2024 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 23.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1098</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 25.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 21.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 06.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 930</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1387" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:p>
-[...131 lines deleted...]
-      323-128) қазақстандық тауар өндірушілер тізіліміне енгізу үшін өтініш берушілердің өндірісін бағалауға қатысу;</w:t>
+    <w:bookmarkStart w:name="z1388" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Министрлікті басқаруды бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z1591" w:id="512"/>
-[...15 lines deleted...]
-      323-129) өз құзыреті шегінде өндіріс шарттарын, өндірістік және технологиялық операцияларды әзірлеуге қатысу;</w:t>
+    <w:bookmarkStart w:name="z1389" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z1386" w:id="513"/>
-[...15 lines deleted...]
-      324) Кодексте, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z1390" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары (бірінші вице-министр, вице-министрлер) болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:p>
-[...455 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z1391" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z1388" w:id="515"/>
-[...15 lines deleted...]
-      16. Министрлікті басқаруды бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z1392" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) денсаулық сақтау саласындағы саясатты қалыптастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z1389" w:id="516"/>
-[...15 lines deleted...]
-      17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z1393" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z1390" w:id="517"/>
-[...15 lines deleted...]
-      18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары (бірінші вице-министр, вице-министрлер) болады.</w:t>
+    <w:bookmarkStart w:name="z1394" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведомстволардың құзыретін және өзге де мемлекеттік органдармен өзара іс-қимыл тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z1391" w:id="518"/>
-[...15 lines deleted...]
-      19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
+    <w:bookmarkStart w:name="z1395" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Министрліктің құзыреті шегінде нормативтік құқықтық актілер қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z1392" w:id="519"/>
-[...15 lines deleted...]
-      1) денсаулық сақтау саласындағы саясатты қалыптастырады;</w:t>
+    <w:bookmarkStart w:name="z1396" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының Парламентінде, өзге де мемлекеттік органдар мен ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z1393" w:id="520"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді қамтамасыз етеді;</w:t>
+    <w:bookmarkStart w:name="z1397" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Министрліктің стратегиялық және бағдарламалық құжаттарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z1394" w:id="521"/>
-[...15 lines deleted...]
-      3) ведомстволардың құзыретін және өзге де мемлекеттік органдармен өзара іс-қимыл тәртібін айқындайды;</w:t>
+    <w:bookmarkStart w:name="z1398" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ведомстволық бағынысты денсаулық сақтау ұйымдарының қызметіне басшылықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z1395" w:id="522"/>
-[...15 lines deleted...]
-      4) Министрліктің құзыреті шегінде нормативтік құқықтық актілер қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z1399" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз орынбасарларының өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z1396" w:id="523"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасының Парламентінде, өзге де мемлекеттік органдар мен ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
+    <w:bookmarkStart w:name="z1400" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z1397" w:id="524"/>
-[...15 lines deleted...]
-      6) Министрліктің стратегиялық және бағдарламалық құжаттарын бекітеді;</w:t>
+    <w:bookmarkStart w:name="z1401" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өзінің құзыретіне жатқызылған басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z1398" w:id="525"/>
-[...15 lines deleted...]
-      7) ведомстволық бағынысты денсаулық сақтау ұйымдарының қызметіне басшылықты жүзеге асырады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1402" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өз орынбасарларының өкілеттіктерін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z1399" w:id="526"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z1403" w:id="530"/>
+    <w:bookmarkStart w:name="z1403" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1404" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1405" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1406" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1407" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z1404" w:id="531"/>
+    <w:bookmarkStart w:name="z1408" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z1405" w:id="532"/>
-[...15 lines deleted...]
-      22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z1409" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:p>
-[...33 lines deleted...]
-      23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
+    <w:bookmarkStart w:name="z1410" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министрліктің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z1407" w:id="534"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 17.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12765,60 +13317,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 08.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 997</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 22.02.2023 </w:t>
+        <w:t xml:space="preserve">; 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 1080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап қолданысқа енгізіледі және 01.09.2024 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 22.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 148</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 14.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 573</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12898,820 +13490,892 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 29.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 902</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1411" w:id="538"/>
+    <w:bookmarkStart w:name="z1411" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақ республикалық лепрозорийі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1412" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1413" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Республикалық арнайы медициналық қамтамасыз ету орталығы" мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1414" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Салидат Қайырбекова атындағы Ұлттық денсаулық сақтауды дамыту ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z1415" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Академик Н.Ж. Батпенов атындағы Ұлттық ғылыми травматология және ортопедия орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z1412" w:id="539"/>
-[...15 lines deleted...]
-      2. "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z1416" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z1413" w:id="540"/>
-[...15 lines deleted...]
-      3. "Республикалық арнайы медициналық қамтамасыз ету орталығы" мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z1417" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Ұлттық шұғыл медицинаны үйлестіру орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z1414" w:id="541"/>
-[...15 lines deleted...]
-      4. "Салидат Қайырбекова атындағы Ұлттық денсаулық сақтауды дамыту ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1418" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z1415" w:id="542"/>
-[...15 lines deleted...]
-      5. "Академик Н.Ж. Батпенов атындағы Ұлттық ғылыми травматология және ортопедия орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды - ҚР Үкіметінің 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап қолданысқа енгізіледі және 01.09.2024 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1420" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Қазақ дерматология және инфекциялық аурулар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z1416" w:id="543"/>
-[...15 lines deleted...]
-      6. "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1421" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z1417" w:id="544"/>
-[...15 lines deleted...]
-      7. "Ұлттық шұғыл медицинаны үйлестіру орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1422" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. "Отан соғысының ардагерлеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z1418" w:id="545"/>
-[...15 lines deleted...]
-      8. "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1423" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z1419" w:id="546"/>
-[...15 lines deleted...]
-      9. "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1424" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. "Отан соғысының ардагерлеріне арналған орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z1420" w:id="547"/>
-[...15 lines deleted...]
-      10. "Қазақ дерматология және инфекциялық аурулар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1425" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Курортология және медициналық оңалту ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z1421" w:id="548"/>
-[...15 lines deleted...]
-      11. "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1426" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. "Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z1422" w:id="549"/>
-[...15 lines deleted...]
-      12. "Отан соғысының ардагерлеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1427" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Алатау" балалар клиникалық санаторийі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z1423" w:id="550"/>
-[...15 lines deleted...]
-      13. "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1428" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. "СҚ-Фармация" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z1424" w:id="551"/>
-[...15 lines deleted...]
-      14. "Отан соғысының ардагерлеріне арналған орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1429" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Ұлттық нейрохирургия орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z1425" w:id="552"/>
-[...15 lines deleted...]
-      15. "Курортология және медициналық оңалту ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1430" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. "QazBioPharm" ұлттық холдингі" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z1426" w:id="553"/>
-[...15 lines deleted...]
-      16. "Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1431" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. "Әлеуметтік медициналық сақтандыру қоры" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z1427" w:id="554"/>
-[...15 lines deleted...]
-      17. "Алатау" балалар клиникалық санаторийі" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+    <w:bookmarkStart w:name="z1432" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. "Астана медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1428" w:id="555"/>
-[...15 lines deleted...]
-      18. "СҚ-Фармация" жауапкершілігі шектеулі серіктестігі.</w:t>
+    <w:bookmarkStart w:name="z1433" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z1429" w:id="556"/>
-[...15 lines deleted...]
-      19. "Ұлттық нейрохирургия орталығы" акционерлік қоғамы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Алып тасталды - ҚР Үкіметінің 24.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1435" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Марат Оспанов атындағы Батыс Қазақстан медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z1430" w:id="557"/>
-[...15 lines deleted...]
-      20. "QazBioPharm" ұлттық холдингі" акционерлік қоғамы.</w:t>
+    <w:bookmarkStart w:name="z1436" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. "Семей медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z1431" w:id="558"/>
-[...15 lines deleted...]
-      21. "Әлеуметтік медициналық сақтандыру қоры" коммерциялық емес акционерлік қоғамы.</w:t>
+    <w:bookmarkStart w:name="z1437" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Turar Healthcare" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1432" w:id="559"/>
-[...15 lines deleted...]
-      22. "Астана медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
+    <w:bookmarkStart w:name="z1438" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Ұлттық балаларды оңалту орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1433" w:id="560"/>
-[...15 lines deleted...]
-      23. "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
+    <w:bookmarkStart w:name="z1442" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. "Ұлттық ғылыми онкология орталығы" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1462" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қоғамдық денсаулық сақтау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1473" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық медициналық-санитариялық алғашқы көмек орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1477" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. "Қарағанды медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1478" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. "Еңбек гигиенасы және кәсіптік аурулар ұлттық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1516" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. "ҚазМедТех" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1520" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1439" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...198 lines deleted...]
-      31. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық медициналық-санитариялық алғашқы көмек орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің Санитариялық-эпидемиологиялық бақылау комитетінің аумақтық бөлімшелері – мемлекеттік кәсіпорындардың және мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z1477" w:id="568"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 23.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18798,68 +19462,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       268. Қазақстан Республикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитетінің "Орал обаға қарсы күрес станциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269. Қазақстан Республикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитетінің "Шымкент обаға қарсы күрес станциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1440" w:id="573"/>
+    <w:bookmarkStart w:name="z1440" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің аумақтық бөлімшелері – мемлекеттік кәсіпорындардың және мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkEnd w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің Абай облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19200,64 +19864,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитетінің "Дәрілік заттар мен медициналық бұйымдарды сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z618" w:id="574"/>
+      <w:bookmarkStart w:name="z618" w:id="569"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkEnd w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкiметiнiң</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19282,298 +19946,298 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="575"/>
+    <w:bookmarkStart w:name="z619" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z620" w:id="576"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z620" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық меншіктегі ұйымдар акцияларының мемлекеттік пакеттері мен мемлекеттік үлестеріне иелік ету және пайдалану жөніндегі құқықтарды беру туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 27 мамырдағы № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z621" w:id="577"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z621" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z622" w:id="578"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z622" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігіне" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z623" w:id="579"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z623" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkEnd w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Денсаулық сақтау министрлігіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="580"/>
+    <w:bookmarkStart w:name="z624" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірлері 226-1, 227-1, 227-11, 227-12, 227-13, 227-14, 227-15-жолдар алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z625" w:id="581"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z625" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы реттік нөмірлері 227-18, 227-19-жолдармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z626" w:id="582"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z626" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "227-18. "Ұлттық ғылыми кардиохирургиялық орталық" АҚ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z627" w:id="583"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z627" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227-19. "Ұлттық нейрохирургия орталығы" АҚ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkEnd w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19602,247 +20266,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="584"/>
+    <w:bookmarkStart w:name="z640" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық экономика министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 59-60, 555-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z641" w:id="585"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z641" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z642" w:id="586"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z642" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkEnd w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) тұтынушылардың құқықтарын қорғау, салааралық үйлестіру салаларындағы басшылықты, сондай-ақ стратегиялық, бақылау, іске асыру және реттеу функцияларын жүзеге асыратын Қазақстан Республикасының мемлекеттік атқарушы органы болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="587"/>
+    <w:bookmarkStart w:name="z643" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитеті;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="588"/>
+    <w:bookmarkStart w:name="z644" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19857,92 +20521,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z646" w:id="589"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z646" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z645" w:id="590"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z645" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету бойынша мемлекеттік органдардың қызметін салааралық үйлестіруді жүзеге асыру;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z647" w:id="591"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z647" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20257,51 +20921,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>339-53)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 339-60) тармақшалар алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkEnd w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20390,91 +21054,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>173) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z650" w:id="592"/>
+    <w:bookmarkStart w:name="z650" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "172) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясаттың негізгі бағыттары бойынша Қазақстан Республикасының Үкіметіне ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z651" w:id="593"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z651" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты қалыптастыру және іске асыру бойынша ұсыныстар дайындау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z652" w:id="594"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z652" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173-1), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20709,51 +21373,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>188) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20766,70 +21430,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z654" w:id="595"/>
+    <w:bookmarkStart w:name="z654" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "190) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету бойынша мемлекеттік органдарды салааралық үйлестіруді жүргізу;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkEnd w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21038,70 +21702,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>200) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="596"/>
+    <w:bookmarkStart w:name="z657" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "200) тұтынушылардың құқықтарын қорғау мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkEnd w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21666,188 +22330,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z661" w:id="597"/>
+    <w:bookmarkStart w:name="z661" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі" деген бөлімнің тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы аумақтық органдары – мемлекеттік мекемелердің тізбесі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z662" w:id="598"/>
+    <w:bookmarkStart w:name="z662" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі осы өзгерістер мен толықтыруларға қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z663" w:id="599"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z663" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі" деген бөлім алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z664" w:id="600"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z664" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы обаға қарсы күрес станциялары – мемлекеттік мекемелердің тізбесі" деген бөлім алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z665" w:id="601"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z665" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің республикалық мемлекеттік кәсіпорындарының тізбесі" деген бөлім алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z666" w:id="602"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z666" w:id="597"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkEnd w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің кейбір шешімдеріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21872,420 +22536,420 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>толықтыруларға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z667" w:id="603"/>
+    <w:bookmarkStart w:name="z667" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің аумақтық органдары – мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z668" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z669" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақтөбе облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z670" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z671" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z672" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Шығыс Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z668" w:id="604"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z673" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z669" w:id="605"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақтөбе облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z674" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z670" w:id="606"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z675" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z671" w:id="607"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z676" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z672" w:id="608"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Шығыс Қазақстан облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z677" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z673" w:id="609"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z678" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z674" w:id="610"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z679" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z675" w:id="611"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z680" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Солтүстік Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z676" w:id="612"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z681" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Оңтүстік Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z677" w:id="613"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z682" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Астана қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z678" w:id="614"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы бойынша департаменті.</w:t>
+    <w:bookmarkStart w:name="z683" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Алматы қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z679" w:id="615"/>
-[...15 lines deleted...]
-      12. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы бойынша департаменті.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z684" w:id="615"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z680" w:id="616"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкiметiнiң</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22310,5730 +22974,5730 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z685" w:id="621"/>
+    <w:bookmarkStart w:name="z685" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің, Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің, Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қайта аталатын аумақтық бөлімшелері – мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z686" w:id="622"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z686" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z687" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Астана қаласы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z688" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы қаласы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z689" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақмола облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z690" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z691" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z687" w:id="623"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Астана қаласы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z692" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Атырау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z688" w:id="624"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы қаласы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z693" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z689" w:id="625"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақмола облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z694" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z690" w:id="626"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z695" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z691" w:id="627"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z696" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z692" w:id="628"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Атырау облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z697" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қостанай облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z693" w:id="629"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z698" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қызылорда облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қызылорда облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z694" w:id="630"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z699" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Маңғыстау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Маңғыстау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z695" w:id="631"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z700" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Павлодар облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Павлодар облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z696" w:id="632"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z701" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Солтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z697" w:id="633"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қостанай облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z702" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Оңтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Оңтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z698" w:id="634"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z703" w:id="639"/>
+    <w:bookmarkStart w:name="z703" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z704" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z705" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z706" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z707" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z708" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаментіне.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z704" w:id="640"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z705" w:id="641"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z710" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z706" w:id="642"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z711" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z707" w:id="643"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z712" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z708" w:id="644"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z713" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z709" w:id="645"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z714" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z710" w:id="646"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z715" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қызылорда облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қызылорда облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z711" w:id="647"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z716" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Маңғыстау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Маңғыстау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z712" w:id="648"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z717" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Павлодар облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Павлодар облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z713" w:id="649"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z718" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Солтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z714" w:id="650"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаментіне.</w:t>
+    <w:bookmarkStart w:name="z719" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Оңтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Оңтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z715" w:id="651"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z720" w:id="656"/>
+    <w:bookmarkStart w:name="z720" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z721" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z722" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ақкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ақкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z723" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Аршалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Аршалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z724" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Астрахан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Астрахан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z725" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Атбасар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Атбасар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z721" w:id="657"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z726" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Бұланды аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Бұланды аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z722" w:id="658"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ақкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ақкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z727" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Егіндікөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Егіндікөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z723" w:id="659"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Аршалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Аршалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z728" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшілдер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшілдер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z724" w:id="660"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Астрахан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Астрахан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z729" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ерейментау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ерейментау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z725" w:id="661"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Атбасар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Атбасар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z730" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z726" w:id="662"/>
-[...15 lines deleted...]
-      6. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Бұланды аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Бұланды аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z731" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жақсы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жақсы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z727" w:id="663"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Егіндікөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Егіндікөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z732" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жарқайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жарқайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z728" w:id="664"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшілдер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшілдер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z733" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Зеренді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Зеренді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z729" w:id="665"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ерейментау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ерейментау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z734" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Қорғалжын аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Қорғалжын аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z730" w:id="666"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z735" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Сандықтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Сандықтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z731" w:id="667"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жақсы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жақсы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z736" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Степногор қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Степногор қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z732" w:id="668"/>
-[...15 lines deleted...]
-      12. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жарқайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жарқайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z737" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Көкшетау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Көкшетау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z733" w:id="669"/>
-[...15 lines deleted...]
-      13. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Зеренді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Зеренді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Целиноград аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Целиноград аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z734" w:id="670"/>
-[...15 lines deleted...]
-      14. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Қорғалжын аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Қорғалжын аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z739" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Шортанды аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Шортанды аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z735" w:id="671"/>
-[...15 lines deleted...]
-      15. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Сандықтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Сандықтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z740" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Бурабай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Бурабай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z736" w:id="672"/>
-[...15 lines deleted...]
-      16. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Степногор қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Степногор қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z741" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақтөбе облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z737" w:id="673"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z742" w:id="678"/>
+    <w:bookmarkStart w:name="z742" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ақтөбе қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ақтөбе қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z743" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Әйтеке би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Әйтеке би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z744" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Алға аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Алға аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z745" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Байғанин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Байғанин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z746" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ырғыз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ырғыз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z747" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қарғалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қарғалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z743" w:id="679"/>
-[...15 lines deleted...]
-      23. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Әйтеке би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Әйтеке би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z748" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қобда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қобда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z744" w:id="680"/>
-[...15 lines deleted...]
-      24. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Алға аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Алға аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z749" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мәртөк аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мәртөк аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z745" w:id="681"/>
-[...15 lines deleted...]
-      25. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Байғанин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Байғанин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z750" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мұғалжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мұғалжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z746" w:id="682"/>
-[...15 lines deleted...]
-      26. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ырғыз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ырғыз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z751" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Темір аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Темір аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z747" w:id="683"/>
-[...15 lines deleted...]
-      27. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қарғалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қарғалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z752" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ойыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ойыл аудандық қоғамдық денсаулық сақтау басқармасы басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z748" w:id="684"/>
-[...15 lines deleted...]
-      28. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қобда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қобда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z753" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Хромтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Хромтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z749" w:id="685"/>
-[...15 lines deleted...]
-      29. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мәртөк аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мәртөк аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z754" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Шалқар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Шалқар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z750" w:id="686"/>
-[...15 lines deleted...]
-      30. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мұғалжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мұғалжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z755" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z751" w:id="687"/>
-[...15 lines deleted...]
-      31. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Темір аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Темір аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z756" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ақсу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ақсу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z752" w:id="688"/>
-[...15 lines deleted...]
-      32. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ойыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ойыл аудандық қоғамдық денсаулық сақтау басқармасы басқармасына.</w:t>
+    <w:bookmarkStart w:name="z757" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Алакөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Алакөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z753" w:id="689"/>
-[...15 lines deleted...]
-      33. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Хромтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Хромтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z758" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Балқаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Балқаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z754" w:id="690"/>
-[...15 lines deleted...]
-      34. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Шалқар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Шалқар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z759" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшіқазақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшіқазақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z755" w:id="691"/>
-[...15 lines deleted...]
-      35. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z760" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ескелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ескелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z756" w:id="692"/>
-[...15 lines deleted...]
-      36. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ақсу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ақсу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z761" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z757" w:id="693"/>
-[...15 lines deleted...]
-      37. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Алакөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Алакөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z762" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Іле аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Іле аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z758" w:id="694"/>
-[...15 lines deleted...]
-      38. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Балқаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Балқаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z763" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қарасай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қарасай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z759" w:id="695"/>
-[...15 lines deleted...]
-      39. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшіқазақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшіқазақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z764" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қаратал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қаратал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z760" w:id="696"/>
-[...15 lines deleted...]
-      40. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ескелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ескелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z765" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Кербұлақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Кербұлақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z761" w:id="697"/>
-[...15 lines deleted...]
-      41. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z766" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Көксу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Көксу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z762" w:id="698"/>
-[...15 lines deleted...]
-      42. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Іле аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Іле аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z767" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Панфилов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Панфилов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z763" w:id="699"/>
-[...15 lines deleted...]
-      43. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қарасай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қарасай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z768" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Райымбек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Райымбек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z764" w:id="700"/>
-[...15 lines deleted...]
-      44. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қаратал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қаратал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z769" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Сарқант аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Сарқант аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z765" w:id="701"/>
-[...15 lines deleted...]
-      45. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Кербұлақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Кербұлақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z770" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талғар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талғар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z766" w:id="702"/>
-[...15 lines deleted...]
-      46. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Көксу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Көксу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z771" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ұйғыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ұйғыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z767" w:id="703"/>
-[...15 lines deleted...]
-      47. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Панфилов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Панфилов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z772" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қапшағай қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қапшағай қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z768" w:id="704"/>
-[...15 lines deleted...]
-      48. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Райымбек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Райымбек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z773" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талдықорған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талдықорған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z769" w:id="705"/>
-[...15 lines deleted...]
-      49. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Сарқант аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Сарқант аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z774" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Текелі қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Текелі қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z770" w:id="706"/>
-[...15 lines deleted...]
-      50. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талғар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талғар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z775" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Атырау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z771" w:id="707"/>
-[...15 lines deleted...]
-      51. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ұйғыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ұйғыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z776" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Атырау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Атырау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z772" w:id="708"/>
-[...15 lines deleted...]
-      52. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қапшағай қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қапшағай қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z777" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Жылыой аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Жылыой аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z773" w:id="709"/>
-[...15 lines deleted...]
-      53. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талдықорған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талдықорған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z778" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Индер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Индер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z774" w:id="710"/>
-[...15 lines deleted...]
-      54. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Текелі қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Текелі қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z779" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Исатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Исатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z775" w:id="711"/>
-[...15 lines deleted...]
-      55. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Атырау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z780" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Қызылқоға аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Қызылқоға аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z776" w:id="712"/>
-[...15 lines deleted...]
-      56. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Атырау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Атырау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z781" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Құрманғазы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Құрманғазы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z777" w:id="713"/>
-[...15 lines deleted...]
-      57. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Жылыой аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Жылыой аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z782" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Мақат аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Мақат аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z778" w:id="714"/>
-[...15 lines deleted...]
-      58. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Индер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Индер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z783" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Махамбет аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Махамбет аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z779" w:id="715"/>
-[...15 lines deleted...]
-      59. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Исатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Исатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z784" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z780" w:id="716"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z785" w:id="721"/>
+    <w:bookmarkStart w:name="z785" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Өскемен қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Өскемен қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z786" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Семей қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Семей қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z787" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Аягөз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аягөз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z788" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z789" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бесқарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бесқарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z790" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бородулиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бородулиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z786" w:id="722"/>
-[...15 lines deleted...]
-      66. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Семей қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Семей қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z791" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Глубокое аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Глубокое аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z787" w:id="723"/>
-[...15 lines deleted...]
-      67. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Аягөз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аягөз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z792" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Жарма аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жарма аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z788" w:id="724"/>
-[...15 lines deleted...]
-      68. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z793" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зайсан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зайсан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z789" w:id="725"/>
-[...15 lines deleted...]
-      69. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бесқарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бесқарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z794" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зырянов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зырянов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z790" w:id="726"/>
-[...15 lines deleted...]
-      70. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бородулиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бородулиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z795" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Катон-Қарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Катон-Қарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z791" w:id="727"/>
-[...15 lines deleted...]
-      71. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Глубокое аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Глубокое аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z796" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Көкпекті аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Көкпекті аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z792" w:id="728"/>
-[...15 lines deleted...]
-      72. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Жарма аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жарма аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z797" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Курчатов қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Курчатов қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z793" w:id="729"/>
-[...15 lines deleted...]
-      73. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зайсан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зайсан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z798" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Күршім аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Күршім аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z794" w:id="730"/>
-[...15 lines deleted...]
-      74. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зырянов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зырянов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z799" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Риддер қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Риддер қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z795" w:id="731"/>
-[...15 lines deleted...]
-      75. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Катон-Қарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Катон-Қарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z800" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тарбағатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тарбағатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z796" w:id="732"/>
-[...15 lines deleted...]
-      76. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Көкпекті аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Көкпекті аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z801" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ұлан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z797" w:id="733"/>
-[...15 lines deleted...]
-      77. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Курчатов қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Курчатов қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z802" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Үржар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Үржар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z798" w:id="734"/>
-[...15 lines deleted...]
-      78. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Күршім аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Күршім аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z803" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шемонаиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шемонаиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z799" w:id="735"/>
-[...15 lines deleted...]
-      79. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Риддер қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Риддер қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z804" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Жамбыл облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z800" w:id="736"/>
-[...15 lines deleted...]
-      80. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тарбағатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тарбағатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z805" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Тараз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Тараз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z801" w:id="737"/>
-[...15 lines deleted...]
-      81. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ұлан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z806" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Байзақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Байзақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z802" w:id="738"/>
-[...15 lines deleted...]
-      82. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Үржар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Үржар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z807" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Т. Рысқұлов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Т. Рысқұлов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z803" w:id="739"/>
-[...15 lines deleted...]
-      83. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шемонаиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шемонаиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z808" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z804" w:id="740"/>
-[...15 lines deleted...]
-      84. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Жамбыл облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z809" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жуалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жуалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z805" w:id="741"/>
-[...15 lines deleted...]
-      85. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Тараз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Тараз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z810" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Қордай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Қордай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z806" w:id="742"/>
-[...15 lines deleted...]
-      86. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Байзақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Байзақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z811" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мерке аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мерке аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z807" w:id="743"/>
-[...15 lines deleted...]
-      87. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Т. Рысқұлов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Т. Рысқұлов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z812" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мойынқұм аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мойынқұм аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z808" w:id="744"/>
-[...15 lines deleted...]
-      88. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z813" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарысу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Сарысу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z809" w:id="745"/>
-[...15 lines deleted...]
-      89. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жуалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жуалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z814" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Талас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Талас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z810" w:id="746"/>
-[...15 lines deleted...]
-      90. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Қордай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Қордай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z815" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Шу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Шу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z811" w:id="747"/>
-[...15 lines deleted...]
-      91. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мерке аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мерке аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z816" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z812" w:id="748"/>
-[...15 lines deleted...]
-      92. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мойынқұм аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мойынқұм аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z817" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Орал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Орал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z813" w:id="749"/>
-[...15 lines deleted...]
-      93. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарысу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Сарысу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z818" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжайық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжайық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z814" w:id="750"/>
-[...15 lines deleted...]
-      94. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Талас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Талас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z819" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөкейорда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөкейорда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z815" w:id="751"/>
-[...15 lines deleted...]
-      95. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Шу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Шу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z820" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөрлі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөрлі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z816" w:id="752"/>
-[...15 lines deleted...]
-      96. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z821" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жаңақала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z817" w:id="753"/>
-[...15 lines deleted...]
-      97. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Орал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Орал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z822" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жәнібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жәнібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z818" w:id="754"/>
-[...15 lines deleted...]
-      98. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжайық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжайық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z823" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Зеленов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зеленов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z819" w:id="755"/>
-[...15 lines deleted...]
-      99. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөкейорда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөкейорда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z824" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Казталов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Казталов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z820" w:id="756"/>
-[...15 lines deleted...]
-      100. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөрлі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөрлі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z825" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаратөбе аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қаратөбе аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z821" w:id="757"/>
-[...15 lines deleted...]
-      101. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жаңақала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z826" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сырым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z822" w:id="758"/>
-[...15 lines deleted...]
-      102. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жәнібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жәнібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z827" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тасқала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тасқала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z823" w:id="759"/>
-[...15 lines deleted...]
-      103. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Зеленов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зеленов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z828" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Теректі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Теректі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z824" w:id="760"/>
-[...15 lines deleted...]
-      104. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Казталов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Казталов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z829" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шыңғырлау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шыңғырлау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z825" w:id="761"/>
-[...15 lines deleted...]
-      105. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаратөбе аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қаратөбе аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z830" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қарағанды облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z826" w:id="762"/>
-[...15 lines deleted...]
-      106. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сырым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z831" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z827" w:id="763"/>
-[...15 lines deleted...]
-      107. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тасқала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тасқала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z832" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z828" w:id="764"/>
-[...15 lines deleted...]
-      108. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Теректі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Теректі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z833" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Бұқар жырау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Бұқар жырау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z829" w:id="765"/>
-[...15 lines deleted...]
-      109. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шыңғырлау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шыңғырлау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z834" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңаарқа аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Жаңаарқа аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z830" w:id="766"/>
-[...15 lines deleted...]
-      110. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қарағанды облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z835" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарқаралы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарқаралы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z831" w:id="767"/>
-[...15 lines deleted...]
-      111. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z836" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарағанды қаласы Қазыбек би атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарағанды қаласы Қазыбек би атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z832" w:id="768"/>
-[...15 lines deleted...]
-      112. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z837" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарағанды қаласы Октябрь ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарағанды қаласы Октябрь ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z833" w:id="769"/>
-[...15 lines deleted...]
-      113. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Бұқар жырау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Бұқар жырау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z838" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Нұра аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Нұра аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z834" w:id="770"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z839" w:id="775"/>
+    <w:bookmarkStart w:name="z839" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Осакаров аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Осакаров аудандық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z840" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлытау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ұлытау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z841" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шет аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шет аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z842" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Балқаш қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Балқаш қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z843" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Жезқазған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Жезқазған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z844" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаражал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қаражал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z840" w:id="776"/>
-[...15 lines deleted...]
-      120. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлытау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ұлытау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z845" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Приозерск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Приозерск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z841" w:id="777"/>
-[...15 lines deleted...]
-      121. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шет аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шет аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z846" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Саран қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Саран қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z842" w:id="778"/>
-[...15 lines deleted...]
-      122. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Балқаш қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Балқаш қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z847" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Сәтбаев қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Сәтбаев қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z843" w:id="779"/>
-[...15 lines deleted...]
-      123. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Жезқазған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Жезқазған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z848" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Теміртау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Теміртау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z844" w:id="780"/>
-[...15 lines deleted...]
-      124. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаражал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қаражал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z849" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шахтинск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шахтинск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z845" w:id="781"/>
-[...15 lines deleted...]
-      125. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Приозерск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Приозерск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z850" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қостанай облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z846" w:id="782"/>
-[...15 lines deleted...]
-      126. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Саран қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Саран қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z851" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Алтынсарин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Алтынсарин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z847" w:id="783"/>
-[...15 lines deleted...]
-      127. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Сәтбаев қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Сәтбаев қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z852" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Амангелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Амангелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z848" w:id="784"/>
-[...15 lines deleted...]
-      128. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Теміртау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Теміртау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z853" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Әулиекөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Әулиекөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z849" w:id="785"/>
-[...15 lines deleted...]
-      129. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шахтинск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шахтинск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z854" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Денисов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Денисов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z850" w:id="786"/>
-[...15 lines deleted...]
-      130. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қостанай облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z855" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жангелдин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жангелдин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z851" w:id="787"/>
-[...15 lines deleted...]
-      131. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Алтынсарин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Алтынсарин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z856" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жітіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жітіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z852" w:id="788"/>
-[...15 lines deleted...]
-      132. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Амангелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Амангелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z857" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қамысты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қамысты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z853" w:id="789"/>
-[...15 lines deleted...]
-      133. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Әулиекөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Әулиекөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z858" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарабалық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарабалық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z854" w:id="790"/>
-[...15 lines deleted...]
-      134. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Денисов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Денисов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z859" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарасу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарасу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z855" w:id="791"/>
-[...15 lines deleted...]
-      135. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жангелдин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жангелдин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z860" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Меңдіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Меңдіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z856" w:id="792"/>
-[...15 lines deleted...]
-      136. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жітіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жітіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z861" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Наурызым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Наурызым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z857" w:id="793"/>
-[...15 lines deleted...]
-      137. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қамысты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қамысты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z862" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Сарыкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z858" w:id="794"/>
-[...15 lines deleted...]
-      138. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарабалық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарабалық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z863" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Таранов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Таранов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z859" w:id="795"/>
-[...15 lines deleted...]
-      139. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарасу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарасу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z864" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұзынкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Ұзынкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z860" w:id="796"/>
-[...15 lines deleted...]
-      140. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Меңдіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Меңдіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z865" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Федоров аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Федоров аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z861" w:id="797"/>
-[...15 lines deleted...]
-      141. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Наурызым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Наурызым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z866" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Арқалық қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Арқалық қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z862" w:id="798"/>
-[...15 lines deleted...]
-      142. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Сарыкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z867" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z863" w:id="799"/>
-[...15 lines deleted...]
-      143. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Таранов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Таранов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z868" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай қаласының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай қаласының қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z864" w:id="800"/>
-[...15 lines deleted...]
-      144. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұзынкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Ұзынкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z869" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Лисаковск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Лисаковск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z865" w:id="801"/>
-[...15 lines deleted...]
-      145. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Федоров аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Федоров аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z870" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Рудный қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Рудный қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z866" w:id="802"/>
-[...15 lines deleted...]
-      146. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Арқалық қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Арқалық қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z871" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қызылорда облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z867" w:id="803"/>
-[...15 lines deleted...]
-      147. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z872" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Арал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Арал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z868" w:id="804"/>
-[...15 lines deleted...]
-      148. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай қаласының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай қаласының қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z873" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қазалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z869" w:id="805"/>
-[...15 lines deleted...]
-      149. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Лисаковск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Лисаковск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z874" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қармақшы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қармақшы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z870" w:id="806"/>
-[...15 lines deleted...]
-      150. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Рудный қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Рудный қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z875" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жалағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жалағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z871" w:id="807"/>
-[...15 lines deleted...]
-      151. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қызылорда облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z876" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырдария аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Сырдария аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z872" w:id="808"/>
-[...15 lines deleted...]
-      152. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Арал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Арал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z877" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Шиелі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Шиелі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z873" w:id="809"/>
-[...15 lines deleted...]
-      153. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қазалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z878" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақорған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жаңақорған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z874" w:id="810"/>
-[...15 lines deleted...]
-      154. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қармақшы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қармақшы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z879" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылорда қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қызылорда қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z875" w:id="811"/>
-[...15 lines deleted...]
-      155. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жалағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жалағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z880" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Маңғыстау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z876" w:id="812"/>
-[...15 lines deleted...]
-      156. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырдария аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Сырдария аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z881" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Ақтау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z877" w:id="813"/>
-[...15 lines deleted...]
-      157. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Шиелі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Шиелі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z882" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңаөзен қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Жаңаөзен қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z878" w:id="814"/>
-[...15 lines deleted...]
-      158. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақорған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жаңақорған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z883" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Маңғыстау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z879" w:id="815"/>
-[...15 lines deleted...]
-      159. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылорда қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қызылорда қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z884" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Түпқараған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Түпқараған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z880" w:id="816"/>
-[...15 lines deleted...]
-      160. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Маңғыстау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z885" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Бейнеу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Бейнеу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z881" w:id="817"/>
-[...15 lines deleted...]
-      161. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Ақтау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z886" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарақия аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Қарақия аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z882" w:id="818"/>
-[...15 lines deleted...]
-      162. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңаөзен қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Жаңаөзен қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z887" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Мұнайлы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Мұнайлы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z883" w:id="819"/>
-[...15 lines deleted...]
-      163. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Маңғыстау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z888" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Павлодар облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z884" w:id="820"/>
-[...15 lines deleted...]
-      164. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Түпқараған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Түпқараған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z889" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z885" w:id="821"/>
-[...15 lines deleted...]
-      165. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Бейнеу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Бейнеу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z890" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақсу қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақсу қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z886" w:id="822"/>
-[...15 lines deleted...]
-      166. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарақия аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Қарақия аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z891" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Екібастұз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Екібастұз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z887" w:id="823"/>
-[...15 lines deleted...]
-      167. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Мұнайлы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Мұнайлы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z892" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Баянауыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Баянауыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z888" w:id="824"/>
-[...15 lines deleted...]
-      168. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Павлодар облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z893" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z889" w:id="825"/>
-[...15 lines deleted...]
-      169. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z894" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Железин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Железин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z890" w:id="826"/>
-[...15 lines deleted...]
-      170. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақсу қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақсу қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z895" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ертіс аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ертіс аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z891" w:id="827"/>
-[...15 lines deleted...]
-      171. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Екібастұз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Екібастұз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z896" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Қашыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Қашыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z892" w:id="828"/>
-[...15 lines deleted...]
-      172. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Баянауыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Баянауыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z897" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Лебяжі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Лебяжі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z893" w:id="829"/>
-[...15 lines deleted...]
-      173. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z898" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Май аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Май аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z894" w:id="830"/>
-[...15 lines deleted...]
-      174. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Железин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Железин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z899" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z895" w:id="831"/>
-[...15 lines deleted...]
-      175. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ертіс аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ертіс аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z900" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Успен аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Успен аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z896" w:id="832"/>
-[...15 lines deleted...]
-      176. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Қашыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Қашыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z901" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Шарбақты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Шарбақты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z897" w:id="833"/>
-[...15 lines deleted...]
-      177. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Лебяжі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Лебяжі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z902" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z898" w:id="834"/>
-[...15 lines deleted...]
-      178. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Май аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Май аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z903" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Петропавл қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Петропавл қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z899" w:id="835"/>
-[...15 lines deleted...]
-      179. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z904" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Айыртау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Айыртау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z900" w:id="836"/>
-[...15 lines deleted...]
-      180. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Успен аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Успен аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z905" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжар аудандық қоғамдық денсаулық сақтау басқармасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z901" w:id="837"/>
-[...15 lines deleted...]
-      181. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Шарбақты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Шарбақты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z906" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Аққайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аққайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z902" w:id="838"/>
-[...15 lines deleted...]
-      182. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z907" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ғабит Мүсірепов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ғабит Мүсірепов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z903" w:id="839"/>
-[...15 lines deleted...]
-      183. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Петропавл қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Петропавл қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z908" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z904" w:id="840"/>
-[...15 lines deleted...]
-      184. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Айыртау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Айыртау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z909" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қызылжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z905" w:id="841"/>
-[...15 lines deleted...]
-      185. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжар аудандық қоғамдық денсаулық сақтау басқармасы.</w:t>
+    <w:bookmarkStart w:name="z910" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мағжан Жұмабаев ауданының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мағжан Жұмабаев ауданының қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z906" w:id="842"/>
-[...15 lines deleted...]
-      186. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Аққайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аққайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z911" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z907" w:id="843"/>
-[...15 lines deleted...]
-      187. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ғабит Мүсірепов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ғабит Мүсірепов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z912" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мамлют аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мамлют аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z908" w:id="844"/>
-[...15 lines deleted...]
-      188. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z913" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тайынша аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тайынша аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z909" w:id="845"/>
-[...15 lines deleted...]
-      189. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қызылжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z914" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тимирязев аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тимирязев аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z910" w:id="846"/>
-[...15 lines deleted...]
-      190. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мағжан Жұмабаев ауданының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мағжан Жұмабаев ауданының қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z915" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Уәлиханов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Уәлиханов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z911" w:id="847"/>
-[...15 lines deleted...]
-      191. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z916" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шал ақын аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шал ақын аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z912" w:id="848"/>
-[...15 lines deleted...]
-      192. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мамлют аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мамлют аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z917" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z913" w:id="849"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z918" w:id="854"/>
+    <w:bookmarkStart w:name="z918" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       198. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Арыс қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Арыс қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z919" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бәйдібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бәйдібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z920" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазығұрт аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қазығұрт аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z921" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мақтаарал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мақтаарал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z922" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Отырар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Отырар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z923" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ордабасы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ордабасы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z919" w:id="855"/>
-[...15 lines deleted...]
-      199. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бәйдібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бәйдібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z924" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сайрам аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сайрам аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z920" w:id="856"/>
-[...15 lines deleted...]
-      200. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазығұрт аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қазығұрт аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z925" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сарыағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z921" w:id="857"/>
-[...15 lines deleted...]
-      201. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мақтаарал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мақтаарал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z926" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Созақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Созақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z922" w:id="858"/>
-[...15 lines deleted...]
-      202. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Отырар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Отырар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z927" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Төле би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Төле би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z923" w:id="859"/>
-[...15 lines deleted...]
-      203. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ордабасы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ордабасы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z928" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түлкібас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түлкібас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z924" w:id="860"/>
-[...15 lines deleted...]
-      204. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сайрам аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сайрам аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z929" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шардара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шардара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z925" w:id="861"/>
-[...15 lines deleted...]
-      205. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сарыағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z930" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Абай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Абай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z926" w:id="862"/>
-[...15 lines deleted...]
-      206. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Созақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Созақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z931" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Әл-Фараби ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Әл-Фараби ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z927" w:id="863"/>
-[...15 lines deleted...]
-      207. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Төле би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Төле би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z932" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Еңбекші ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Еңбекші ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z928" w:id="864"/>
-[...15 lines deleted...]
-      208. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түлкібас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түлкібас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z933" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Қаратау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Қаратау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z929" w:id="865"/>
-[...15 lines deleted...]
-      209. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шардара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шардара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z934" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Кентау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Кентау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z930" w:id="866"/>
-[...15 lines deleted...]
-      210. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Абай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Абай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z935" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түркістан қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түркістан қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z931" w:id="867"/>
-[...15 lines deleted...]
-      211. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Әл-Фараби ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Әл-Фараби ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z936" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z932" w:id="868"/>
-[...15 lines deleted...]
-      212. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Еңбекші ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Еңбекші ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z937" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алатау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алатау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z933" w:id="869"/>
-[...15 lines deleted...]
-      213. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Қаратау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Қаратау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z938" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Әуезов ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Әуезов ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z934" w:id="870"/>
-[...15 lines deleted...]
-      214. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Кентау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Кентау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z939" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алмалы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алмалы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z935" w:id="871"/>
-[...15 lines deleted...]
-      215. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түркістан қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түркістан қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z940" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Бостандық ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Бостандық ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z936" w:id="872"/>
-[...15 lines deleted...]
-      216. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z941" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Жетісу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Жетісу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z937" w:id="873"/>
-[...15 lines deleted...]
-      217. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алатау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алатау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z942" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Медеу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Медеу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z938" w:id="874"/>
-[...15 lines deleted...]
-      218. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Әуезов ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Әуезов ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z943" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Түрксіб ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Түрксіб ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z939" w:id="875"/>
-[...15 lines deleted...]
-      219. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алмалы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алмалы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z944" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Наурызбай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Наурызбай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z940" w:id="876"/>
-[...15 lines deleted...]
-      220. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Бостандық ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Бостандық ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z945" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Астана қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Астана қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z941" w:id="877"/>
-[...15 lines deleted...]
-      221. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Жетісу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Жетісу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z946" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Алматы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Алматы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z942" w:id="878"/>
-[...15 lines deleted...]
-      222. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Медеу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Медеу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z947" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Есіл ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Есіл ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z943" w:id="879"/>
-[...15 lines deleted...]
-      223. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Түрксіб ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Түрксіб ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z948" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Сарыарқа ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Сарыарқа ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z944" w:id="880"/>
-[...15 lines deleted...]
-      224. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Наурызбай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Наурызбай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z949" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің Көліктегі тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Көліктегі қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z945" w:id="881"/>
-[...15 lines deleted...]
-      225. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Астана қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Астана қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z950" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Ақтөбе бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Ақтөбе бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z946" w:id="882"/>
-[...15 lines deleted...]
-      226. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Алматы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Алматы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z951" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Алматы бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Алматы бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z947" w:id="883"/>
-[...15 lines deleted...]
-      227. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Есіл ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Есіл ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z952" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атбасар бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атбасар бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z948" w:id="884"/>
-[...15 lines deleted...]
-      228. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Сарыарқа ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Сарыарқа ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z953" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атырау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атырау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z949" w:id="885"/>
-[...15 lines deleted...]
-      229. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің Көліктегі тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Көліктегі қоғамдық денсаулық сақтау департаментіне.</w:t>
+    <w:bookmarkStart w:name="z954" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жамбыл бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жамбыл бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z950" w:id="886"/>
-[...15 lines deleted...]
-      230. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Ақтөбе бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Ақтөбе бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z955" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жаңаарқа бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жаңаарқа бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z951" w:id="887"/>
-[...15 lines deleted...]
-      231. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Алматы бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Алматы бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z956" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Защита бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Защита бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z952" w:id="888"/>
-[...15 lines deleted...]
-      232. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атбасар бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атбасар бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z957" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қарағанды бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қарағанды бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z953" w:id="889"/>
-[...15 lines deleted...]
-      233. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атырау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атырау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z958" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Көкшетау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Көкшетау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z954" w:id="890"/>
-[...15 lines deleted...]
-      234. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жамбыл бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жамбыл бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z959" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қостанай бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қостанай бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z955" w:id="891"/>
-[...15 lines deleted...]
-      235. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жаңаарқа бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жаңаарқа бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z960" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қызылорда бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қызылорда бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z956" w:id="892"/>
-[...15 lines deleted...]
-      236. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Защита бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Защита бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z961" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Маңғыстау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z957" w:id="893"/>
-[...15 lines deleted...]
-      237. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қарағанды бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қарағанды бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z962" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Павлодар бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Павлодар бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z958" w:id="894"/>
-[...15 lines deleted...]
-      238. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Көкшетау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Көкшетау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z963" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Семей бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Семей бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z959" w:id="895"/>
-[...15 lines deleted...]
-      239. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қостанай бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қостанай бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z964" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Орал бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Орал бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z960" w:id="896"/>
-[...15 lines deleted...]
-      240. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қызылорда бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қызылорда бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:bookmarkStart w:name="z965" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Шымкент бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Шымкент бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z961" w:id="897"/>
-[...15 lines deleted...]
-      241. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Маңғыстау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z966" w:id="897"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z962" w:id="898"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28058,836 +28722,836 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z967" w:id="903"/>
+    <w:bookmarkStart w:name="z967" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қайта аталатын мемлекеттік заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkEnd w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. Тізбеге өзгеріс енгізілді – ҚР Үкіметінің 22.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z968" w:id="904"/>
+    <w:bookmarkStart w:name="z968" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z969" w:id="905"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z969" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақ онкология және радиология ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақ онкология және радиология ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z970" w:id="906"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z970" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Кардиология және ішкі аурулар ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Кардиология және ішкі аурулар ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z971" w:id="907"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z971" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z972" w:id="908"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z972" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қарағанды мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қарағанды мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z973" w:id="909"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z973" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Денсаулық сақтауды дамыту республикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Денсаулық сақтауды дамыту республикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z974" w:id="910"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z974" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Алып тасталды – ҚР Үкіметінің 22.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z975" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z976" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгiнiң шаруашылық жүргiзу құқығындағы "Акушерлiк, гинекология және перинатология ғылыми орталығы" республикалық мемлекеттiк кәсiпорны Қазақстан Республикасы Денсаулық сақтау министрлiгiнiң "Акушерлiк, гинекология және перинатология ғылыми орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z977" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z978" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z979" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z975" w:id="911"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z980" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z976" w:id="912"/>
-[...15 lines deleted...]
-      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгiнiң шаруашылық жүргiзу құқығындағы "Акушерлiк, гинекология және перинатология ғылыми орталығы" республикалық мемлекеттiк кәсiпорны Қазақстан Республикасы Денсаулық сақтау министрлiгiнiң "Акушерлiк, гинекология және перинатология ғылыми орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорнына.</w:t>
+    <w:bookmarkStart w:name="z981" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z977" w:id="913"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z982" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z978" w:id="914"/>
-[...15 lines deleted...]
-      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z983" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z979" w:id="915"/>
-[...15 lines deleted...]
-      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z984" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің байқау кеңесі бар "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z980" w:id="916"/>
-[...15 lines deleted...]
-      12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z985" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z981" w:id="917"/>
-[...15 lines deleted...]
-      13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z986" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z982" w:id="918"/>
-[...15 lines deleted...]
-      14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z987" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z983" w:id="919"/>
-[...15 lines deleted...]
-      15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z988" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z984" w:id="920"/>
-[...15 lines deleted...]
-      16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің байқау кеңесі бар "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z989" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z985" w:id="921"/>
-[...15 lines deleted...]
-      17. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z990" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z986" w:id="922"/>
-[...15 lines deleted...]
-      18. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық қан орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z991" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Отан соғысы мүгедектеріне арналған Орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Отан соғысы мүгедектеріне арналған Орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z987" w:id="923"/>
-[...15 lines deleted...]
-      19. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z992" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Бурабай" республикалық оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бурабай" республикалық оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z988" w:id="924"/>
-[...15 lines deleted...]
-      20. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z993" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Радиациялық медицина және экология ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Радиациялық медицина және экология ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z989" w:id="925"/>
-[...15 lines deleted...]
-      21. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z994" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Алатау" балалар клиникалық санаторийі" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Алатау" балалар клиникалық санаторийі" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z990" w:id="926"/>
-[...15 lines deleted...]
-      22. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+    <w:bookmarkStart w:name="z995" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Балбұлақ" республикалық балаларды оңалту орталығы" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Балбұлақ" республикалық балаларды оңалту орталығы" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z991" w:id="927"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z996" w:id="932"/>
+    <w:bookmarkStart w:name="z996" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z997" w:id="933"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z997" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақ республикалық лепрозорийі" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақ республикалық лепрозорийі" республикалық мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z998" w:id="934"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z998" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" республикалық мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkEnd w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық арнайы медициналық қамтамасыз ету орталығы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық арнайы медициналық қамтамасыз ету орталығы" республикалық мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z999" w:id="935"/>
+      <w:bookmarkStart w:name="z999" w:id="930"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkEnd w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28913,420 +29577,420 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1000" w:id="936"/>
+    <w:bookmarkStart w:name="z1000" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің қайта аталатын мемлекеттік заңды тұлғаларының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z1001" w:id="937"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z1001" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Мемлекеттік кәсіпорындар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z1002" w:id="938"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z1002" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Хамза Жұматов атындағы Гигиена және эпидемиология ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Хамза Жұматов атындағы Гигиена және эпидемиология ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z1003" w:id="939"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z1003" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық инфекциялар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық инфекциялар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z1004" w:id="940"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z1004" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Санитариялық-эпидемиологиялық сараптама және мониторинг ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Санитариялық-эпидемиологиялық сараптама және мониторинг ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z1005" w:id="941"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z1005" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Ұлттық сараптама орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Ұлттық сараптама орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z1006" w:id="942"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z1006" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Мемлекеттік мекемелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1007" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1008" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z1009" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z1010" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z1011" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z1007" w:id="943"/>
-[...15 lines deleted...]
-      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+    <w:bookmarkStart w:name="z1012" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Маңғыстау обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Маңғыстау обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z1008" w:id="944"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+    <w:bookmarkStart w:name="z1013" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Орал обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Орал обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z1009" w:id="945"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+    <w:bookmarkStart w:name="z1014" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Талдықорған обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Талдықорған обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z1010" w:id="946"/>
-[...15 lines deleted...]
-      4. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+    <w:bookmarkStart w:name="z1015" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Шымкент обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Шымкент обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z1011" w:id="947"/>
-[...15 lines deleted...]
-      5. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1016" w:id="947"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z1012" w:id="948"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29352,694 +30016,694 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1017" w:id="953"/>
+    <w:bookmarkStart w:name="z1017" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z1018" w:id="954"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1018" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 59-60, 551-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z1019" w:id="955"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1019" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот сараптамасының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 30 желтоқсандағы № 1403 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 83-84, 724-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z1020" w:id="956"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z1020" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 26 қаңтардағы № 18 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 2, 9-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z1021" w:id="957"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z1021" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 15 сәуірдегі № 236 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 22, 129-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z1022" w:id="958"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z1022" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 9 маусымдағы № 425 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 33, 221-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z1023" w:id="959"/>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z1023" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 10 желтоқсандағы № 988 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 63-64, 496-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z1024" w:id="960"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z1024" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 29 қаңтардағы № 39 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбір шешiмдерiне енгiзiлетiн өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 7, 31-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z1025" w:id="961"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z1025" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1005 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 8 маусымдағы № 339 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 35, 204-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z1026" w:id="962"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z1026" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Әлеуметтік медициналық сақтандыру қорын құру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 1 шілдедегі № 389 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z1027" w:id="963"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z1027" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Жұмыспен қамту мәселелері жөніндегі ақпараттық-талдау орталығы" акционерлік қоғамын қайта атау туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 1 шілдедегі № 391 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 39, 232-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z1028" w:id="964"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z1028" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Оңтүстік Қазақстан мемлекеттік фармацевтика академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 9 қарашадағы № 681 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 57, 363-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z1029" w:id="965"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z1029" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 18 қарашадағы № 706 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 59-60, 376-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z1030" w:id="966"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z1030" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің жекелеген кәсіпорындарын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 28 желтоқсандағы № 880 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z1031" w:id="967"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z1031" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің қарамағындағы республикалық мемлекеттік қазыналық кәсіпорындарды қайта ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 қаңтардағы № 8 қаулысының 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkEnd w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30365,31 +31029,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>