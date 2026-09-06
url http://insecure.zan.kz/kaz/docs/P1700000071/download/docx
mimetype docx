--- v3 (2026-04-21)
+++ v4 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d078e2" w14:textId="2d078e2">
+    <w:p w14:paraId="5fdd226" w14:textId="5fdd226">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1391,51 +1391,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Денсаулық сақтау министрлігінің Санитариялық-эпидемиологиялық бақылау комитеті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық және фармацевтикалық бақылау комитеті.</w:t>
+      Қазақстан Республикасы Денсаулық сақтау министрлігінің Медициналық бақылау комитеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Денсаулық сақтау министрлігінің Фармация комитеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1045" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Министрлік өз қызметін Қазақстан Республикасының Конституциясы мен заңдарына, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z1046" w:id="30"/>
     <w:p>
       <w:pPr>
@@ -4488,51 +4568,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) денсаулық сақтау саласындағы ең төмен әлеуметтік стандарттарды бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z1161" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      99) өз құзыреті шегінде мемлекеттік, оның ішінде электрондық қызметтер көрсету;</w:t>
+      99) өз құзыреті шегінде мемлекеттік, оның ішінде цифрлық қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z1162" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100) халық арасында қоғамдық денсаулық сақтау, халықтың санитариялық-эпидемиологиялық саламаттылығы мәселелері жөніндегі түсіндіру жұмыстарын ұйымдастыру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z1163" w:id="163"/>
     <w:p>
@@ -4648,111 +4728,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106) уәкілетті мемлекеттік органдардың, денсаулық сақтау субъектілерінің және денсаулық сақтау, қоғамдық денсаулық сақтау саласындағы өзге де ұйымдардың жұмысын әдістемелік және ұйымдық үйлестіру; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z1169" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      107) "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының Заңы 26-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> аталған адамдардың санаттары бойынша және Еуразиялық экономикалық одаққа мүше мемлекеттерден келген Қазақстан Республикасының аумағында уақытша болатын және еңбекші көшіп-қонушылар болып табылатын шетелдіктер, сондай-ақ олардың отбасы мүшелері бойынша деректерді міндетті әлеуметтік медициналық сақтандырудың ақпараттық жүйесіне одан әрі беру үшін Мемлекеттік корпорацияға ұсынуға жауапты мемлекеттік органдардың тізбесін әзірлеу;</w:t>
+      107) "Міндетті әлеуметтік медициналық сақтандыру туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында көрсетілген адамдардың санаттары бойынша және Еуразиялық экономикалық одаққа мүше мемлекеттерден келген Қазақстан Республикасының аумағында уақытша болатын және еңбекші көшіп-қонушылар болып табылатын шетелдіктер, сондай-ақ олардың отбасы мүшелері бойынша деректерді міндетті әлеуметтік медициналық сақтандырудың цифрлық жүйесіне одан әрі беру үшін Мемлекеттік корпорацияға ұсынуға жауапты мемлекеттік органдардың тізбесін әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z1170" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      108) денсаулық сақтау, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы электрондық ақпараттық ресурстар мен ақпараттық жүйелерді, ақпараттық-коммуникациялық желілерді құру және олардың жұмыс істеуін қамтамасыз ету, оларға Қазақстан Республикасының ақпараттандыру саласындағы заңнамасына сәйкес жеке және заңды тұлғалардың қол жеткізуін ұйымдастыру;</w:t>
+      108) денсаулық сақтау саласындағы цифрлық ресурстарды, цифрлық жүйелер мен телекоммуникациялық желілерді құру және олардың жұмыс істеуін қамтамасыз ету, оларға Қазақстан Республикасының цифрлық заңнамасына сәйкес жеке және заңды тұлғалардың қол жеткізуін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z1171" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      109) ведомстволық медициналық ақпараттық жүйелердің техникалық параметрлерін келісуді, сондай-ақ ведомстволық медициналық қызметтері бар мемлекеттік органдардың электрондық ақпараттық ресурстарын күтіп-ұстауды қамтамасыз ету;</w:t>
+      109) ведомстволық медициналық цифрлық жүйелердің техникалық параметрлерін келісуді, сондай-ақ ведомстволық медициналық қызметтері бар мемлекеттік органдардың цифрлық жүйелерін күтіп-ұстауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z1172" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) құзыреті шегінде стратегиялық, реттеу, іске асыру және бақылау-қадағалау функцияларын жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z1173" w:id="173"/>
     <w:p>
@@ -7360,51 +7440,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220) техникалық реттеу саласындағы сараптамалық кеңестер құру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z1283" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      221) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша дербес медициналық деректерді қамтитын электрондық ақпараттық ресурстарды денсаулық сақтау саласындағы басқа да дерекқорлармен байланыстыратын телекоммуникация желілеріне қосу қағидаларын әзірлеу және бекіту;</w:t>
+      221) киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органмен келісу бойынша дербес медициналық деректерді қамтитын цифрлық ресурстарды денсаулық сақтау саласындағы басқа да дерекқорлармен байланыстыратын телекоммуникация желілеріне қосу қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z1284" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222) техникалық реттеу саласындағы сараптамалық кеңестердің құрамын және олар туралы ережені бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z1285" w:id="275"/>
     <w:p>
@@ -8332,71 +8412,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266) цифрлық денсаулық сақтау саласындағы стандарттарды, сыныптау жүйелерін, анықтамалықтар мен номенклатураларды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z1329" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      267) денсаулық сақтау саласындағы медициналық ақпараттық жүйелерге қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
+      267) денсаулық сақтау саласындағы медициналық цифрлық жүйелерге қойылатын ең төменгі талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z1330" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      268) қашықтықтан медициналық қызметтер көрсету үшін электрондық ақпараттық ресурстарға қойылатын талаптарды әзірлеу және бекіту;</w:t>
+      268) қашықтықтан медициналық қызметтер көрсету үшін цифрлық ресурстарға қойылатын талаптарды әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z1331" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269) сырқаттанушылық пен өлімді кодтау жөніндегі нұсқаулықты, халықаралық сыныптауыштарды пайдалану жөніндегі нұсқаулықты әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:bookmarkStart w:name="z1332" w:id="321"/>
     <w:p>
@@ -8592,51 +8672,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       279) биологиялық қауіпсіздікті қамтамасыз ету мәселелеріне байланысты нормативтік құқықтық актілердің, нормативтік техникалық құжаттардың, ұлттық және (немесе) мемлекетаралық стандарттардың жобаларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
     <w:bookmarkStart w:name="z1342" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      280) биологиялық қауіпсіздік саласындағы мемлекеттік ақпараттық жүйені жүргізу;</w:t>
+      280) биологиялық қауіпсіздік саласындағы мемлекеттік цифрлық жүйені жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z1343" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       281) биологиялық қауіпсіздік саласындағы есепке алуды, мониторингтеуді жүргізу және болжау (модельдеу) қағидаларын әзірлеу және бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z1344" w:id="333"/>
     <w:p>
@@ -8992,51 +9072,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       299) дәрілік затты немесе медициналық бұйымды мемлекеттік тіркеу, қайта тіркеу тәртібін айқындау, дәрілік заттың немесе медициналық бұйымның тіркеу дерекнамасына өзгерістер енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z1362" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      300) Ұлттық электрондық денсаулық паспортына және электрондық ақпараттық ресурстарына ұсыну үшін деректердің көлемі мен еселігін айқындау;</w:t>
+      300) Ұлттық электрондық денсаулық паспортына және цифрлық ресурстарға ұсыну үшін деректердің көлемі мен еселігін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z1363" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       301) скринингтік зерттеуге жататын адамдардың нысаналы топтарын, сондай-ақ аталған зерттеулерді жүргізу қағидаларын, көлемі мен кезеңділігін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkStart w:name="z1364" w:id="353"/>
     <w:p>
@@ -9852,51 +9932,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-19) мемлекеттік басқару жүйесін дамыту саласындағы уәкілетті орган бекітетін мемлекеттік органдардың қызметіне салалық (ведомстволық) функционалдық шолулар жүргізу жөніндегі әдістемеге сәйкес қызметке функционалдық талдау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkStart w:name="z1456" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      323-20) цифрлық трансформациялауды жүргізу;</w:t>
+      323-20) цифрлық трансформациялау бағдарламаларын әзірлеу, бекіту және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
     <w:bookmarkStart w:name="z1457" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-21) білім беру саласындағы уәкілетті органмен келісу бойынша адамның тәрбиелеуге бала қабылдап алуына болмайтын аурулар тізбесін белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkStart w:name="z1458" w:id="396"/>
     <w:p>
@@ -12252,70 +12332,366 @@
         <w:t>
       323-134) денсаулық сақтау саласында нашақорлықтың, алкоголизмнің және суицидтердің профилактикасы жөніндегі іс-шараларды ұйымдастыруды үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
     <w:bookmarkStart w:name="z1602" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-135) құқық бұзушылық профилактикасы субъектілерімен өзара іс-қимыл жасау кезінде денсаулық сақтау саласындағы бірлескен іс-шараларды әзірлеуге қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1386" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақты 323-136), 323-137), 323-138), 323-139), 323-140), 323-141), 323-142), 323-143), 323-144), 323-145) және 323-146) тармақшалармен толықтыру көзделген - ҚР Үкіметінің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1604" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-147) Министрліктің азаматтық қорғаныс жоспарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1606" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-148) ведомстволық бағынысты ұйымдарда өрттің алдын алу жөнінде іс-шаралар жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1607" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-149) азаматтық қорғаныс саласындағы уәкілетті органмен келісу бойынша жаһандық және өңірлік ауқымдағы төтенше жағдайларды жою жөніндегі іс-қимыл жоспарын әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z1608" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-150) қосалқы (қалалық) және көмекші басқару пункттерін құруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1609" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-151) жұмылдыру дайындығы саласындағы уәкiлеттi органға жұмылдыру дайындығы мен жұмылдыру жөнiндегi iс-шараларды қаржыландыру көлемi жөнiнде ұсыныс енгiзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z1610" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-152) әскери міндеттілерді бекітіп қою бойынша жұмысты ұйымдастыру және жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z1611" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-153) жұмылдыру дайындығы мен жұмылдыру саласындағы Қазақстан Республикасының заңдары мен өзге де нормативтiк құқықтық актiлерiнiң орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z1612" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-154) әскери-экономикалық және командалық-штабтық оқулар өткізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z1605" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-155) өндірістік жарақаттың ауырлық дәрежесін айқындау қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z1386" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324) Кодексте, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkEnd w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12737,575 +13113,615 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+        <w:t xml:space="preserve">; 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1387" w:id="510"/>
+    <w:bookmarkStart w:name="z1387" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Министрліктің бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z1388" w:id="511"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z1388" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Министрлікті басқаруды бірінші басшы жүзеге асырады, ол Министрлікке жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z1389" w:id="512"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z1389" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Министрліктің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z1390" w:id="513"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z1390" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Министрліктің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары (бірінші вице-министр, вице-министрлер) болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z1391" w:id="514"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z1391" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Министрліктің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z1392" w:id="515"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z1392" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денсаулық сақтау саласындағы саясатты қалыптастырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z1393" w:id="516"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1393" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасында көзделген шекте салааралық үйлестіруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z1394" w:id="517"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1394" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ведомстволардың құзыретін және өзге де мемлекеттік органдармен өзара іс-қимыл тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z1395" w:id="518"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1395" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Министрліктің құзыреті шегінде нормативтік құқықтық актілер қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z1396" w:id="519"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1396" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының Парламентінде, өзге де мемлекеттік органдар мен ұйымдарда Министрліктің атынан өкілдік етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z1397" w:id="520"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z1397" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Министрліктің стратегиялық және бағдарламалық құжаттарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z1398" w:id="521"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1398" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ведомстволық бағынысты денсаулық сақтау ұйымдарының қызметіне басшылықты жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z1399" w:id="522"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z1399" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өз орынбасарларының өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z1400" w:id="523"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1400" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z1401" w:id="524"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1401" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) өзінің құзыретіне жатқызылған басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkEnd w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын адам жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1402" w:id="525"/>
+    <w:bookmarkStart w:name="z1402" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өз орынбасарларының өкілеттіктерін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z1403" w:id="526"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1403" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Министрліктің аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы басқарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z1404" w:id="527"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1404" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Министрліктің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z1405" w:id="528"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1405" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министрліктің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkEnd w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрліктің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1406" w:id="529"/>
+    <w:bookmarkStart w:name="z1406" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министрлікке бекітілген мүлік республикалық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z1407" w:id="530"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z1407" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Министрліктің өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z1408" w:id="531"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z1408" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Министрлікті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z1409" w:id="532"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z1409" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министрлікті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z1410" w:id="533"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z1410" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрліктің қарамағындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkEnd w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 17.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13487,213 +13903,253 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 29.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 902</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулыларымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z1411" w:id="534"/>
+        <w:t xml:space="preserve">; 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1411" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазақ республикалық лепрозорийі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z1412" w:id="535"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z1412" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z1413" w:id="536"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z1413" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Республикалық арнайы медициналық қамтамасыз ету орталығы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z1414" w:id="537"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z1414" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Салидат Қайырбекова атындағы Ұлттық денсаулық сақтауды дамыту ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z1415" w:id="538"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z1415" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Академик Н.Ж. Батпенов атындағы Ұлттық ғылыми травматология және ортопедия орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z1416" w:id="539"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z1416" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z1417" w:id="540"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z1417" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Ұлттық шұғыл медицинаны үйлестіру орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z1418" w:id="541"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z1418" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkEnd w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13742,330 +14198,474 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1420" w:id="542"/>
+    <w:bookmarkStart w:name="z1420" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Қазақ дерматология және инфекциялық аурулар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1422" w:id="544"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Алып тасталды - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1422" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Отан соғысының ардагерлеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z1423" w:id="545"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z1423" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z1424" w:id="546"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1424" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Отан соғысының ардагерлеріне арналған орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z1425" w:id="547"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1425" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Курортология және медициналық оңалту ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z1426" w:id="548"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1426" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. "Транспланттауды және жоғары технологиялық көрсетілетін медициналық қызметтерді үйлестіру жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1428" w:id="550"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1428" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "СҚ-Фармация" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z1429" w:id="551"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1429" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Ұлттық нейрохирургия орталығы" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z1430" w:id="552"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z1430" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "QazBioPharm" ұлттық холдингі" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z1431" w:id="553"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1431" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Әлеуметтік медициналық сақтандыру қоры" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z1432" w:id="554"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1432" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Астана медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1433" w:id="555"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1433" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkEnd w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14094,288 +14694,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1435" w:id="556"/>
+    <w:bookmarkStart w:name="z1435" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Марат Оспанов атындағы Батыс Қазақстан медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z1436" w:id="557"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1436" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. "Семей медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z1437" w:id="558"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1437" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Turar Healthcare" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1438" w:id="559"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1438" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. "Ұлттық балаларды оңалту орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1442" w:id="560"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1442" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. "Ұлттық ғылыми онкология орталығы" жауапкершілігі шектеулі серіктестігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1462" w:id="561"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1462" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қоғамдық денсаулық сақтау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1473" w:id="562"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1473" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық медициналық-санитариялық алғашқы көмек орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1477" w:id="563"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1477" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. "Қарағанды медицина университеті" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1478" w:id="564"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1478" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. "Еңбек гигиенасы және кәсіптік аурулар ұлттық орталығы" коммерциялық емес акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1516" w:id="565"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1516" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. "ҚазМедТех" акционерлік қоғамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z1520" w:id="566"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1520" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z1439" w:id="567"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1439" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің Санитариялық-эпидемиологиялық бақылау комитетінің аумақтық бөлімшелері – мемлекеттік кәсіпорындардың және мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkEnd w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбеге өзгерістер енгізілді - ҚР Үкіметінің 23.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19462,466 +20062,920 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       268. Қазақстан Республикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитетінің "Орал обаға қарсы күрес станциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269. Қазақстан Республикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитетінің "Шымкент обаға қарсы күрес станциясы" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1440" w:id="568"/>
+    <w:bookmarkStart w:name="z1440" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық және фармацевтикалық бақылау комитетінің аумақтық бөлімшелері – мемлекеттік кәсіпорындардың және мемлекеттік мекемелердің тізбесі</w:t>
-[...387 lines deleted...]
-      <w:bookmarkStart w:name="z618" w:id="569"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің аумақтық бөлімшелері – республикалық мемлекеттік мекемелердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбе жаңа редакцияда - ҚР Үкіметінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Абай облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Ақмола облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Ақтөбе облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Алматы қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Алматы облысы бойынша департаменті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Астана қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Атырау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Батыс Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Жамбыл облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Жетісу облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Қарағанды облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Қостанай облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Қызылорда облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Маңғыстау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Павлодар облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Түркістан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Ұлытау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық бақылау комитетінің Шымкент қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1613" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің аумақтық бөлімшелері – республикалық мемлекеттік мекемелердің және мемлекеттік кәсіпорынның тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже бөліммен толықтырылды - ҚР Үкіметінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Абай облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақмола облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақтөбе облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Астана қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Атырау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Батыс Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Жамбыл облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Жетісу облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қарағанды облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қостанай облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қызылорда облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Маңғыстау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Павлодар облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Солтүстік Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Түркістан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ұлытау облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Шығыс Қазақстан облысы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Шымкент қаласы бойынша департаменті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің "Дәрілік заттар мен медициналық бұйымдарды сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z618" w:id="577"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkEnd w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкiметiнiң</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19946,298 +21000,298 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="570"/>
+    <w:bookmarkStart w:name="z619" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z620" w:id="571"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z620" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Республикалық меншіктегі ұйымдар акцияларының мемлекеттік пакеттері мен мемлекеттік үлестеріне иелік ету және пайдалану жөніндегі құқықтарды беру туралы" Қазақстан Республикасы Үкіметінің 1999 жылғы 27 мамырдағы № 659 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z621" w:id="572"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z621" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       иелік ету және пайдалану құқығы салалық министрліктерге, өзге де мемлекеттік органдарға берілетін республикалық меншік ұйымдарындағы акциялардың мемлекеттік пакеттерінің және қатысудың мемлекеттік үлестерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z622" w:id="573"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z622" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Денсаулық сақтау және әлеуметтік даму министрлігіне" деген бөлімде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z623" w:id="574"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z623" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkEnd w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының Денсаулық сақтау министрлігіне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z624" w:id="575"/>
+    <w:bookmarkStart w:name="z624" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірлері 226-1, 227-1, 227-11, 227-12, 227-13, 227-14, 227-15-жолдар алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z625" w:id="576"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z625" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы реттік нөмірлері 227-18, 227-19-жолдармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z626" w:id="577"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z626" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "227-18. "Ұлттық ғылыми кардиохирургиялық орталық" АҚ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z627" w:id="578"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z627" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227-19. "Ұлттық нейрохирургия орталығы" АҚ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkEnd w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20266,247 +21320,247 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="579"/>
+    <w:bookmarkStart w:name="z640" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық экономика министрлігінің мәселелері" туралы Қазақстан Республикасы Үкіметінің 2014 жылғы 24 қыркүйектегі № 1011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 59-60, 555-құжат):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z641" w:id="580"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z641" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы Ұлттық экономика министрлігі туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ережеде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z642" w:id="581"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z642" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) тұтынушылардың құқықтарын қорғау, салааралық үйлестіру салаларындағы басшылықты, сондай-ақ стратегиялық, бақылау, іске асыру және реттеу функцияларын жүзеге асыратын Қазақстан Республикасының мемлекеттік атқарушы органы болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="582"/>
+    <w:bookmarkStart w:name="z643" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkEnd w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Қазақстан Республикасы Ұлттық экономика министрлігінің Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитеті;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z644" w:id="583"/>
+    <w:bookmarkStart w:name="z644" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20521,92 +21575,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z646" w:id="584"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z646" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z645" w:id="585"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z645" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету бойынша мемлекеттік органдардың қызметін салааралық үйлестіруді жүзеге асыру;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z647" w:id="586"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z647" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20921,51 +21975,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>339-53)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 339-60) тармақшалар алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21054,91 +22108,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>173) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z650" w:id="587"/>
+    <w:bookmarkStart w:name="z650" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "172) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясаттың негізгі бағыттары бойынша Қазақстан Республикасының Үкіметіне ұсыныстар енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z651" w:id="588"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z651" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты қалыптастыру және іске асыру бойынша ұсыныстар дайындау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z652" w:id="589"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z652" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173-1), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21373,51 +22427,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>188) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21430,70 +22484,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z654" w:id="590"/>
+    <w:bookmarkStart w:name="z654" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "190) тұтынушылардың құқықтарын қорғау саласындағы мемлекеттік саясатты іске асыруды қамтамасыз ету бойынша мемлекеттік органдарды салааралық үйлестіруді жүргізу;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkEnd w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21702,70 +22756,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>200) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z657" w:id="591"/>
+    <w:bookmarkStart w:name="z657" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "200) тұтынушылардың құқықтарын қорғау мәселелері бойынша жеке және заңды тұлғалардың өтініштерін қарау;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkEnd w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22330,188 +23384,188 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z661" w:id="592"/>
+    <w:bookmarkStart w:name="z661" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі" деген бөлімнің тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы аумақтық органдары – мемлекеттік мекемелердің тізбесі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z662" w:id="593"/>
+    <w:bookmarkStart w:name="z662" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу және бәсекелестікті қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі осы өзгерістер мен толықтыруларға қосымшаға сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z663" w:id="594"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z663" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы мемлекеттік ұйымдар – аумақтық органдардың тізбесі" деген бөлім алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z664" w:id="595"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z664" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қарамағындағы обаға қарсы күрес станциялары – мемлекеттік мекемелердің тізбесі" деген бөлім алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z665" w:id="596"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z665" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің республикалық мемлекеттік кәсіпорындарының тізбесі" деген бөлім алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z666" w:id="597"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z666" w:id="605"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkEnd w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің кейбір шешімдеріне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22536,420 +23590,420 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>толықтыруларға</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z667" w:id="598"/>
+    <w:bookmarkStart w:name="z667" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің аумақтық органдары – мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z668" w:id="599"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z668" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z669" w:id="600"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z669" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Ақтөбе облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z670" w:id="601"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z670" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z671" w:id="602"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z671" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z672" w:id="603"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z672" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Шығыс Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z673" w:id="604"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z673" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z674" w:id="605"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z674" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z675" w:id="606"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z675" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z676" w:id="607"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z676" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z677" w:id="608"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z677" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z678" w:id="609"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z678" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z679" w:id="610"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z679" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z680" w:id="611"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z680" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Солтүстік Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z681" w:id="612"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z681" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Оңтүстік Қазақстан облысы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z682" w:id="613"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z682" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Астана қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z683" w:id="614"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z683" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасы Ұлттық экономика министрлігі Табиғи монополияларды реттеу, бәсекелестікті және тұтынушылардың құқықтарын қорғау комитетінің Алматы қаласы бойынша департаменті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z684" w:id="615"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z684" w:id="623"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkEnd w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкiметiнiң</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22974,5730 +24028,5730 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z685" w:id="616"/>
+    <w:bookmarkStart w:name="z685" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің, Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің, Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің қайта аталатын аумақтық бөлімшелері – мемлекеттік мекемелердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z686" w:id="617"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z686" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z687" w:id="618"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z687" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Астана қаласы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z688" w:id="619"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z688" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы қаласы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z689" w:id="620"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z689" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақмола облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z690" w:id="621"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z690" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z691" w:id="622"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z691" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Алматы облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z692" w:id="623"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z692" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Атырау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z693" w:id="624"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z693" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z694" w:id="625"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z694" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z695" w:id="626"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z695" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z696" w:id="627"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z696" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z697" w:id="628"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z697" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қостанай облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z698" w:id="629"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z698" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Қызылорда облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Қызылорда облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z699" w:id="630"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z699" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Маңғыстау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Маңғыстау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z700" w:id="631"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z700" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Павлодар облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Павлодар облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z701" w:id="632"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z701" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Солтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Солтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z702" w:id="633"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z702" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық және фармацевтикалық қызметті бақылау комитетінің Оңтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Фармация комитетінің Оңтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z703" w:id="634"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z703" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z704" w:id="635"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z704" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Астана қаласы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z705" w:id="636"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z705" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы қаласы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z706" w:id="637"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z706" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Ақмола облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z707" w:id="638"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z707" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау Медициналық қызметке ақы төлеу комитетінің Ақтөбе облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z708" w:id="639"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z708" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Алматы облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z709" w:id="640"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z709" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Атырау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z710" w:id="641"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z710" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Шығыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z711" w:id="642"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z711" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Жамбыл облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z712" w:id="643"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z712" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Батыс Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z713" w:id="644"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z713" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қарағанды облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z714" w:id="645"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z714" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қостанай облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z715" w:id="646"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z715" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Қызылорда облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Қызылорда облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z716" w:id="647"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z716" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Маңғыстау облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Маңғыстау облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z717" w:id="648"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z717" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Павлодар облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Павлодар облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z718" w:id="649"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z718" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Солтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Солтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z719" w:id="650"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z719" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі Медициналық қызметке ақы төлеу комитетінің Оңтүстік Қазақстан облысы бойынша департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Медициналық қызметке ақы төлеу комитетінің Оңтүстік Қазақстан облысы бойынша департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z720" w:id="651"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z720" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің аумақтық бөлімшелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z721" w:id="652"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z721" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Ақмола облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z722" w:id="653"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z722" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ақкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ақкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z723" w:id="654"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z723" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Аршалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Аршалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z724" w:id="655"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z724" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Астрахан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Астрахан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z725" w:id="656"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z725" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Атбасар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Атбасар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z726" w:id="657"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z726" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Бұланды аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Бұланды аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z727" w:id="658"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z727" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Егіндікөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Егіндікөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z728" w:id="659"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z728" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшілдер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшілдер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z729" w:id="660"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z729" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Ерейментау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Ерейментау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z730" w:id="661"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z730" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z731" w:id="662"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z731" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жақсы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жақсы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z732" w:id="663"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z732" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Жарқайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Жарқайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z733" w:id="664"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z733" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Зеренді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Зеренді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z734" w:id="665"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z734" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Қорғалжын аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Қорғалжын аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z735" w:id="666"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z735" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Сандықтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Сандықтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z736" w:id="667"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z736" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Степногор қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Степногор қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z737" w:id="668"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z737" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Көкшетау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Көкшетау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z738" w:id="669"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z738" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Целиноград аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Целиноград аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z739" w:id="670"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z739" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Шортанды аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Шортанды аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z740" w:id="671"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z740" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақмола облысы тұтынушылардың құқықтарын қорғау департаментінің Бурабай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақмола облысы Қоғамдық денсаулық сақтау департаментінің Бурабай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z741" w:id="672"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z741" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Ақтөбе облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z742" w:id="673"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z742" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ақтөбе қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ақтөбе қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z743" w:id="674"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z743" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Әйтеке би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Әйтеке би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z744" w:id="675"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z744" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Алға аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Алға аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z745" w:id="676"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z745" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Байғанин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Байғанин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z746" w:id="677"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z746" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ырғыз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ырғыз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z747" w:id="678"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z747" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қарғалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қарғалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z748" w:id="679"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z748" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Қобда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Қобда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z749" w:id="680"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z749" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мәртөк аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мәртөк аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z750" w:id="681"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z750" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Мұғалжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Мұғалжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z751" w:id="682"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z751" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Темір аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Темір аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z752" w:id="683"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z752" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Ойыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Ойыл аудандық қоғамдық денсаулық сақтау басқармасы басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z753" w:id="684"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z753" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Хромтау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Хромтау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z754" w:id="685"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z754" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Ақтөбе облысы тұтынушылардың құқықтарын қорғау департаментінің Шалқар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Ақтөбе облысы Қоғамдық денсаулық сақтау департаментінің Шалқар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z755" w:id="686"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z755" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z756" w:id="687"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z756" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ақсу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ақсу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z757" w:id="688"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z757" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Алакөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Алакөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z758" w:id="689"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z758" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Балқаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Балқаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z759" w:id="690"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z759" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Еңбекшіқазақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Еңбекшіқазақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z760" w:id="691"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z760" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ескелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ескелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z761" w:id="692"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z761" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z762" w:id="693"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z762" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Іле аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Іле аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z763" w:id="694"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z763" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қарасай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қарасай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z764" w:id="695"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z764" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қаратал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қаратал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z765" w:id="696"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z765" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Кербұлақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Кербұлақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z766" w:id="697"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z766" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Көксу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Көксу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z767" w:id="698"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z767" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Панфилов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Панфилов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z768" w:id="699"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z768" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Райымбек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Райымбек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z769" w:id="700"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z769" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Сарқант аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Сарқант аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z770" w:id="701"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z770" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талғар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талғар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z771" w:id="702"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z771" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Ұйғыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Ұйғыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z772" w:id="703"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z772" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Қапшағай қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Қапшағай қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z773" w:id="704"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z773" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Талдықорған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Талдықорған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z774" w:id="705"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z774" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы облысы тұтынушылардың құқықтарын қорғау департаментінің Текелі қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы облысы Қоғамдық денсаулық сақтау департаментінің Текелі қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z775" w:id="706"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z775" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Атырау облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Атырау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z776" w:id="707"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z776" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Атырау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Атырау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z777" w:id="708"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z777" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Жылыой аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Жылыой аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z778" w:id="709"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z778" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Индер аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Индер аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z779" w:id="710"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z779" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Исатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Исатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z780" w:id="711"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z780" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Қызылқоға аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Қызылқоға аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z781" w:id="712"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z781" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Құрманғазы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Құрманғазы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z782" w:id="713"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z782" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Мақат аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Мақат аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z783" w:id="714"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z783" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Атырау облысы тұтынушылардың құқықтарын қорғау департаментінің Махамбет аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Атырау облысы Қоғамдық денсаулық сақтау департаментінің Махамбет аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z784" w:id="715"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z784" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z785" w:id="716"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z785" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Өскемен қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Өскемен қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z786" w:id="717"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z786" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Семей қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Семей қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z787" w:id="718"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z787" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Аягөз аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аягөз аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z788" w:id="719"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z788" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z789" w:id="720"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z789" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бесқарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бесқарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z790" w:id="721"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z790" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Бородулиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бородулиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z791" w:id="722"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z791" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Глубокое аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Глубокое аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z792" w:id="723"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z792" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Жарма аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жарма аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z793" w:id="724"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z793" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зайсан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зайсан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z794" w:id="725"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z794" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Зырянов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зырянов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z795" w:id="726"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z795" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Катон-Қарағай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Катон-Қарағай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z796" w:id="727"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z796" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы тұтынушылардың құқықтарын қорғау департаментінің Көкпекті аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Көкпекті аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z797" w:id="728"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z797" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Курчатов қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Курчатов қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z798" w:id="729"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z798" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Күршім аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Күршім аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z799" w:id="730"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z799" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Риддер қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Риддер қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z800" w:id="731"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z800" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тарбағатай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тарбағатай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z801" w:id="732"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z801" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлан аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ұлан аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z802" w:id="733"/>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z802" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Үржар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Үржар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z803" w:id="734"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z803" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Шығыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шемонаиха аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Шығыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шемонаиха аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z804" w:id="735"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z804" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Жамбыл облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z805" w:id="736"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z805" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Тараз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Тараз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z806" w:id="737"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z806" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Байзақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Байзақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z807" w:id="738"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z807" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Т. Рысқұлов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Т. Рысқұлов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z808" w:id="739"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z808" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z809" w:id="740"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z809" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Жуалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Жуалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z810" w:id="741"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z810" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Қордай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Қордай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z811" w:id="742"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z811" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мерке аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мерке аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z812" w:id="743"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z812" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Мойынқұм аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Мойынқұм аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z813" w:id="744"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z813" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарысу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Сарысу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z814" w:id="745"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z814" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Талас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Талас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z815" w:id="746"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z815" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Жамбыл облысы Тұтынушылардың құқықтарын қорғау департаментінің Шу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Жамбыл облысы Қоғамдық денсаулық сақтау департаментінің Шу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z816" w:id="747"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z816" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z817" w:id="748"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z817" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Орал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Орал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z818" w:id="749"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z818" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжайық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжайық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z819" w:id="750"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z819" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөкейорда аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөкейорда аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z820" w:id="751"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z820" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бөрлі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бөрлі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z821" w:id="752"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z821" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жаңақала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z822" w:id="753"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z822" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жәнібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жәнібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z823" w:id="754"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z823" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Зеленов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Зеленов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z824" w:id="755"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z824" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Казталов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Казталов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z825" w:id="756"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z825" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаратөбе аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қаратөбе аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z826" w:id="757"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z826" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сырым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z827" w:id="758"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z827" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тасқала аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тасқала аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z828" w:id="759"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z828" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Теректі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Теректі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z829" w:id="760"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z829" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Батыс Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шыңғырлау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Батыс Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шыңғырлау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z830" w:id="761"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z830" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қарағанды облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z831" w:id="762"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z831" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Абай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Абай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z832" w:id="763"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z832" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z833" w:id="764"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z833" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Бұқар жырау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Бұқар жырау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z834" w:id="765"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z834" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңаарқа аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Жаңаарқа аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z835" w:id="766"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z835" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарқаралы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарқаралы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z836" w:id="767"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z836" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарағанды қаласы Қазыбек би атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарағанды қаласы Қазыбек би атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z837" w:id="768"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z837" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарағанды қаласы Октябрь ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қарағанды қаласы Октябрь ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z838" w:id="769"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z838" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Нұра аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Нұра аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z839" w:id="770"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z839" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Осакаров аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Осакаров аудандық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z840" w:id="771"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z840" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұлытау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Ұлытау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z841" w:id="772"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z841" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шет аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шет аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z842" w:id="773"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z842" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Балқаш қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Балқаш қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z843" w:id="774"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z843" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Жезқазған қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Жезқазған қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z844" w:id="775"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z844" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Қаражал қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Қаражал қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z845" w:id="776"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z845" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Приозерск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Приозерск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z846" w:id="777"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z846" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Саран қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Саран қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z847" w:id="778"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z847" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Сәтбаев қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Сәтбаев қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z848" w:id="779"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z848" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Теміртау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Теміртау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z849" w:id="780"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z849" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қарағанды облысы Тұтынушылардың құқықтарын қорғау департаментінің Шахтинск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қарағанды облысы Қоғамдық денсаулық сақтау департаментінің Шахтинск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z850" w:id="781"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z850" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қостанай облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қостанай облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z851" w:id="782"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z851" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Алтынсарин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Алтынсарин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z852" w:id="783"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z852" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Амангелді аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Амангелді аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z853" w:id="784"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z853" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Әулиекөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Әулиекөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z854" w:id="785"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z854" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Денисов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Денисов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z855" w:id="786"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z855" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жангелдин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жангелдин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z856" w:id="787"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z856" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Жітіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Жітіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z857" w:id="788"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z857" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қамысты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қамысты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z858" w:id="789"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z858" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарабалық аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарабалық аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z859" w:id="790"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z859" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарасу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қарасу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z860" w:id="791"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z860" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Меңдіқара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Меңдіқара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z861" w:id="792"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z861" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Наурызым аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Наурызым аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z862" w:id="793"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z862" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Сарыкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z863" w:id="794"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z863" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Таранов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Таранов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z864" w:id="795"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z864" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Ұзынкөл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Ұзынкөл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z865" w:id="796"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z865" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Федоров аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Федоров аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z866" w:id="797"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z866" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Арқалық қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Арқалық қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z867" w:id="798"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z867" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z868" w:id="799"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z868" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Қостанай қаласының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Қостанай қаласының қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z869" w:id="800"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z869" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Лисаковск қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Лисаковск қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z870" w:id="801"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z870" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қостанай облысы Тұтынушылардың құқықтарын қорғау департаментінің Рудный қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қостанай облысы Қоғамдық денсаулық сақтау департаментінің Рудный қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z871" w:id="802"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z871" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Қызылорда облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z872" w:id="803"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z872" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Арал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Арал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z873" w:id="804"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z873" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазалы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қазалы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z874" w:id="805"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z874" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қармақшы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қармақшы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z875" w:id="806"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z875" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жалағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жалағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z876" w:id="807"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z876" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Сырдария аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Сырдария аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z877" w:id="808"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z877" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Шиелі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Шиелі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z878" w:id="809"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z878" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңақорған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Жаңақорған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z879" w:id="810"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z879" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Қызылорда облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылорда қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Қызылорда облысы Қоғамдық денсаулық сақтау департаментінің Қызылорда қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z880" w:id="811"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z880" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Маңғыстау облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z881" w:id="812"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z881" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Ақтау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z882" w:id="813"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z882" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Жаңаөзен қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Жаңаөзен қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z883" w:id="814"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z883" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Маңғыстау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z884" w:id="815"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z884" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Түпқараған аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Түпқараған аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z885" w:id="816"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z885" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Бейнеу аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Бейнеу аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z886" w:id="817"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z886" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Қарақия аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Қарақия аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z887" w:id="818"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z887" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Маңғыстау облысы Тұтынушылардың құқықтарын қорғау департаментінің Мұнайлы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Маңғыстау облысы Қоғамдық денсаулық сақтау департаментінің Мұнайлы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z888" w:id="819"/>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z888" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Павлодар облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Павлодар облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z889" w:id="820"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z889" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z890" w:id="821"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z890" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақсу қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақсу қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z891" w:id="822"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z891" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Екібастұз қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Екібастұз қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z892" w:id="823"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z892" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Баянауыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Баянауыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z893" w:id="824"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z893" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақтоғай аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ақтоғай аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z894" w:id="825"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z894" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Железин аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Железин аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z895" w:id="826"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z895" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Ертіс аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Ертіс аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z896" w:id="827"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z896" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Қашыр аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Қашыр аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z897" w:id="828"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z897" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Лебяжі аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Лебяжі аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z898" w:id="829"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z898" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Май аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Май аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z899" w:id="830"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z899" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Павлодар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Павлодар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z900" w:id="831"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z900" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Успен аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Успен аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z901" w:id="832"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z901" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Павлодар облысы Тұтынушылардың құқықтарын қорғау департаментінің Шарбақты аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Павлодар облысы Қоғамдық денсаулық сақтау департаментінің Шарбақты аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z902" w:id="833"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z902" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z903" w:id="834"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z903" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Петропавл қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Петропавл қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z904" w:id="835"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z904" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Айыртау аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Айыртау аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z905" w:id="836"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z905" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ақжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ақжар аудандық қоғамдық денсаулық сақтау басқармасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z906" w:id="837"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z906" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Аққайың аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Аққайың аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z907" w:id="838"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z907" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ғабит Мүсірепов атындағы ауданның тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ғабит Мүсірепов атындағы ауданның қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z908" w:id="839"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z908" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Есіл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Есіл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z909" w:id="840"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z909" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қызылжар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қызылжар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z910" w:id="841"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z910" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мағжан Жұмабаев ауданының тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мағжан Жұмабаев ауданының қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z911" w:id="842"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z911" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Жамбыл аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Жамбыл аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z912" w:id="843"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z912" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мамлют аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мамлют аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z913" w:id="844"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z913" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тайынша аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тайынша аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z914" w:id="845"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z914" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Тимирязев аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Тимирязев аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z915" w:id="846"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z915" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Уәлиханов аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Уәлиханов аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z916" w:id="847"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z916" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Солтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шал ақын аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Солтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шал ақын аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z917" w:id="848"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z917" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z918" w:id="849"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z918" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       198. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Арыс қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Арыс қалалық қоғамдық денсаулық сақтау басқармасына. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z919" w:id="850"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z919" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Бәйдібек аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Бәйдібек аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z920" w:id="851"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z920" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Қазығұрт аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Қазығұрт аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z921" w:id="852"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z921" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Мақтаарал аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Мақтаарал аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z922" w:id="853"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z922" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Отырар аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Отырар аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z923" w:id="854"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z923" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Ордабасы аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Ордабасы аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z924" w:id="855"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z924" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сайрам аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сайрам аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z925" w:id="856"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z925" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Сарыағаш аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Сарыағаш аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z926" w:id="857"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z926" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Созақ аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Созақ аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z927" w:id="858"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z927" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Төле би аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Төле би аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z928" w:id="859"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z928" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түлкібас аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түлкібас аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z929" w:id="860"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z929" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шардара аудандық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шардара аудандық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z930" w:id="861"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z930" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Абай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Абай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z931" w:id="862"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z931" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Әл-Фараби ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Әл-Фараби ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z932" w:id="863"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z932" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Еңбекші ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Еңбекші ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z933" w:id="864"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z933" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Шымкент қаласы Қаратау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Шымкент қаласы Қаратау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z934" w:id="865"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z934" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Кентау қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Кентау қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z935" w:id="866"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z935" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Оңтүстік Қазақстан облысы Тұтынушылардың құқықтарын қорғау департаментінің Түркістан қалалық тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Оңтүстік Қазақстан облысы Қоғамдық денсаулық сақтау департаментінің Түркістан қалалық қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z936" w:id="867"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z936" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Алматы қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Алматы қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z937" w:id="868"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z937" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алатау ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алатау ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z938" w:id="869"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z938" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Әуезов ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Әуезов ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z939" w:id="870"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z939" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Алмалы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Алмалы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z940" w:id="871"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z940" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Бостандық ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Бостандық ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z941" w:id="872"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z941" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Жетісу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Жетісу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z942" w:id="873"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z942" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Медеу ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Медеу ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z943" w:id="874"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z943" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Түрксіб ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Түрксіб ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z944" w:id="875"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z944" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Алматы қаласы Тұтынушылардың құқықтарын қорғау департаментінің Алматы қаласы Наурызбай ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Алматы қаласы Қоғамдық денсаулық сақтау департаментінің Алматы қаласы Наурызбай ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z945" w:id="876"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z945" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің Астана қаласының Тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Астана қаласының Қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z946" w:id="877"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z946" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Алматы ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Алматы ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z947" w:id="878"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z947" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Есіл ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Есіл ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z948" w:id="879"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z948" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Астана қаласы Тұтынушылардың құқықтарын қорғау департаментінің Астана қаласы Сарыарқа ауданы тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Астана қаласы Қоғамдық денсаулық сақтау департаментінің Астана қаласы Сарыарқа ауданы қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z949" w:id="880"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z949" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің Көліктегі тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің Көліктегі қоғамдық денсаулық сақтау департаментіне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z950" w:id="881"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z950" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Ақтөбе бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Ақтөбе бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z951" w:id="882"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z951" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Алматы бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Алматы бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z952" w:id="883"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z952" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атбасар бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атбасар бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z953" w:id="884"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z953" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Атырау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Атырау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z954" w:id="885"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z954" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жамбыл бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жамбыл бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z955" w:id="886"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z955" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Жаңаарқа бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Жаңаарқа бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z956" w:id="887"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z956" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Защита бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Защита бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z957" w:id="888"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z957" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қарағанды бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қарағанды бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z958" w:id="889"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z958" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Көкшетау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Көкшетау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z959" w:id="890"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z959" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қостанай бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қостанай бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z960" w:id="891"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z960" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Қызылорда бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Қызылорда бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z961" w:id="892"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z961" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Маңғыстау бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Маңғыстау бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z962" w:id="893"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z962" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Павлодар бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Павлодар бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z963" w:id="894"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z963" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Семей бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Семей бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z964" w:id="895"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z964" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Орал бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Орал бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z965" w:id="896"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z965" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитеті Көліктегі тұтынушылардың құқықтарын қорғау департаментінің Шымкент бөлімшелік көліктегі тұтынушылардың құқықтарын қорғау басқармасы Қазақстан Республикасы Денсаулық сақтау министрлігінің Қоғамдық денсаулық сақтау комитеті Көліктегі қоғамдық денсаулық сақтау департаментінің Шымкент бөлімшелік көліктегі қоғамдық денсаулық сақтау басқармасына.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z966" w:id="897"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z966" w:id="905"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkEnd w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28722,1988 +29776,2162 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71 қаулысына</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z967" w:id="898"/>
+    <w:bookmarkStart w:name="z967" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қайта аталатын мемлекеттік заңды тұлғалардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тізбеге өзгерістер енгізілді – ҚР Үкіметінің 22.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z968" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z968" w:id="899"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Мемлекеттік кәсіпорындар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z969" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақ онкология және радиология ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақ онкология және радиология ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z970" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Кардиология және ішкі аурулар ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Кардиология және ішкі аурулар ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z971" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "С.Ж. Асфендияров атындағы Қазақ ұлттық медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z972" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қарағанды мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қарағанды мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z973" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Денсаулық сақтауды дамыту республикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Денсаулық сақтауды дамыту республикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z974" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z974" w:id="905"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Алып тасталды – ҚР Үкіметінің 22.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z975" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Тері-венерологиялық ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z976" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгiнiң шаруашылық жүргiзу құқығындағы "Акушерлiк, гинекология және перинатология ғылыми орталығы" республикалық мемлекеттiк кәсiпорны Қазақстан Республикасы Денсаулық сақтау министрлiгiнiң "Акушерлiк, гинекология және перинатология ғылыми орталығы" шаруашылық жүргiзу құқығындағы республикалық мемлекеттiк кәсiпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z977" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Семей қаласының мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z978" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Дәрілік заттарды, медициналық мақсаттағы бұйымдарды және медицина техникасын сараптау ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z979" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Травматология және ортопедия ғылыми-зерттеу институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z980" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Трансфузиология ғылыми-өндірістік орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z981" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық санитариялық авиация орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z982" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық психикалық денсаулық ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z983" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық электрондық денсаулық сақтау орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z984" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің байқау кеңесі бар "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Марат Оспанов атындағы Батыс Қазақстан мемлекеттік медицина университеті" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z985" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "ЖИТС-тің алдын алу және оған қарсы күрес жөніндегі республикалық орталық" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Алып тасталды - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z987" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Отан соғысының мүгедектеріне арналған республикалық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z988" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Педиатрия және балалар хирургиясы ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z989" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Еңбек гигиенасы және кәсіби аурулар ұлттық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z990" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақстан Республикасының Ұлттық фтизиопульмонология ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z991" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Отан соғысы мүгедектеріне арналған Орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Отан соғысы мүгедектеріне арналған Орталық клиникалық госпиталь" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z992" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Бурабай" республикалық оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бурабай" республикалық оңалту орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z993" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Радиациялық медицина және экология ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Радиациялық медицина және экология ғылыми-зерттеу институты" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Алып тасталды - ҚР Үкіметінің 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.09.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z995" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Балбұлақ" республикалық балаларды оңалту орталығы" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігінің "Балбұлақ" республикалық балаларды оңалту орталығы" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z996" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...448 lines deleted...]
-    <w:bookmarkStart w:name="z996" w:id="927"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік мекемелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z997" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Қазақ республикалық лепрозорийі" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Қазақ республикалық лепрозорийі" республикалық мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z998" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Жіті бақыланатын мамандандырылған үлгідегі республикалық психиатриялық аурухана" республикалық мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Республикалық арнайы медициналық қамтамасыз ету орталығы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігінің "Республикалық арнайы медициналық қамтамасыз ету орталығы" республикалық мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z999" w:id="936"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 17 ақпандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71 қаулысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1000" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Мемлекеттік мекемелер</w:t>
-[...150 lines deleted...]
-    <w:bookmarkStart w:name="z1000" w:id="931"/>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің қайта аталатын мемлекеттік заңды тұлғаларының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1001" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің Тұтынушылардың құқықтарын қорғау комитетінің қайта аталатын мемлекеттік заңды тұлғаларының тізбесі</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1001" w:id="932"/>
+        <w:t>1. Мемлекеттік кәсіпорындар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1002" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Хамза Жұматов атындағы Гигиена және эпидемиология ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Хамза Жұматов атындағы Гигиена және эпидемиология ғылыми орталығы" республикалық мемлекеттік қазыналық кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z1003" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық инфекциялар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Масғұт Айқымбаев атындағы Қазақ карантиндік және зооноздық инфекциялар ғылыми орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z1004" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Санитариялық-эпидемиологиялық сараптама және мониторинг ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Санитариялық-эпидемиологиялық сараптама және мониторинг ғылыми-практикалық орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z1005" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Ұлттық сараптама орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Ұлттық сараптама орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z1006" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Мемлекеттік кәсіпорындар</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z1006" w:id="937"/>
+        <w:t>2. Мемлекеттік мекемелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z1007" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Арал теңізі обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z1008" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Ақтөбе обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z1009" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Атырау обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z1010" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Жамбыл обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z1011" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Қызылорда обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1012" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Маңғыстау обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Маңғыстау обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1013" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Орал обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Орал обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z1014" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Талдықорған обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Талдықорған обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z1015" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Ұлттық экономика министрлігі Тұтынушылардың құқықтарын қорғау комитетінің "Шымкент обаға қарсы күрес станциясы" мемлекеттік мекемесі Қазақстан Республикасы Денсаулық сақтау министрлігі Қоғамдық денсаулық сақтау комитетінің "Шымкент обаға қарсы күрес станциясы" мемлекеттік мекемесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1016" w:id="953"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2017 жылғы 17 ақпандағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71 қаулысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1017" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Мемлекеттік мекемелер</w:t>
-[...297 lines deleted...]
-        </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z1018" w:id="949"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z1018" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1005 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 59-60, 551-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z1019" w:id="950"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z1019" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Сот сараптамасының кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 30 желтоқсандағы № 1403 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2014 ж., № 83-84, 724-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z1020" w:id="951"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z1020" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 26 қаңтардағы № 18 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 2, 9-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z1021" w:id="952"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z1021" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 15 сәуірдегі № 236 қаулысының 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 22, 129-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z1022" w:id="953"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z1022" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 9 маусымдағы № 425 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 33, 221-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z1023" w:id="954"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z1023" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 10 желтоқсандағы № 988 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбiр шешiмдерiне енгізілетін өзгерiстер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2015 ж., № 63-64, 496-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z1024" w:id="955"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z1024" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамын құру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 29 қаңтардағы № 39 қаулысымен бекітілген Қазақстан Республикасы Үкiметiнiң кейбір шешiмдерiне енгiзiлетiн өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 7, 31-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z1025" w:id="956"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z1025" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2014 жылғы 23 қыркүйектегі № 1005 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 8 маусымдағы № 339 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 35, 204-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z1026" w:id="957"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z1026" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Әлеуметтік медициналық сақтандыру қорын құру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 1 шілдедегі № 389 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z1027" w:id="958"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z1027" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Жұмыспен қамту мәселелері жөніндегі ақпараттық-талдау орталығы" акционерлік қоғамын қайта атау туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 1 шілдедегі № 391 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 39, 232-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z1028" w:id="959"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z1028" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің "Оңтүстік Қазақстан мемлекеттік фармацевтика академиясы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 9 қарашадағы № 681 қаулысымен бекітілген Қазақстан Республикасы Үкіметінің кейбір шешімдеріне енгізілетін өзгерістер мен толықтырулардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 57, 363-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z1029" w:id="960"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z1029" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасы Үкіметінің кейбір шешімдеріне өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 18 қарашадағы № 706 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының ПҮАЖ-ы, 2016 ж., № 59-60, 376-құжат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z1030" w:id="961"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z1030" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің жекелеген кәсіпорындарын қайта ұйымдастыру туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 28 желтоқсандағы № 880 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z1031" w:id="962"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z1031" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігінің қарамағындағы республикалық мемлекеттік қазыналық кәсіпорындарды қайта ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 қаңтардағы № 8 қаулысының 5-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkEnd w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31029,31 +32257,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>