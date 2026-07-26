--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b26edc5" w14:textId="b26edc5">
+    <w:p w14:paraId="ff9c134" w14:textId="ff9c134">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,74 +150,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасының Мемлекеттік шекарасы туралы" 2013 жылғы 16 қаңтардағы Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 12-1) тармақшасына сәйкес Қазақстан Республикасының Үкіметі ҚАУЛЫ ЕТЕДІ:</w:t>
+      "Қазақстан Республикасының Мемлекеттік шекарасы туралы" Қазақстан Республикасының Заңы 55-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Үкіметінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған Жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер мен қазақстандық әуе кемелерін бақылауды жүзеге асыру қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -320,163 +392,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6543"/>
-        <w:gridCol w:w="5757"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6543" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5757" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6543" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5757" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Б.Сағынтаев</w:t>
@@ -915,74 +981,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер мен қазақстандық әуе кемелерін бақылауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Мемлекеттік шекарасы туралы" 2013 жылғы 16 қаңтардағы Қазақстан Республикасының Заңы (бұдан әрі – Заң) 55-бабының 12-1) тармақшасына сәйкес әзірленді және жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер (бұдан әрі – кемелер) мен қазақстандық әуе кемелеріне (бұдан әрі – әуе кемелері) Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 12-1) тармақшасына сәйкес Қазақстан Республикасының Үкіметі бекітетін жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер мен қазақстандық әуе кемелерінің Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру тәртібіне сәйкес Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі (бұдан әрі – Шекара қызметі) берген Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсаттардың (бұдан әрі – рұқсат) шарттарын көрсетілген кемелердің сақтауы бөлігінде ғана бақылауды жүзеге асыру тәртібін айқындайды.</w:t>
+      1. Осы Жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер мен қазақстандық әуе кемелерін бақылауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Мемлекеттік шекарасы туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 55-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер (бұдан әрі – кемелер) мен қазақстандық әуе кемелеріне (бұдан әрі – әуе кемелері) Қазақстан Республикасының Үкіметі 2016 жылғы 2 желтоқсандағы № 760 қаулысымен бекітілген Жер қойнауын пайдалану жөніндегі операцияларға және жер қойнауын пайдалану жөніндегі операцияларды қамтамасыз етуге тартылған қазақстандық және шетелдік кемелер мен қазақстандық әуе кемелерінің Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру қағидаларына сәйкес Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі (бұдан әрі – Шекара қызметі) берген Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсаттардың (бұдан әрі – рұқсат) шарттарын көрсетілген кемелердің сақтауы бөлігінде ғана бақылауды жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Үкіметінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсат алған кемелерге қатысты бақылауды Шекара қызметі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1335,50 +1463,112 @@
         <w:t>
       2) кеме журналы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z45" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кеменің жабдықталу мен жарақталу қауіпсіздігі туралы куәлігі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 589</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгiзiледi) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Шекара қызметінің лауазымды адамдары кеменің капитаны (капитанның вахталық көмекшісі) мен экипажы мүшелеріне ауызша сұрау жүргізеді, сондай-ақ капитанмен (капитанның вахталық көмекшісімен) бірлесіп, кемені қарап-тексеруді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z47" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2274,55 +2464,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2648,31 +2838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>