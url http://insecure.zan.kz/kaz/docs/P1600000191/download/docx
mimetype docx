--- v0 (2025-11-06)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d23240" w14:textId="2d23240">
+    <w:p w14:paraId="5e6f958" w14:textId="5e6f958">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,3600 +93,4653 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Судьялыққа кандидаттардың полиграфологиялық зерттеуден өту қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Үкіметінің 2016 жылғы 7 сәуірдегі № 191 қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Үкіметінің 2016 жылғы 7 сәуірдегі № 191 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      «Қазақстан Республикасының Жоғары Сот Кеңесі туралы» 2015 жылғы 4 желтоқсандағы Қазақстан Республикасы Заңының 15-бабының </w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасы Заңының 15-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Үкіметі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Судьялыққа кандидаттардың полиграфологиялық зерттеуден өту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К.Мәсімов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...128 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үкіметінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2016 жылғы 7 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Судьялыққа кандидаттардың полиграфологиялық зерттеуден өту қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Үкіметінің     </w:t>
-[...17 lines deleted...]
-      </w:r>
+      1. Осы Судьялыққа кандидаттардың полиграфологиялық зерттеуден ету қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының Жоғары Сот Кеңесі туралы" 2015 жылғы 4 желтоқсандағы Қазақстан Республикасы Заңының (бұдан әрі - Заң) 15-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және судья лауазымына біліктілік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>емтиханын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ойдағыдай тапсырған адамдардың полиграфологиялық зерттеуден ету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар мен терминдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полиграф — адамға сауалнама жүргізу процесінде аналогтық және (немесе) цифрлы түрде көрінетін, ұсынылатын вербалдық және көру стимулдарына жауап ретінде физиологиялық реакциясының серпінін (тыныс алуы, жүрек-қан тамырларының белсенділігі, тері-гальваникалық реакциясы, қозғалыс белсенділігі, бетінің мимикасы және басқалары) тіркеуге арналған техникалық құрылғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полиграфологиялық зерттеу - адамның психофизиологиялық куәландыру кезінде пайда болатын жекелеген физиологиялық реакцияларын арнайы медициналық датчиктердің көмегімен тіркеуден тұратын сауалнама жүргізу рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) полиграфолог - тиісті даярлықтан өткен және полиграфологиялық зерттеу жүргізуге құқығын растайтын құжаты (сертификат, диплом, куәлік) бар адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-№ 191 қаулысымен   </w:t>
-[...3 lines deleted...]
-      </w:r>
+      3. Полиграфологиялық зерттеуден (бұдан әрі — зерттеу) судья лауазымына біліктілік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>емтиханын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ойдағыдай тапсырған адамдар өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қосымша ақпарат алу және судьялыққа кандидаттар (бұдан әрі - зерттелетін адамдар) хабарлаған мәліметтердің растығын тексеру зерттеуден етудің мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-бекітілген      </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+      5. Зерттелетін адамдар осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының Жоғары Сот Кеңесінің (бұдан әрі - Кеңес) жолдамасы бойынша Қазақстан Республикасының Ұлттық қауіпсіздік комитетінде зерттеуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Зерттеуден етудің негізгі міндеттері Заңның 15-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Зерттеуді полиграфты пайдалана отырып, полиграфолог жүргізеді және ол бірқатар дәйекті кезеңдерді қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерттелетін адаммен тестілеу алдындағы әңгімелесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зерттелетін адамды тестілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қорытынды шығару.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Зерттеу зерттелетін адамның қалауы бойынша мемлекеттік не орыс тілінде жүргізіледі және зерттелетін адамда қадір-қасиетін түсіру немесе қорлау сезімінің туындауын болдырмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажет болған жағдайда аудармашы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полиграфолог зерттеу жүргізер алдында қолдағы материалдармен алдын ала танысады, қажет болған кезде зерттелетін адамның денсаулығының жай-күйі туралы зерттелетін адам ұсынған медициналық құжаттарды зерделейді және медициналық мекеменің тиісті мамандарымен консультация жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Зерттелетін адаммен жүргізілетін тестілеу алдындағы әңгімелесу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерттелетін адамның құқықтарын, сондай-ақ зерттеудің міндеттерін түсіндіруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полиграфпен және оның жұмыс қағидатымен танысуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сұрақтарды талқылауды және түзетуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жауаптан жалтаруды, күйгелектігін, мінез-құлқы мен сөзінің сәйкессіздігін анықтау мен тіркеуді көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Зерттелетін адам тестілеуден өту кезінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша екі бөліктен тұратын полиграфологиялық зерттеу туралы декларацияны (бұдан әрі - декларация) толтырады. Декларацияның бірінші бөлігі тестілеу алдында, екінші бөлігі тестілеуден өткен соң толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу сәтінде көңіл-күйі нашарлаған зерттелетін адам бұл туралы тестілеуді жүргізу басталғанға дейін полиграфологқа хабарлайды және ол туралы декларацияда көрсетеді. Бұл жағдайда осындай адамдарды тестілеу осы күн ішінде басқа уақытта не басқа күні жүргізіледі, бұл ретте, көңіл-күйінің нашарлауы себебі бойынша тестілеуді ауыстыруға он күнтізбелік күн ішінде екі реттен асырмай жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сонымен қатар, зерттелетін адамды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жүрек-қан тамырлары немесе тыныс алу қызметінің бұзылуына байланысты сырқаты күрт ушыққан жағдайда (зерттелетін адам тиісті медициналық қорытынды ұсынады);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зерттелетін адам алкогольге немесе есірткіге мас күйде болса немесе улануының қалдық құбылыстары болса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жүктілігі туралы деректер болса, тестілеуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Зерттеу жүргізген кезде оны аудио және бейнеге жазып алу жүзеге асырылады, ол туралы зерттелетін адамға хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Зерттелетін адамды үздіксіз тестілеудің ұзақтығы 120 минуттан аспауы тиіс. Жүктемені азайту үшін тестілеу барысында зерттелетін адамға ұзақтығы 15 минутқа дейінгі демалыс беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, зерттеу жүргізген кезде бір полиграфологқа арналған жұмыс жүктемесі күніне екі адамнан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Зерттелетін адам тестілеуден осы мақсаттар үшін арнайы жабдықталған бөлмелерде өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлмелерге қойылатын негізгі талаптар мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алаңы - кемінде 10 шаршы метр, төбесінің биіктігі - кемінде 2,5 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қабырғалары мен төбелері дыбыстан оқшаулаудың тиісті деңгейін қамтамасыз ететін, бейтарап және жағымды түске боялған болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бөлмедегі ауаның тұрақты температурасы +20-дан +25-ке С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Зерттеуден өту нәтижелері бойынша зерттелетін адамның қойған сұрақтарға берген жауаптарының дұрыстығы туралы тұжырымы бар қорытынды жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытындыға жүргізілген зерттеудің мәнін барынша анықтайтын қосымша мәліметтер жазылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Зерттеу барысында алынған ақпарат ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Полиграфологиялық зерттеуден өткені туралы қорытындыны полиграфолог осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша үш жұмыс күні ішінде дайындайды, кейін Кеңестің аппаратына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полиграфологиялық зерттеуден өткені туралы қорытынды одан өткен күннен бастап төрт жыл бойы жарамды болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z72" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Зерттеу материалдары қызмет бабында пайдалануға арналған құжаттарға жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z73" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Зерттеу материалдары (зерттеудің нәтижелері туралы қорытынды, полиграммалар түрінде принтерден басып шығарылған психофизиологиялық реакциялар, аудио және бейне материалдар, сұрақтар және басқа да құжаттар) Кеңестің аппаратында бес жыл бойы сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Судьялыққа кандидаттардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиграфологиялық зерттеуден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өту қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...1245 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Полиграфологиялық зерттеуге жолдама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6660"/>
-        <w:gridCol w:w="7340"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жолдама түбіртегінің № __
+              <w:t>Жолдама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түбіртегінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № __</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Полиграфологиялық зерттеуге</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________ жолданады</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (зерттелетін адамның Т.А.Ә.)</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________</w:t>
             </w:r>
-            <w:r>
-              <w:br/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(зерттеудің негіздемесін көрсету керек)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...4 lines deleted...]
-              <w:br/>
+              <w:t>Бөлім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымын, Т.А.Ә. көрсету керек)</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 __ ж. «__» ____________.
-[...15 lines deleted...]
-            </w:r>
+20 __ ж. "__" ____________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7340" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>«Қазақстан Республикасы Жоғары Сот Кеңесінің аппараты» ММ</w:t>
-[...2 lines deleted...]
-              <w:br/>
+              <w:t>"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Сот </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеңесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> аппараты" ММ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ______________________________</w:t>
             </w:r>
-            <w:r>
-              <w:br/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(жолдама берген органның атауы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Жолдама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-(жолдама берген органның атауы)
-Жолдама № ______________
 Полиграфологиялық зерттеуге</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________ жолданады</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (зерттелетін адамның Т.А.Ә.)</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________</w:t>
             </w:r>
-            <w:r>
-              <w:br/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(зерттеудің негіздемесін көрсету керек)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фото</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-              <w:br/>
+              <w:t>Бөлім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________________</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (лауазымын, Т.А.Ә. көрсету керек)</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 __ ж. «__» ____________
-</w:t>
+20 __ ж. "__" ____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="6"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Судьялыққа кандидаттардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиграфологиялық зерттеуден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өту қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Полиграфологиялық зерттеу туралы декларация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Судьялыққа кандидаттардың  </w:t>
-[...3 lines deleted...]
-      </w:r>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-бөлім (тестілеу өткізілгенге дейін толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Зерттелетін адамның Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көңіл-күйі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Эмоциялық күйі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу сәтіндегі жалпы көңіл-күйі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүрек-қан тамыры және тыныс жолдары қызметінің бұзылуына байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сырқатының болуы туралы медициналық құжаттарының бар-жоғы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Маған полиграфологпен әңгімелесу барысында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-полиграфологиялық зерттеуден </w:t>
-[...3 lines deleted...]
-      </w:r>
+      1) әңгімелескен және полиграф қолданылатын тестілеу жүргізілген кезде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудиовизуалды қадағалау және жазып алу жүргізілетіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-өту қағидаларына      </w:t>
-[...3 lines deleted...]
-      </w:r>
+      2) үздіксіз тестілеу ұзақтығының 120 минутты құрайтыны және қажет болған кезде 15 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      минутқа дейін демалыс берілетіні туралы ескертілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-2-қосымша          </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="7"/>
+      3. Сондай-ақ маған құқықтар мен зерттеудің міндеттері, полиграф жұмысының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағидаты, тестілеу сұрақтарының тақырыбы түсіндірілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттелетін адамның қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Алкогольге немесе есірткіге мас күйде емес екенімді растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттелетін адамның қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Зерттеу жүргізу барысында аудармашының көмегі қажет емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттелетін адамның қолы _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні және уақыты 20 __ ж. "__" ____________ "__" сағат "__" минут</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...478 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="10"/>
+        <w:t xml:space="preserve"> 2-бөлім (тестілеу өткізілген соң толтырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, ____________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (зерттелетін адамның Т.А.Ә.)  20__ж. "__" ___ ___ сағат ___ минуттан ___ сағат ___ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      минутқа дейін  (басталған уақыты) (аяқталған уақыты) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (зерттеудің негіздемесі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты өткізілген полиграфологиялық зерттеу шеңберінде тестілеуден соң</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналарды растаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеу уақытында маған өзім алдын ала танысқан тақырыптағы сұрақтар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қойылды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жауап алу уақытында мен тестілеу рәсімдерін үзуге ниет білдірген жоқпын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) зерттеу рәсімдері және сұрақтардың мазмұны менің адамгершілік ар-намысыма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және қадір-қасиетіме нұқсан келтірген жоқ және қорлаған жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) маған қатысты қауіп, зорлық және ықпал етудің өзге де заңсыз әдістері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылған жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) тестілеу жүргізілген соң менің психикалық күйім және денсаулығым нашарлаған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше пікір:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ ж. "__" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Судьялыққа кандидаттардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полиграфологиялық зерттеуден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өту қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-[...527 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Полиграфологиялық зерттеудің нәтижелері бойынша қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "__" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бастамашының лаузымы, Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолдамасы бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (зерттелетін адамның Т.А.Ә., туған жылы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            полиграфологиялық зерттеу жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеуді</w:t>
       </w:r>
-      <w:r>
-[...164 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өткізілген орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            20 __ ж. "__" ___________ - __________ аралығында полиграфолог</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басталған уақыты) (аяқталған уақыты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зерттеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (маркасы, сериялық нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            полиграфта жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеудің негіздемесі:</w:t>
       </w:r>
-      <w:r>
-[...153 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталуы тиіс сұрақтар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (сұрақтардың мазмұны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алынған полиграммалар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ бойынша бағаланды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әдістеме атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тестілеу барысында зерттелетін адамның жауаптары кезінде мынадай сұрақтарға физиологиялық реакциялар алынды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сондай-ақ, зерттелетін адам әңгімелесу процесінде</w:t>
       </w:r>
-      <w:r>
-[...60 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (зерттелетін адамнан қандай да болмасын құқыққа қайшы әрекеттер туралы алынған ақпарат көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы қосымша хабарлады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зерттеудің нәтижелері мынадай қорытынды жасауға мүмкіндік береді:</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полиграфолог:</w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t>      20 __ ж. «__» ____________</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________             (қолы, Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ ж. "__" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3694,55 +4747,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4068,31 +5121,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>