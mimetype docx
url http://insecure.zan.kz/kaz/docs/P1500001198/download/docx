--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1d96d0" w14:textId="f1d96d0">
+    <w:p w14:paraId="79716a1" w14:textId="79716a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -110,194 +110,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Үкіметінің 2015 жылғы 31 желтоқсандағы № 1198 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...130 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан Республикасының мемлекеттік органдарына шетелдік жұмыскерлерді тарту қағидаларын бекіту туралы  </w:t>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органдарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыскерлерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекіту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -410,183 +448,207 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6543"/>
-        <w:gridCol w:w="5757"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6543" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5757" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6543" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Премьер-Министрі</w:t>
+              <w:t>Премьер-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5757" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -604,165 +666,335 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Үкіметінің</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2015 жылғы 31 желтоқсандағы</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1198 қаулысымен</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бекітілген</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының мемлекеттік органдарына шетелдік жұмыскерлерді тарту қағидалары</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. Жалпы ережелер</w:t>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>органдарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыскерлерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасының мемлекеттік органдарына шетелдік жұмыскерлерді тарту қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының Заңы 64-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -835,1782 +1067,5224 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) уәкілетті мемлекеттік органдар – мемлекеттік жоспарлау, еңбек, инвестициялар және даму саласындағы Қазақстан Республикасының мемлекеттік органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасы мемлекеттік органының шетелдік жұмыскері – (бұдан әрі – шетелдік жұмыскер) – Қазақстан Республикасының мемлекеттік органына еңбек шарты бойынша тартылған шетелдік.</w:t>
+      2) Қазақстан Республикасы мемлекеттік органының шетелдік жұмыскері – (бұдан әрі – шетелдік жұмыскер) – Қазақстан Республикасының мемлекеттік органына еңбек шарты бойынша тартылған шетел азаматы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Үкіметінің 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шетелдік жұмыскерлердің лауазымдарын Қазақстан Республикасының мемлекеттік органдары уәкілетті комиссиямен келісу бойынша белгілейді. Қазақстан Республикасының мемлекеттік органдары қабылдайтын шетелдік жұмыскерлер қызметінің сапасы үшін дербес жауапкершілік мемлекеттік органдардың басшыларына жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетелдік жұмыскерлер мемлекеттік лауазымдарды атқармайды және лауазымды тұлғалар бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Шетелдік жұмыскерлерге мемлекеттік құпияларға рұқсат беру Қазақстан Республикасының мемлекеттік құпиялар туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Шетелдік жұмыскерлердің лауазымдарын Қазақстан Республикасының мемлекеттік органдары уәкілетті комиссиямен келісу бойынша белгілейді. Қазақстан Республикасының мемлекеттік органдары қабылдайтын шетелдік жұмыскерлер қызметінің сапасы үшін дербес жауапкершілік мемлекеттік органдардың басшыларына жүктеледі.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+      5-1. Қазақстан Республикасының мемлекеттік органдары шетелдік жұмыскерлердің лауазымдарын және оларға қойылатын біліктілік талаптарын белгілейді және оларды осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша уәкілетті мемлекеттік органдарға келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Алып тасталды – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-1-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1. Қазақстан Республикасының мемлекеттік органдары шетелдік жұмыскерлердің лауазымдарын және оларға қойылатын біліктілік талаптарын белгілейді және оларды осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша уәкілетті мемлекеттік органдарға келісуге жібереді.</w:t>
+      5-2. Уәкілетті мемлекеттік органдар он жұмыс күні ішінде Қазақстан Республикасының мемлекеттік органдары ұсынған шетелдік жұмыскерлердің лауазымдарын қарайды және келіседі не осы Қағидаларға 2-қосымшада жазылған көрсеткіштерге сай келмеген кезде оларды келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік органдары келісу нәтижелерін алған күннен бастап бес жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға уәкілетті мемлекеттік органдардың келісуін қоса бере отырып, шетелдік жұмыскерлердің лауазымдарын белгілеу туралы ұсыныстар енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. Қағидалар 5-1-тармақпен толықтырылды – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-2-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...9 lines deleted...]
-        <w:t>) қаулысымен</w:t>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-2. Уәкілетті мемлекеттік органдар он жұмыс күні ішінде Қазақстан Республикасының мемлекеттік органдары ұсынған шетелдік жұмыскерлердің лауазымдарын қарайды және келіседі не осы Қағидаларға 2-қосымшада жазылған көрсеткіштерге сай келмеген кезде оларды келісуден бас тартады.</w:t>
+      5-3. Мемлекеттік қызмет істері жөніндегі уәкілетті орган шетелдік жұмыскерлердің лауазымдарын белгілеу туралы ұсыныстарды алған күннен бастап бес жұмыс күні ішінде белгіленген тәртіппен оларды жинақтап, кейіннен уәкілетті комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының мемлекеттік органдары келісу нәтижелерін алған күннен бастап бес жұмыс күні ішінде мемлекеттік қызмет істері жөніндегі уәкілетті органға уәкілетті мемлекеттік органдардың келісуін қоса бере отырып, шетелдік жұмыскерлердің лауазымдарын белгілеу туралы ұсыныстар енгізеді.</w:t>
+      Уәкілетті комиссияның оң шешімін алған жағдайда Қазақстан Республикасының мемлекеттік органдары бес жұмыс күні ішінде шетелдік жұмыскерлердің лауазымдарын және шетелдік жұмыскерлерге қойылатын біліктілік талаптарын белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. Қағидалар 5-2-тармақпен толықтырылды – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-3-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...47 lines deleted...]
-    </w:p>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t>№ 405</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыскерлерді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>еңбек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шартын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жасасу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұзу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Шетелдік жұмыскерді қабылдау кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) шетелдік жұмыскерден Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетелдік жұмыскерлердің құжаттарын Қазақстан Республикасының ұлттық қауіпсіздік органдарына міндетті арнайы тексеру үшін жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) шетелдік жұмыскерді жұмысқа қабылдауды уәкілетті комиссиямен келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбек шартын жасасу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Шетелдік жұмыскер Қазақстан Республикасының мемлекеттік органына мынадай құжаттарды: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қазақ немесе орыс тілдеріндегі аудармасымен қоса жұмысқа қабылдау туралы еркін нысандағы өтінішті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жеке басты куәландыратын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен олардың нотариат куәландырған аудармаларын; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше көзделмеген жағдайларды қоспағанда, Қазақстан Республикасының білім туралы заңнамасында белгіленген тәртіппен тану немесе нострификациялау рәсімінен өткен бiлiм туралы құжаттардың нотариат куәландырған аудармаларын (қазақ немесе орыс тілінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қызметін растайтын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құжаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нотариат куәландырған көшірмесін, сондай-ақ олардың қазақ немесе орыс тіліндегі аудармасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген № 075/у нысанындағы медициналық анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Президенті бекіткен Қазақстан Республикасының мемлекеттік органдарына жұмысқа қабылдау кезінде шетелдік қызметкерлерге Қазақстан Республикасы ұлттық қауіпсіздік органдарының міндетті арнайы тексеру жүргізу қағидаларында көзделген талаптарға сәйкес өзге де құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 7-тармаққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өзгеріс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізілді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазақстан Республикасының мемлекеттік органына ұсынылатын құжаттардың қазақ не орыс тілдеріндегі аудармасын шетелдік жұмыскер қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       9. Қазақстан Республикасы мемлекеттік органының персоналды басқару қызметі (кадр қызметі) ұсынылған құжаттарды шетелдік жұмыскердің тиісті лауазымға қойылатын белгіленген біліктілік талаптарына сәйкестігі тұрғысынан қарайды және олар сәйкес келген жағдайда Қағидалардың 7-тармағында көрсетілген құжаттарды қабылдаған күннен бастап бес жұмыс күні ішінде міндетті арнайы тексеру жүргізу үшін қажетті материалдарды қалыптастырады және оларды Қазақстан Республикасының ұлттық қауіпсіздік органдарына жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 9-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      10. Міндетті арнайы тексерудің оң нәтижесі алынған жағдайда Қазақстан Республикасының мемлекеттік органы бес жұмыс күні ішінде Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген шетелдік жұмыскердің құжаттарын Ұлттық комиссияға келісуге жібереді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      6. Шетелдік жұмыскерді қабылдау кезеңдері:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+      Қазақстан Республикасы ұлттық қауіпсіздік органының міндетті арнайы тексеруінің теріс нәтижесі шетелдік жұмыскерді жұмысқа қабылдау құжаттарын уәкілетті комиссияға келісуге жіберуден бас тартудың негіздемесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік органы үш жұмыс күні ішінде шетелдік жұмыскерді міндетті арнайы тексерудің нәтижелері туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уәкілетті комиссия ұсынылған кандидатураны және еңбек шартын жасасу мерзімін келіседі не оны келісуден бас тартады. Уәкілетті комиссияның шешімі бес жұмыс күні ішінде Қазақстан Республикасының мемлекеттік органына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Уәкілетті комиссияның оң қорытындысы Қазақстан Республикасының мемлекеттік органына шетелдік жұмыскерді жұмысқа қабылдау үшін негіздеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік органы үш жұмыс күні ішінде шетелдік жұмыскерді уәкілетті комиссияның қабылданған шешімі туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Орталық мемлекеттік органның аппарат басшысы, ал сыртқы саяси қызмет саласында басшылықты жүзеге асыратын мемлекеттік органда – мемлекеттік орган басшысы, ал аппарат басшысы болмаған жағдайларда мемлекеттік органның басшысы уәкілетті комиссиямен келісу бойынша белгілеген лауазымға шетелдік жұмыскерді тағайындайды және шетелдік жұмыскермен оның алдына қойылған міндеттер қамтылатын еңбек шартын бір жылдан аспайтын мерзімге жасасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1) шетелдік жұмыскерден Қағидалардың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 13-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18.03.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      14. Еңбек шартын тоқтату Қазақстан Республикасының еңбек заңнамасында көзделген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртіппен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>негіздемелер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      2) шетелдік жұмыскерлердің құжаттарын Қазақстан Республикасының ұлттық қауіпсіздік органдарына міндетті арнайы тексеру үшін жіберу;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+      15. Қазақстан Республикасының мемлекеттік органдары шетелдік жұмыскермен жасалған еңбек шартының мерзімі өткенге дейін екі айдан кешіктірмей уәкілетті мемлекеттік органдарға шетелдік жұмыскерлер қызметінің нәтижелері туралы ақпаратты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>
-      4) еңбек шартын жасасу.</w:t>
-[...180 lines deleted...]
-    </w:p>
+      Еңбек шарты бір жылдан аз мерзімге жасалған жағдайда шетелдік жұмыскерлер қызметінің нәтижелері туралы ақпарат уәкілетті мемлекеттік органдарға шетелдік жұмыскермен жасалған еңбек шарты аяқталған күннен бастап он жұмыс күні ішінде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Үкіметінің 18.03.2021 </w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Қазақстан Республикасының мемлекеттік органына ұсынылатын құжаттардың қазақ не орыс тілдеріндегі аудармасын шетелдік жұмыскер қамтамасыз етеді.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      16. Уәкілетті мемлекеттік органдар Қазақстан Республикасының мемлекеттік органдары жіберген шетелдік жұмыскер қызметінің нәтижелері туралы ақпаратты алған күннен бастап он жұмыс күні ішінде қарап, оның нәтижелері бойынша осы Қағидаларға 2-қосымшада көзделген көрсеткіштерге сәйкес шетелдік жұмыскерлердің қызметі туралы қорытындыны береді және оны мемлекеттік қызмет істері жөніндегі уәкілетті органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. 9-тармақ жаңа редакцияда – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...22 lines deleted...]
-    </w:p>
+        <w:t>
+      17. Мемлекеттік қызмет істері жөніндегі уәкілетті орган уәкілетті мемлекеттік органдардың шетелдік жұмыскерлердің қызметі туралы қорытындыларын жинақтайды және соңғы қорытындыны бес жұмыс күні ішінде уәкілетті комиссияның қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы ұлттық қауіпсіздік органының міндетті арнайы тексеруінің теріс нәтижесі шетелдік жұмыскерді жұмысқа қабылдау құжаттарын уәкілетті комиссияға келісуге жіберуден бас тартудың негіздемесі болып табылады.</w:t>
-[...89 lines deleted...]
-      13. Орталық мемлекеттік органның аппарат басшысы, ал сыртқы саяси қызмет саласында басшылықты жүзеге асыратын мемлекеттік органда – мемлекеттік орган басшысы, ал аппарат басшысы болмаған жағдайларда мемлекеттік органның басшысы уәкілетті комиссиямен келісу бойынша белгілеген лауазымға шетелдік жұмыскерді тағайындайды және шетелдік жұмыскермен оның алдына қойылған міндеттер қамтылатын еңбек шартын бір жылдан аспайтын мерзімге жасасады.</w:t>
+      Шетелдік жұмыскерлер қызметінің нәтижелері туралы ақпаратты қарау және уәкілетті комиссияның оң шешімінің қорытындылары бойынша еңбек шарты бір жылдан аспайтын мерзімге ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Үкіметінің 18.03.2021 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17-тармақпен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+      <w:bookmarkStart w:name="z39" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының мемлекеттік органдарына шетелдік жұмыскерлерді тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      15. Қазақстан Республикасының мемлекеттік органдары шетелдік жұмыскермен жасалған еңбек шартының мерзімі өткенге дейін екі айдан кешіктірмей уәкілетті мемлекеттік органдарға шетелдік жұмыскерлер қызметінің нәтижелері туралы ақпаратты жібереді.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z28" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лауазымдар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыскерлерге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>біліктілік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. Қағидалар 16-тармақпен толықтырылды – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымшамен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...279 lines deleted...]
-        <w:t>) қаулысымен.</w:t>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z30" w:id="34"/>
     <w:p>
       <w:pPr>
@@ -2622,361 +6296,341 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қазақстан Республикасы мемлекеттік органының атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3654"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1571"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптары*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3654" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2554" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4521" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1571" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -3048,1635 +6702,1871 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік органдарына шетелдік жұмыскерлерді тарту</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шетелдік жұмыскерлердің лауазымдарын келісу</w:t>
+        <w:t>Шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыскерлердің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымдарын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ескерту. Қағидалар 2-қосымшамен толықтырылды – ҚР Үкіметінің 30.06.2017 </w:t>
+        <w:t>Ескерту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидалар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымшамен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толықтырылды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ҚР </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үкіметінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі</w:t>
-[...9 lines deleted...]
-        <w:t>) қаулысымен.</w:t>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ресми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жарияланған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1375"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1333"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымның атауы және біліктілік  талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсеткіштер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәйкес келеді/сәйкес келмейді</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елдің немесе жекелеген өңірлердің даму бағытының өзектілігі мен басымдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елде қажетті салалар және қызмет салалары бойынша тиісті кадрлардың болмауы не бар кадрлардың біліктілігінің жеткіліксіздігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 озық әлемдік технологияларға қолжетімділікті қамтамасыз ету не заманауи арнайы білім беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік аппараттың еңбекті ұйымдастыру тиімділігін және мәдениетін арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елдің немесе жекелеген өңірлердің нақты салаларының бәсекеге қабілеттілігін арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5774" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шетелдік жұмыскерлерге еңбекақы төлеуге жұмсалған қаражатты қайтару анықтығы мен болжамдылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1333" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________________                             </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
@@ -4756,55 +8646,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>