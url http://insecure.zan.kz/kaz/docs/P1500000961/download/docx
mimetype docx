--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4b55fc" w14:textId="b4b55fc">
+    <w:p w14:paraId="3ae03b3" w14:textId="3ae03b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -789,51 +789,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, сондай-ақ мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z51" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ай сайынғы өмір бойғы қамтылымды алушы – Конституциялық заңның 35-бабының </w:t>
+      2) ай сайынғы өмір бойғы қамтылымды алушы – отставкадағы, оның ішінде Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -849,51 +849,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес отставкадағы, оның ішінде 2016 жылғы 1 қаңтарға дейін отставкаға шыққан, Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгіленген зейнеткерлік жасқа жеткен және сот әкімшілігі саласындағы уәкілетті мемлекеттік органға, оның облыстардағы, астанадағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелеріне (бұдан әрі – уәкілетті орган) өтініш берген судья;</w:t>
+        <w:t xml:space="preserve"> сәйкес 2016 жылғы 1 қаңтарға дейін отставкаға шыққан, Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында белгіленген зейнеткерлік жасқа жеткен және сот әкімшілігі саласындағы уәкілетті мемлекеттік органға, оның астанадағы, облыстардағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелеріне (бұдан әрі – уәкілетті орган) өтініш берген судья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z52" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) өмір бойғы ай сайынғы қамтылым – Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -909,100 +909,120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен отставкадағы судьяға төленетін ақшалай төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z53" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті орган – Қазақстан Республикасы Жоғарғы Сотының, облыстарда, астанада және республикалық маңызы бар қалаларда аумақтық бөлімшелері бар жергілікті және басқа да соттардың қызметін ұйымдастырушылық-құқықтық, ақпараттық-талдамалық және материалдық-техникалық қамтамасыз етуді жүзеге асыратын мемлекеттік орган.</w:t>
+      4) уәкілетті орган – Қазақстан Республикасы Жоғарғы Сотының, жергілікті және басқа соттардың қызметін ұйымдастырушылық-құқықтық, ақпараттық-талдамалық және материалдық-техникалық қамтамасыз етуді жүзеге асыратын, астанада, облыстарда және республикалық маңызы бар қалаларда аумақтық бөлімшелері бар мемлекеттік орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Үкіметінің 20.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1133,622 +1153,590 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        4. Өтінішті Конституциялық заңда көзделген ай сайынғы өмір бойғы қамтылым алуға құқық туындаған кезде өтініш беруші уәкілетті органға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беру қандай да бір мерзіммен шектелмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтінішке мынадай құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушінің жеке басын куәландыратын құжатының көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ағымдағы банктік шоттың мәліметтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) судьяның еңбек қызметін растайтын құжат не оның нотариат куәландырған көшірмесі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="13"/>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        6. Ай сайынғы өмір бойғы қамтылымды тағайындау (қалпына келтіру) туралы өтінішті уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша судьяның отставкаға шығуы, судьяның отставкасын тоқтату, тоқтата тұру және қалпына келтіру туралы мәліметтерді тіркеу және есепке алу журналында қағаз және электрондық тасығыштарда тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган ай сайынғы өмір бойғы қамтылым тағайындауға (қалпына келтіруге) үміткер әрбір өтініш берушіге мынадай құжаттардан іс қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ай сайынғы өмір бойғы қамтылымды тағайындау туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ағымдағы банктік шот туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уәкілетті органның кадр қызметі ұсынатын, судьяның отставкаға шыққанын растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органның кадр қызметі ұсынатын, судьяның қажетті жұмыс өтілінің бар екенін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті органның қаржы қызметі ұсынатын соңғы атқарған қызметі бойынша лауазымдық еңбекақы мөлшері туралы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті органның қаржы қызметі ұсынатын судьяға есептелетін өмір бойғы қамтылымының есеп-қисабы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...149 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Уәкілетті орган өтініш берушінің өтініші келіп түскен күнінен бастап он жұмыс күні ішінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ай сайынғы өмір бойғы қамтылымның өтініш берілген күнгі мөлшерін көрсете отырып, ай сайынғы өмір бойғы қамтылым тағайындау (тоқтата тұру, қалпына келтіру) не тағайындаудан бас тарту туралы қорытынды шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш берушіге ай сайынғы өмір бойғы қамтылымды тағайындаудан (қалпына келтіруден) бас тарту туралы қорытынды Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қорытынды ай сайынғы өмір бойғы қамтылымды тағайындау не оны тағайындаудан бас тарту туралы бұйрық дайындау үшін жазбаша нысанда үш жұмыс күні ішінде уәкілетті органның басшысына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ай сайынғы өмір бойғы қамтылымды тағайындаудан бас тартылған жағдайда уәкілетті орган бұйрыққа қол қойылған күннен бастап үш жұмыс күнi iшiнде жазбаша нысанда бұл туралы өтініш берушіге хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Уәкілетті орган отставкадағы судьяға өмір бойғы ай сайынғы қамтылымды тағайындау туралы бұйрыққа қол қойылған күннен бастап үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша отставкадағы судьяға өмір бойғы ай сайынғы қамтылымды тағайындау туралы хабарламаны (бұдан әрі – хабарлама) мемлекеттік базалық зейнетақы төлемдерін және (немесе) жасына байланысты зейнетақы төлемдерін және (немесе) еңбек сіңірген жылдарына зейнетақы төлемдерін тоқтату үшін Мемлекеттік корпорацияға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1767,68 +1755,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тегі, аты немесе әкесінің аты, ағымдағы банктік шотының нөмірі, тұрғылықты жері өзгерген жағдайда ай сайынғы өмір бойғы қамтылымды алушы көрсетілген өзгерістер орын алған күннен бастап он жұмыс күні ішінде уәкілетті органға іс материалдарына қосып тіркеу үшін растайтын құжаттармен бірге өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1847,90 +1837,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отставкадағы судья өмір бойғы ай сайынғы қамтылымды мемлекеттік базалық зейнетақы төлемін және (немесе) жасына байланысты зейнетақы төлемдерін және (немесе) еңбек сіңірген жылдары үшін зейнетақы төлемдерін бір мезгілде ала алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отставкадағы судьяның өз жеке зейнетақы шотында қалыптастырылған зейнетақы жинақтарының есебінен зейнетақы төлемдерін алуы Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1949,238 +1939,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Еңбек өтілін анықтау және өмір бойғы ай сайынғы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>қамтылымның мөлшерін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z22" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Отставкадағы судьяға өмір бойғы ай сайынғы қамтылымның мөлшері көрсетілген қамтылымды төлеуге өтініш берілген күні қолданыстағы судьялар үшін еңбекке ақы төлеу жүйесіне сәйкес соңғы атқарған лауазымына төленетін еңбекақы бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Отставкадағы судьяның өмір бойғы ай сайынғы қамтылымының мөлшерін есептеу Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отставкадағы судьяның өмір бойғы ай сайынғы қамтылымын тағайындау үшін еңбек өтіліне судьяның Қазақстан Республикасының заңнамасына сәйкес тағайындалған күнінен бастап және өкілеттігін нақты тоқтатқан күніне дейінгі оның жұмыс кезеңі есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Судьялық жұмыс өтілі үзілген жағдайда жалпы судьялық өтіл судья лауазымындағы жұмыстың барлық кезеңі үшін болған үзіліске қарамастан жиынтықта есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қазақстан Республикасының заңдарда белгіленген тәртіппен судьяларға еңбекақы ақы төлеу мөлшері ұлғайтылғанда уәкілетті орган отставкадағы судьяға төленетін ай сайынғы өмір бойғы қамтылымды қайта есептеуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Өмір бойғы ай сайынғы қамтылымды төлеуді жүзеге асыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. 2016 жылғы 1 қаңтардан кейін отставкадағы судьяға өмір бойғы ай сайынғы қамтылымды төлеу ол уәкілетті органға ай сайынғы өмір бойғы қамтылымды тағайындау туралы өтініш берген күннен бастап жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнетақы төлемдерін алушы тұлғалар үшін ай сайынғы өмір бойғы қамтылымды төлеуді мемлекеттік базалық зейнетақы төлемі және (немесе) жасына байланысты зейнетақы төлемдері және (немесе) еңбек сіңірген жылдары үшін зейнетақы төлемдері тоқтатылған айдан кейінгі айдың бірінші күнінен бастап уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2205,134 +2257,182 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Үкiметiнiң 21.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ай сайынғы өмір бойғы қамтылым мөлшері тағайындалған және өзгерген кезде тиынмен есептелген барлық сома тиын сомасына қарамастан бір теңгеге дейін дөңгелектеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақта орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ай сайынғы өмір бойғы қамтылымды төлеуді уәкілетті орган ай сайынғы өмір бойғы қамтылым тағайындау туралы бұйрықтың негізінде өтініш берушінің ағымдағы банктік шотына жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2351,342 +2451,342 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Өмір бойғы ай сайынғы қамтылым төлеуді тоқтата тұру,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тоқтату және қалпына келтіру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ай сайынғы өмір бойғы қамтылымды төлеу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Конституциялық заңның 35-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша судьяның отставкасы тоқтатыла тұрған жағдайда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отставкадағы судья Қазақстан Республикасының заңнамасында белгіленген тәртіппен республикалық немесе жергілікті бюджеттен не Қазақстан Республикасының Ұлттық Банкі қаражатынан ақы төленетін лауазымды атқарған жағдайда тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық немесе жергілікті бюджеттен не Қазақстан Республикасының Ұлттық Банкі қаражатынан ақы төленетін лауазымды атқаруы тоқтатылған жағдайда, судьяға өмір бойғы ай сайынғы қамтылымды төлеу қайта басталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда өмір бойғы ай сайынғы қамтылымды төлеуді тоқтату, қалпына келтіру өмір бойғы ай сайынғы қамтылымды төлеуді тоқтата тұру (қалпына келтіру) туралы бұйрықтың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Үкiметiнiң 21.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен; өзгеріс енгізілді - ҚР Үкіметінің 20.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
+    <w:bookmarkStart w:name="z33" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Ай сайынғы өмір бойғы қамтылымды төлеу Конституциялық заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында көзделген негіздер бойынша судьяның отставкасы тоқтатылған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отставкадағы судья қайтыс болған немесе оны қайтыс болды деп жариялау туралы сот шешімі заңды күшіне енген жағдайда ай сайынғы өмір бойғы қамтылымды төлеу қайтыс болған ай қоса есептеліп жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2723,51 +2823,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Ай сайынғы өмір бойғы қамтылымды төлеуді тоқтату, тоқтата тұру және қалпына келтіру бойынша шешімді уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2782,199 +2882,183 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z35" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ай сайынғы өмір бойғы қамтылымды төлеу тоқтатып қойылған, тоқтатылған немесе қалпына келтірілген жағдайда уәкілетті орган үш жұмыс күні ішінде Мемлекеттік корпорацияға осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша ай сайынғы өмір бойғы қамтылымды төлеудің тоқтатып қойылғаны, тоқтатылғаны немесе қалпына келтірілгені туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6. Отставкадағы судьяларға өмір бойғы ай сайынғы қамтылым</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  6. Отставкадағы судьяларға өмір бойғы ай сайынғы қамтылым</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>төлеу туралы мәліметтердің есебін жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уәкілетті орган судьялардың отставкасы, судьялардың отставканы тоқтатуы, судьяның отставканы тоқтата тұруы және қалпына келтіруі туралы, сондай-ақ уәкілетті орган қабылдаған шешімдер туралы мәліметтердің есебін қағаз және электрондық тасығыштарда есепке алу журналында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3246,68 +3330,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мекенжайы:               </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Үкiметiнiң 21.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3815,92 +3899,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Судьяның отставкаға шығуы, судьяның отставкасын тоқтату,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>судьяның отставкасын тоқтата тұру және қалпына келтіру туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мәліметтерді тіркеу және есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____жылғы "___" ___ аяқталды ____жылғы "___"________басталды</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5257,104 +5341,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өмір бойғы ай сайынғы қамтылымды тағайындау (тоқтата тұру, қайта бастау) не тағайындаудан бас тарту туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Үкіметінің 20.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Үкіметінің 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20____ жылғы "__" ____________ № _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5691,68 +5795,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр қызметінің басшысы (Т.А.Ә. (бар болса), қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаржы қызметінің басшысы (Т.А.Ә. (бар болса), қолы)</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5833,96 +5919,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отставкадағы судьяға өмір бойғы ай сайынғы қамтылымды  тағайындау (тоқтата тұру немесе қалпына келтіру) туралы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Үкіметінің 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6320,55 +6390,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>