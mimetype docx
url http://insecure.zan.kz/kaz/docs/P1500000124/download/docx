--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cff19e8" w14:textId="cff19e8">
+    <w:p w14:paraId="23cef6b" w14:textId="23cef6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -357,62 +357,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы қол қойылған күнінен бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -425,51 +426,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -477,51 +478,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер-Министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -777,101 +778,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ағымдағы жағдайды талдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бөлімге өзгеріс енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      Ескерту. Бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 29.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 937</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1421,2159 +1442,2061 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі кәсіпкерлік субъектілерін қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспары (бұдан әрі – Жоспар) кәсіпкерлік субъектілерін мынадай бағыттар бойынша қолдауға бағытталған шаралар кешенін айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бірінші бағыт: "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы (бұдан әрі – "Даму" КДҚ" АҚ) Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия тізбесін мақұлдаған екінші деңгейдегі банктерге (бұдан әрі – ЕДБ) өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік субъектілерін (бұдан әрі – ШОКС) қаржыландыру, оның ішінде өңдеу өнеркәсібінде ШОКС берілген ЕДБ қарыздарын қайта қаржыландыру, ЕДБ қарыздары бойынша айналым қаражатын толықтыру, өңдеу өнеркәсібінде жаңа жобаларды қаржыландыру үшін кредит береді (бұдан әрі – бірінші бағыт) (мақсатты пайдалану шарты "Цеснабанк" акционерлік қоғамы (бұдан әрі – "Цеснабанк" АҚ) берген қарыздарға қолданылмайды);</w:t>
-[...17 lines deleted...]
-      екінші бағыт: "Қазақстанның Даму Банкі" акционерлік қоғамының (бұдан әрі – "ҚДБ" АҚ) өңдеу өнеркәсібінде ірі кәсіпкерлік субъектілерін (бұдан әрі – ІКС) қаржыландыру, оның ішінде өңдеу өнеркәсібіндегі ІКС берілген ЕДБ қарыздарын қайта қаржыландыру, өңдеу өнеркәсібіндегі ІКС берілген ЕДБ қарыздары бойынша айналым қаражатын толықтыру, өңдеу өнеркәсібіндегі жаңа жобаларды қаржыландыру үшін ЕДБ-ға банкаралық кредит беруі (бұдан әрі – екінші бағыт) (мақсатты пайдалану шарты "Цеснабанк" АҚ берген қарыздарға қолданылмайды).</w:t>
+      бірінші бағыт: "Даму" кәсіпкерлікті дамыту қоры" акционерлік қоғамы (бұдан әрі – "Даму" КДҚ" АҚ) тізбесін Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия мақұлдаған екінші деңгейдегі банктерге (бұдан әрі – ЕДБ) өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік субъектілерін (бұдан әрі – ШОКС) қаржыландыру үшін, оның ішінде өңдеу өнеркәсібінде ШОКС-ға берілген ЕДБ қарыздарын қайта қаржыландыруға, ЕДБ қарыздары бойынша айналым қаражатын қаржыландыруға, өңдеу өнеркәсібінде жаңа жобаларды қаржыландыруға кредит береді (бұдан әрі – бірінші бағыт) (мақсатқа сай пайдалану шарты "Alatau City Bank" акционерлік қоғамы (бұдан әрі – "Alatau City Bank" АҚ) берген қарыздарға қолданылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бағыт: "Қазақстанның Даму Банкі" акционерлік қоғамының (бұдан әрі – "ҚДБ" АҚ) өңдеу өнеркәсібінде ірі кәсіпкерлік субъектілерін (бұдан әрі – ІКС) қаржыландыру үшін, оның ішінде өңдеу өнеркәсібіндегі ІКС-ге берілген ЕДБ қарыздарын қайта қаржыландыруға, өңдеу өнеркәсібіндегі ІКС-ге берілген ЕДБ қарыздары бойынша айналым қаражатын қаржыландыруға, өңдеу өнеркәсібіндегі жаңа жобаларды қаржыландыруға ЕДБ-ге банкаралық кредит беруі (бұдан әрі – екінші бағыт) (мақсатқа сай пайдалану шарты "Alatau City Bank" АҚ берген қарыздарға қолданылмайды).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының экономикасын жаңғырту мәселелері жөніндегі мемлекеттік комиссия (бұдан әрі – Мемлекеттік комиссия) шағын, орта және ірі кәсіпкерлік субъектілерінің жобаларын қаржыландыру үшін өңдеу өнеркәсібі салаларының тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тамақ өнеркәсібі саласындағы жобаларға бірінші және екінші бағыт бойынша кредит беру осы Жоспарға қосымшаға сәйкес тамақ өнеркәсібінің қаржыландыруға арналған салаларының тізбесіне (бұдан әрі - тізбе) сәйкес жүзеге асырылады. Бұл ретте, тамақ өнеркәсібі саласындағы жобаның нысаналы мақсатын растау үшін экономикалық қызмет түрлерінің жалпы жіктеуішінің (бұдан әрі - ЭҚЖЖ) нақты кодына байланыстырылған тізбеден кемінде бір тауар түрін шығару жеткілікті.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Тамақ өнеркәсібі саласындағы жобаларға бірінші бағыт бойынша кредит беру осы Жоспарға қосымшаға сәйкес тамақ өнеркәсібінің қаржыландыруға арналған салаларының тізбесіне (бұдан әрі – тізбе) сәйкес жүзеге асырылады. Бұл ретте, тамақ өнеркәсібі саласындағы жобаның нысаналы мақсатын растау үшін экономикалық қызмет түрлерінің жалпы жіктеуішінің (бұдан әрі – ЭҚЖЖ) нақты кодына байланыстырылған тізбеден кемінде бір тауар түрін шығару жеткілікті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жалпы ережелер</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Мақсатқа қол жеткізу және қойылған міндеттерді іске асыру тетіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлім жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2014 жылғы 14 сәуірдегі № 354 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік жобаларын қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын және Қазақстан Республикасы Үкіметінің 2014 жылғы 5 желтоқсандағы № 1276 қаулысымен бекітілген Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібінде кәсіпкерлік субъектілерін қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл </w:t>
-[...39 lines deleted...]
-      2015 жылы Қазақстан Республикасы Ұлттық қорының (бұдан әрі – ҚР ҰҚ) қаражатынан жоғарыда аталған шараларды іске асыру үшін ШОКС-ты және ІКС-ті қосымша қаржыландырудың жалпы көлемі 100 миллиард теңгені құрайды.</w:t>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібіндегі шағын және орта кәсіпкерлік жобаларын қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын және Қазақстан Республикасы Үкіметінің 2014 жылғы 5 желтоқсандағы № 1276 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Қазақстан Республикасының Үкіметі мен Қазақстан Республикасы Ұлттық Банкінің өңдеу өнеркәсібінде кәсіпкерлік субъектілерін қаржыландыруды қамтамасыз ету жөніндегі бірлескен іс-қимыл жоспарын іске асыруды жалғастыра отырып, Қазақстан Республикасының Үкіметі, ҚР ҰБ, "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамы (бұдан әрі – "Бәйтерек" ҰИХ" АҚ) өңдеу өнеркәсібінде ШОКС-ны және ІКС-ны кейіннен қаржыландыру үшін, оның ішінде бұрын берілген ЕДБ қарыздарын қайта қаржыландыруға, ШОКС-ның және ІКС-ның айналым қаражатын және жаңа жобаларын қаржыландыруға ЕДБ қаржыландыру бойынша қосымша шаралар қабылдайтын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2014 жылы Қазақстан Республикасы Ұлттық қорының (бұдан әрі – ҚР ҰҚ) қаражатынан жоғарыда аталған шараларды іске асыру үшін ШОКС-ны және ІКС-ны қосымша қаржыландырудың жалпы көлемі 100 (жүз) миллиард теңгені құрайды.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4402"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3949"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4402" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ШОКС жобалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІКС жобалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4402" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
-[...65 lines deleted...]
-50 млрд. теңге</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 млрд теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 млрд теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы мақсаттар үшін "Бәйтерек" ҰИХ" АҚ мынадай шарттарда 100 (жүз) миллиард теңге сомасына облигациялар шығару арқылы ҚР ҰҚ-дан қарыз алуды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4834"/>
-        <w:gridCol w:w="7466"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығару жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР ҰҚ қаражатынан орналастыру көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
-[...29 lines deleted...]
-100 млрд. теңге</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 млрд теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Купон мөлшерлемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
-[...29 lines deleted...]
-жылдық 0,1% </w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылдық 0,1 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтеудің кiрiстiлiгi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
-[...29 lines deleted...]
-жылдық 0,1% </w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылдық 0,1 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облигациялардың айналыс мерзiмi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 облигациялардың айналысы басталған күннен бастап 20 жылға дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4834" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Облигациялық қарызды өтеу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7466" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эмитенттің бастамасы бойынша мерзімінен бұрын өтеу құқығымен айналыс мерзімінің соңында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      Облигацияларды орналастырғаннан кейін "Бәйтерек" ҰБХ" АҚ бірінші бағыт бойынша шараларды іске асыру үшін "Даму" КДҚ" АҚ-пен Қазақстан Республикасының азаматтық заңнамасына сәйкес кредиттік шарт жасасады және "Даму" КДҚ" АҚ-на мынадай шарттарда кредит береді:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облигацияларды орналастырғаннан кейін "Бәйтерек" ҰИХ" АҚ бірінші бағыт бойынша шараларды іске асыру үшін "Даму" КДҚ" АҚ-мен Қазақстан Республикасының азаматтық заңнамасына сәйкес кредиттік шарт жасасады және "Даму" КДҚ" АҚ-на мынадай шарттарда кредит береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредит сомасы – 50 (елу) миллиард теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерзімі – кредиттік шартқа қол қойылған күннен бастап 20 жылға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыйақы мөлшерлемесі – жылдық 0,15 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Даму" КДҚ" АҚ бастамасы бойынша мерзімінен бұрын өтеу құқығымен жасалған кредиттік шарт талаптарына сәйкес мерзімнің аяғында қаражатты бір сомамен өтеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облигацияларды орналастырғаннан кейін "Бәйтерек" ҰИХ" АҚ екінші бағыт бойынша шараларды іске асыру үшін "КДБ" АҚ-мен Қазақстан Республикасының азаматтық заңнамасына сәйкес қарыз шартын жасасады және "ҚДБ" АҚ-на мынадай шарттарда кредит береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредит сомасы – 50 (елу) миллиард теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерзімі – кредиттік шартқа қол қойылған күннен бастап 20 жылға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыйақы мөлшерлемесі – жылдық 0,15 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "ҚДБ" АҚ бастамасы бойынша мерзімінен бұрын өтеу құқығымен жасалған қарыз шартының талаптарына сәйкес мерзімнің аяғында қаражатты бір сомамен өтеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қаражатты екінші деңгейдегі банктерде шартты орналастырудың талаптары мен тетіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 14.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік комиссия ЕДБ тізбесі және бірінші және екінші бағыт бойынша лимиттер сомалары жөнінде ұсынымдар тұжырымдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      1) кредит сомасы – 50 млрд. теңге;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Даму" КДҚ" АҚ, "ҚДБ" АҚ және ЕДБ осы Жоспарды іске асыру шеңберінде ҚР ҰҚ-дан бөлінетін қаражаттан төлемдер жүргізу үшін ҚР ҰБ-да жеке банктік шоттар ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      2) мерзімі – кредиттік шартқа қол қойылған күннен бастап 20 жылға дейін;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Бәйтерек" ҰИХ" АҚ жасалған кредиттік шарт пен қарыз шартының талаптарына сәйкес қаражат сомасын "Даму" КДҚ" АҚ-ның және "ҚДБ" АҚ-ның ҚР ҰБ-дағы жеке банктік шотына орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      3) сыйақы мөлшерлемесі – жылдық 0,15 %;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Даму" КДҚ" АҚ Қазақстан Республикасының азаматтық заңнамасына сәйкес ЕДБ-мен мынадай шарттарда кредиттік келісімдер жасасады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      4) "Даму" КДҚ" АҚ бастамасы бойынша мерзімінен бұрын өтеу құқығымен жасалған кредиттік шарт жағдайларына сәйкес мерзімнің аяғында қаражатты бір сомамен өтеу.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік комиссия ұсынған лимиттер шегінде ҚР ҰБ-да ЕДБ-ның жеке банктік шоттарында кредит қаражатын қамтамасыз етпей орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыйақы мөлшерлемесі – жылдық 2 %-дан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЕДБ-ға кредит беру мерзімі – 20 жылға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаражат ЕДБ шотына түскен күннен бастап ЕДБ-ның кредиттік қаражатты игеру мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық мақсаттарға берілетін кредиттер бойынша – 3 ай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналым қаражатын толықтыру және бұрын берілген ЕДБ қарыздарын қайта қаржыландыру мақсаттарына берілетін кредиттер бойынша – 3 ай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ тарапынан ерте дегенде 2026 жылғы 1 қаңтардан қаржыландырылған өңдеу өнеркәсібіндегі ШОКС-не жаңа жобаларға берілген ЕДБ-нің қарыздары бойынша қайта қаржыландыруға жол беріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЕДБ-ға кредит беру валютасы – теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "Даму" КДҚ" АҚ мен ЕДБ арасында жасалған кредиттік келісім шеңберінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссияның ұсынымдарына сәйкес ЕДБ лимитінің 25 %-ынан аспайтын бөлігін ЕДБ өңдеу өнеркәсібіндегі ШОКС-ге берген қарыздарды қайта қаржыландыруға жіберетін қарыздардың үлесі құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссияның ұсынымдарына сәйкес ЕДБ лимитінің 25 %-ынан аспайтын бөлігін ЕДБ өңдеу өнеркәсібіндегі ШОКС-ның айналым қаражатын толықтыру мақсатына жіберетін қарыздардың үлесі құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік комиссияның ұсынымдарына сәйкес ЕДБ лимитінің кемінде 50 %-ын ЕДБ өңдеу өнеркәсібіндегі ШОКС-ның жаңа жобаларын қаржыландыруға жіберетін қарыздардың үлесі құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2019 жылдан бастап ШОКС-ны қаржыландырудан қайтарылған қаражат есебінен 25 (жиырма бес) миллиард теңге ҚР ҰҚ қаражатының айналыс мерзімінің соңына дейін қайтарылатын негізде экспорт алдындағы/экспорттық қаржыландыруға және/немесе экспортқа бағдарланған жобаларды қаржыландыруға жіберілетін болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Экспорт алдындағы/экспорттық қаржыландыру – өнімді өндіруге және экспортқа өткізуге байланысты айналым қаражатын толықтыруға ШОКС жобасын қаржыландыру. Экспортқа бағдарланған жобаларды қаржыландыру – ШОКС-ға кейіннен экспорт үшін өнім өндіру мақсатында инвестициялық шығындарды жүзеге асыруға қаражат беру. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пропорцияларды сақтау ЕДБ-нің қаражатын екінші рет орналастыруға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "ҚДБ" АҚ Қазақстан Республикасының азаматтық заңнамасына сәйкес ЕДБ-мен мынадай шарттарда банктік қарыз шартын жасасады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Облигацияларды орналастырғаннан кейін "Бәйтерек" ҰБХ" АҚ екінші бағыт бойынша шараларды іске асыру үшін "КДБ" АҚ-пен Қазақстан Республикасының азаматтық заңнамасына сәйкес қарыз шартын жасасады және "ҚДБ" АҚ-на мынадай шарттарда кредит береді:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредит қаражатын Мемлекеттік комиссия мақұлдаған лимиттер шегінде ҚР ҰБ-да ЕДБ-ның жеке банктік шоттарында қамтамасыз етпей орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыйақы мөлшерлемесі – жылдық 2 %-дан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЕДБ-ға кредит беру мерзімі – 20 жылға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "ҚДБ" АҚ мен ЕДБ арасында банктік қарыз шартын/лимиттерді өзгерту туралы қосымша келісім жасалған күннен бастап ЕДБ-нің кредиттік қаражатты игеру мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық мақсаттарға берілетін кредиттер бойынша – 18 ай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналым қаражатын толықтыру және бұрын берілген ЕДБ қарыздарын қайта қаржыландыру мақсаттарына берілетін кредиттер бойынша – 6 ай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЕДБ-ға кредит беру валютасы – теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2019 жылдан бастап ІКС-нің қолданыстағы кредиттік желілерінің жабылуына қарай босайтын қаражат есебінен 25 (жиырма бес) миллиард теңге ҚР ҰҚ қаражатының айналыс мерзімінің соңына дейін қайтарылатын негізде ІКС-нің экспорт алдындағы/экспорттық қаржыландыруға және/немесе экспортқа бағдарланған жобаларын қаржыландыруға жіберілетін болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспорт алдындағы/экспорттық қаржыландыру – өнімді өндіруге және экспортқа өткізуге байланысты айналым қаражатын толықтыруға ІКС жобасын қаржыландыру. Экспортқа бағдарланған жобаларды қаржыландыру – ІКС-ге кейіннен экспорт үшін өнім өндіру мақсатында инвестициялық шығындарды жүзеге асыруға қаражат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пропорцияларды сақтау ЕДБ қаражатын екінші рет орналастыруға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ЕДБ орналастырылған кредит қаражатын мақсатты пайдалану және игеру бойынша "Даму" КДҚ" АҚ мен "ҚДБ" АҚ алдында есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      1) кредит сомасы – 50 млрд. теңге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ есептерін ұсыну тәртібі, нысаны мен кезеңділігі, сондай-ақ ЕДБ-ге кредит берудің осы Жоспарда көзделмеген өзге де, оның ішінде: экспорттық түсімнің бар болуын анықтау үшін ковенанттарды белгілеу шарттары тиісті кредиттік келісіммен, банктік қарыз шартымен белгіленеді. Экспорт алдындағы/экспорттық қаржыландыру және/немесе экспортқа бағдарланған жобаларды қаржыландыру үшін іріктеу кезінде басымдық осындай жобаны қаржыландыру басталған күннен бастап 1 (бір) қаржы жылынан кейін экспорттық түсімнің жыл сайын кемінде 5 % өсуін қамтамасыз ететін жобаларға берілуі тиіс. Мұндай жобаны қаржыландыру туралы шешім қабылданғанға дейін алдыңғы 2 (екі) жыл ішінде ІКС/ШОКС субъектілерінің экспорттық түсімінің көлемін экспорттық түсімнің орташа жылдық көлемі деңгейінде сақтауды қамтамасыз ететін экспортқа бағытталған жобаларды экспорт алдындағы/экспорттық қаржыландыруға және/немесе қаржыландыруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ-ға бөлінетін қаражатты Мемлекеттік комиссия айқындаған ШОКС және ІКС жобаларын қаржыландыру үшін өңдеу өнеркәсібі салаларының тізбесіне енбейтін жобаларды іске асыруға жіберуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ-ға бөлінетін қаражатты қаржы құралдарына инвестициялауға және/немесе олармен операциялар жүргізуге, сондай-ақ шетелдік валютаны сатып алу үшін валюта нарығына бағыттауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ ай сайынғы негізде ШОКС-тың бұрын берілген қарыздарын өтеу есебінен босатылған қаражатты ҚР ҰБ-дағы өзінің жеке банктік шоттарына есепке жазуды жүзеге асырады. Бұл ретте ЕДБ үш ай ішінде қаражатты ШОКС-қа одан әрі кредит беруге бағыттайды не "Даму" КДҚ" АҚ-ның ҚР ҰБ-дағы жеке банктік шоттарына мерзімінен бұрын қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕДБ ІКС-тің бұрын берілген қарыздарын өтеу есебінен босатылған қаражатты ҚР ҰБ-дағы өзінің жеке банктік шоттарына есепке жазуды жүзеге асырады. Бұл ретте ЕДБ "ҚДБ" АҚ мен ЕДБ арасында жасалған қарыз шарттарында белгіленген мерзім ішінде қаражатты ІКС-ті одан әрі кредит беруге бағыттайды. Қаражат кредиттік келісімдерде және (немесе) қарыз шарттарында көрсетілген мерзімдерде орналастырылмаған жағдайда, "ҚДБ" АҚ ЕДБ-ден қаражаттың орналастырылмаған бөлігін мерзімінен бұрын өтеуді талап етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ШОКС және ІКС жобаларын қаржыландыру шеңберінде жылдық тиімді сыйақы мөлшерлемесі ҚР ҰБ талаптарына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      2) мерзімі – кредиттік шартқа қол қойылған күннен бастап 20 жылға дейін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіпкерлік субъектілерінің қарыз бойынша міндеттемелерді бұзу себебінен алып қойылатын комиссияларды, алымдарды және/немесе басқа төлемдерді қоспағанда, кәсіпкерлік субъектісінің қарызына байланысты комиссиялар, алымдар және/немесе өзге төлемдер алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ШОКС және ІКС мүлікті бағалау және сақтандыру бойынша шығыстарды төлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. ЕДБ орналастырылатын қаражатты мақсатына сай пайдаланбаған, толықтай немесе ішінара игермеген жағдайларда, сондай-ақ кредиттік келісімде немесе банктік қарыз шартында көзделген өзге де жағдайлар туындаған кезде "Даму" КДҚ" АҚ, "ҚДБ" АҚ ЕДБ-ге қатысты кредиттік келісімнің, банктік қарыз шартының талаптарына сәйкес шаралар қолданады, оның ішінде кредиттік келісімдерді, банктік қарыз шартын мерзімінен бұрын бұзу және/немесе кейін басқа ЕДБ-лар арасында қайта бөле отырып, орналастырылған қаражатты кері қайтарып алу және/немесе ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ге құқықтар (талаптар) беру мәселесіне бастама жасауға құқылы. Кері қайтарып алынған, ЕДБ мерзімінен бұрын өтеген қаражатты қайта бөлу, сондай-ақ ЕДБ портфелін (банктік қарыз шарттары бойынша ШОКС/ІКС-ге құқықтарды (талаптарды) басқа ЕДБ-ге беру Мемлекеттік комиссияның ұсынымдарын ескере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...1009 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3588,1547 +3511,1257 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Алып тасталды - ҚР Үкіметінің 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z101" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы кіші бөлімнің 2-тармағында, 4-тармағының 6) тармақшасында, 5-тармағының 6) тармақшасында, 6, 7 және 8-тармақтарында көрсетілген шарттар "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өңдеу өнеркәсібінде шағын және орта кәсіпкерлік субъектілерін қаржыландыру шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлім жаңа редакцияда - ҚР Үкіметінің 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нысаналы топ – бірінші бағыт бойынша өңдеу өнеркәсібінде жобаларды іске асыратын және (немесе) іске асыруды жоспарлап отырған ШОКС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген, құрамында спирт бар медициналық мақсаттағы өнім (бальзамдардан басқа) шығару көзделетін жобаларды қоспағанда, акцизделетін тауар шығару көзделетін жобаларды іске асыратын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы тікелей мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі ШОКС қатысушы бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ШОКС мақұлданған өтінімдеріне кредит беру мақсатында ЕДБ ҚР ҰБ-дағы жеке банктік шотынан қаражатты есептен шығару үшін қажетті сомаларды "Даму" КДҚ" АҚ-мен алдын ала келісуді жүзеге асырады. Бұл ретте қаражаттың мақсатты пайдаланылуын түпкілікті тексеруді "Даму" КДҚ" АҚ ШОКС жобасын іске асыратын жерге барғаннан кейін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиттер ШОКC-ға мақсатқа сай пайдалану, ақылылық, мерзімділік, қайтарымдылық және қамтамасыз етілу шарттарымен беріледі, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бір ШОКС/байланысты тұлғалар тобы үшін қаржыландырудың ең жоғары лимиті "Даму" КДҚ" АҚ қаражатын шартты түрде орналастыру бойынша барлық бағдарламалар бойынша ағымдағы міндеттемелер ескерілгенде 7 (жеті) миллиард теңгені құрайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредит беру мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жаңа жобаларға және ШОКС-ның қолданыстағы инвестициялық қарыздарын қайта қаржыландыруға – 10 жылдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналым қаражатын толықтыруға және айналым қаражатын толықтыру мақсатында берілген қолданыстағы қарыздарды қайта қаржыландыруға – 3 жылдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ШОКС үшін номиналды пайыздық мөлшерлеме жылына 12,6 %-дан аспайды, бұл ретте сыйақы мөлшерлемесінің көрсетілген мөлшері ҚР ҰҚ-ның қаражатын ЕДБ-нің қаражатымен микширлеу есебінен белгіленеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредит беру валютасы – теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы кіші бөлімнің шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өңдеу өнеркәсібінде ірі кәсіпкерлік субъектілерін қаржыландыру шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 08.09.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 528</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 15.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 847</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 12.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 21.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 643</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Нысаналы топ – екінші бағыт бойынша өңдеу өнеркәсібінде жобаларды іске асыратын және (немесе) іске асыруды жоспарлап отырған ІКС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасына сәйкес дәрілік зат ретінде тіркелген құрамында спирт бар медициналық мақсаттағы өнімнің (бальзамдардан басқа) шығарылуын көздейтін жобаларды қоспағанда, акцизделетін тауарлардың шығарылуын көздейтін жобаларды іске асыратын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан көп пайызы тікелей мемлекеттік кәсіпорындарға/мекемелерге, ұлттық басқарушы холдингтерге, ұлттық холдингтерге, ұлттық компанияларға тиесілі ІҚС қатысушылары бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ІКС-тің мақұлданған өтінімдеріне кредит беру мақсатында ЕДБ ҚР ҰБ-дағы ЕДБ-ның жеке банктік шотынан қаражатты есептен шығару үшін қажетті сомаларды "ҚДБ" АҚ-мен алдын ала келісуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиттер ІКC-ке мақсатты пайдалану, ақылылық, мерзімділік, қайтарымдылық және қамтамасыз етілу шарттарымен беріледі, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z93" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ең жоғары лимиті жоқ тамақ өнеркәсібі саласындағы жобаларды қоспағанда, бір ІКС-ге берілетін қаржыландыру лимиті – 7 000 000 000 (жеті миллиард) теңгеге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредит беру мерзімі: жаңа жобаларға және ІКС-тың қолданыстағы инвестициялық қарыздарын қайта қаржыландыруға – 10 жылдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналым қаражатын толықтыруға және айналым қаражатын толықтыру мақсатында берілген қолданыстағы қарыздарды қайта қаржыландыруға – 5 жылдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІКС үшін номиналды сыйақы мөлшерлемесі – жылдық 12,6 %-дан аспайды, бұл ретте сыйақы мөлшерлемесінің көрсетілген мөлшері ҚР ҰҚ-ның қаражатын ЕДБ-нің қаражатымен микширлеу есебінен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредит беру валютасы – теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z97" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инвестицияларға кредит беру бойынша негізгі қарызды төлеу бойынша жеңілдікті кезең – түпкілікті қарыз алушының кредитті игеруді бастаған күнінен бастап 24 айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы кіші бөлімнің шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тамақ өнеркәсібі саласындағы жобаға 500000000 (бес жүз миллион) теңгеден жоғары сомаға кредит берілген жағдайда, уәкілетті органның оң қорытындысы қажет. Ол үшін "ҚДБ" АҚ уәкілетті органға сұрау салу мен мынадай ақпаратты жібереді: жоба бойынша қысқаша ақпарат, жобаның қуаты, өндірілетін өнім, жоба іске асырылатын жер (облыс, аудан, елді мекен), шикізат базасының болуы, әлеуетті өткізу нарықтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган сұрау салуды алған күннен кейін 7 (жеті) жұмыс күні ішінде жобаны қаржыландырудың салалық орындылығы немесе орынсыздығы туралы қорытынды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Екінші деңгейдегі банктерге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Халықаралық рейтинг агенттігі берген кредит рейтингінің "В–" төмен болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының кемінде 5 өңірінде филиалдар желісінің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Негізгі қарыз және (немесе) қарыз қаражатын беру күніне есептелген сыйақы бойынша 90 күннен астам мерзімі өтіп кеткен берешегі бар кредиттер деңгейі 15 %-дан жоғары ЕДБ үшін ҚР ҰБ-мен жеке келісім жасасу талабы қосымша белгіленеді. Жеке келісімде ЕДБ-ның негізгі қарыз және (немесе) есептелген сыйақы бойынша 90 күннен асып кеткен берешегі бар кредиттер деңгейін ҚР ҰБ белгілеген мерзімде 15 %-ға дейін төмендету міндеті көзделетін болады. ЕДБ жеке келісімнің шарттарын орындамаған жағдайда, қаражатты "Даму" КДҚ" АҚ-ға және "ҚДБ" АҚ-ға қайтару көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мониторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Кіші бөлімге өзгерістер енгізілді - ҚР Үкіметінің 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулыларымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы Жоспарды іске асыруға қатысатын ЕДБ қаржылық-экономикалық жағдайына талдауды тұрақты негізде жүзеге асыратын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Даму" КДҚ" АҚ және "ҚДБ" АҚ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЕДБ-ның қаражатты мақсатты пайдалануы мен уақтылы игеруіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ШОКС және ІКС алған қаражаттың мақсатты пайдаланылуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЕДБ-нің бұрын берілген қарыздарды өтеуден босатылатын қаражат есебінен ІКС-ті, ШОКС-ты уақтылы қаржыландыруына мониторингті жүзеге асыратын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ЕДБ "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға қаражатты игеру туралы есептерді тұрақты негізде жіберетін болады. Есепті беру нысаны мен мерзімдері тиісті кредиттік келісімде, банктік қарыз шартында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z101" w:id="54"/>
-[...15 lines deleted...]
-      10. Осы кіші бөлімнің 2-тармағында, 4-тармағының 6) және 7) тармақшаларында, 5-тармағының 6) және 7) тармақшаларында, 6, 7 және 8-тармақтарында көрсетілген шарттар "Цеснабанк" АҚ берген қарыздарға қолданылмайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы тармақтың шарттарына сәйкес ЕДБ-нен алынған ақпаратты Қазақстан Республикасы Президентінің 2025 жылғы 19 мамырдағы № 879 Жарлығымен құрылған ҚР ҰҚ-дан бөлінген қаражаттың жұмсалуын мониторингтеу жөніндегі комиссияға (бұдан әрі – Комиссия) және "Бәйтерек" ҰИХ" АҚ-ға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ЕДБ қаржыландырылған субъектілерге мониторинг жүргізеді. Бұл ретте кәсіпкерлік субъектісінің қаржыландырылған әрбір жобасы бойынша жеке кредит дерекнамасы жүргізіледі, онда кәсіпкерлік субъектісінің қаражатты мақсатты пайдаланғанын растайтын құжаттар сақталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Өңдеу өнеркәсібінде шағын және орта кәсіпкерлік субъектілерін қаржыландыру шарттары</w:t>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Даму" КДҚ" АҚ және "ҚДБ" АҚ осы Жоспар шеңберінде бөлінетін қаражат бойынша ЕДБ-ның төлем тәртібін қадағалайтын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...173 lines deleted...]
-      1. Нысаналы топ – бірінші бағыт бойынша өңдеу өнеркәсібінде жобаларды іске асыратын және (немесе) іске асыруды жоспарлап отырған ШОКС.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Даму" КДҚ" АҚ мен "ҚДБ" АҚ Комиссияға және оның құрамына кіретін мемлекеттік органдар мен ұйымдарға ҚР ҰҚ-ның ЕДБ-дегі қаражаты есебінен қарыз алған түпкілікті қарыз алушылар, сондай-ақ ЕДБ-ге кредит алу үшін өтініш білдірген кәсіпкерлік субъектілері және ЕДБ-ден кредит беру туралы оң шешім алған кәсіпкерлік субъектілері туралы ақпаратты, оның ішінде банктік, коммерциялық және заңмен қорғалатын өзге де құпияны құрайтын, "Даму" КДҚ" АҚ мен ЕДБ арасында жасалған кредиттік келісімдердің, "ҚДБ" АҚ мен ЕДБ арасында жасалған банктік қарыз шарттарының талаптарына сәйкес ЕДБ-ден алынған ақпаратты береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...15 lines deleted...]
-      2. Мыналар:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бөлінетін қаражаттың экономикалық нәтижелеріне мониторинг жүргізу мақсатында ШОКС-тың, ІКС-тің келісімі болған жағдайда,  Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті "Даму" КДҚ" АҚ-ға, "ҚДБ" АҚ-ға салықтық құпия болып табылатын мынадай мәліметтерді: салық салуға жатпайтын кірістерді ескере отырып, жиынтық жылдық кіріс, шетелдік көздерден түсетін кірістер, салық салынатын кіріс, сатылған тауарлар (жұмыстар, көрсетілген қызметтер) бойынша жұмсалған шығыстар, жұмыскерлердің есепке жазылған кірістері бойынша жұмсалған шығыстар, таза кіріс, жұмыскерлердің (адам) саны, бір жұмыскерге есептегенде орташа айлық жалақы, салықтық төлемдердің сомалары туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
-[...1258 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы кіші бөлімнің 2, 3, 6 және 7-тармақтарының шарттары "Alatau City Bank" АҚ берген қарыздарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5335,3079 +4968,3091 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2474"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4242"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> ЭҚЖЖ кодының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> ЭҚЖЖ коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ет өңдеу және консервілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығы құсының етін өңдеу және консервілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ет өнімдерін және ауыл шаруашылығы құсының етінен жасалған өнімдер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балықты, шаян тәрізділерді және моллюскаларды өңдеу және консервілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Картопты өңдеу және консервілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеміс және көкөніс шырындарының өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жемістер мен көкөністерді өңдеу және консервілеудің өзге де түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1039</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Май және тоң май өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Маргарин және оған ұқсас тағамдық майлар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сүтті өңдеу және ірімшік өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балмұздақ өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұн-жарма өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крахмал және крахмал өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзақ сақталмайтын нан-тоқаш және ұннан жасалған кондитерлік өнімдер өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кептірілген нан және печенье, ұзақ сақталатын ұннан жасалған кондитерлік бұйымдар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Макарон өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1073</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қант өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1081</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Какао, шоколад және қантты кондитерлік бұйымдар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шай және кофе өндірісі*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәмдеуіштер мен дәмдеуіштер өндірісі*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дайын тағам өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балалар тағамын және емдәмдік тамақ өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1086</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа топтамаларға енгізілмеген басқа тамақ өнімдерінің өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыл шаруашылығы жануарларына арналған дайын азықтар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2474" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5584" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үй жануарларына арналған дайын азықтар өндірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4242" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8498,55 +8143,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>